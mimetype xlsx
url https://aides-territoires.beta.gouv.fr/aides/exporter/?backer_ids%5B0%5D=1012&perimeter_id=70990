--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -391,51 +391,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/bc64-appui-technique-pour-la-preservation-et-la-va/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>93665</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -524,51 +524,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>93664</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -672,48 +672,48 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>