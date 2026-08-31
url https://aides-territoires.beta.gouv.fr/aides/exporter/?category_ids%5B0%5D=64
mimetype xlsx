--- v1 (2026-02-27)
+++ v2 (2026-08-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH118"/>
+  <dimension ref="A1:AH198"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,461 +263,32469 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>58398</v>
+        <v>166078</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer la préservation du patrimoine naturel</t>
+          <t>Soutenir les équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Soutien aux équipements et filières de valorisation des déchets</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Seine Normandie Agglomération (SNA)</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner les investissements prévus ou compatibles avec la planification régionale, et leurs études préalables, en matière de prévention et de gestion des déchets. Les objectifs de ce dispositif sont l&amp;#039;augmentation du réemploi, l&amp;#039;amélioration du tri et du recyclage des matériaux; la mise en œuvre de solution de valorisation matière innovante ou la préparation de déchets pour optimiser le fonctionnement des installations existantes.&lt;/p&gt; &lt;p&gt;Tout porteur de projet, public ou privé ayant un établissement ou une succursale en région ou dont le projet sera implanté en région.&lt;br /&gt; Les projets portés par une personne morale privée pour gérer ses propres déchets ne sont pas éligibles.&lt;/p&gt; &lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/p&gt;&lt;p&gt;l&amp;#039;aide est variable en fonction du type de projet:&lt;/p&gt;&lt;p&gt;Sites de réemploi / taux d&amp;#039;intervention: 60% / montant d&amp;#039;aide plafonné à 100 000 euros.&lt;/p&gt;&lt;p&gt;Centres de tri / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries professionnelles / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries publiques / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière innovantes / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation innovante pour les déchets du BTP / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Unités de préparation de déchets / taux d&amp;#039;intervention: 20% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Cas particuliers des moyens de collecte (bacs, points d&amp;#039;apport volontaire, matériel nécessaire à l&amp;#039;opération, étude d&amp;#039;optimisation) : uniquement pour les EPCI - taux d&amp;#039;aide modulé en fonction de la population et des dossiers précédents.&lt;/p&gt;&lt;p&gt;Les taux, dans la limite du maximum fixé, seront modulés en fonction de la qualité technique du projet et sa pertinence notamment territoriale, et des impacts attendus et objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VALODECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166081</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la filière hydrogène</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional hydrogène</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dynamique européenne et nationale annonce l&amp;#039;hydrogène comme une solution pertinente à la décarbonation d&amp;#039;activité émettrice de gaz à effet de serre, tel que les secteurs des transports et de l&amp;#039;industrie.&lt;/p&gt;
+&lt;p&gt;Le Plan Régional Hydrogène de la Région est l&amp;#039;aboutissement d&amp;#039;un travail collaboratif public-privé dont l&amp;#039;ambition est d&amp;#039;apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d&amp;#039;Azur et répondre aux enjeux de décarbonation et d&amp;#039;intégration des énergies renouvelables. Ce document présente le contexte territorial favorable à l&amp;#039;hydrogène, définit des priorités et objectifs chiffrés ainsi que des actions à entreprendre pour permettre le développement de la filière hydrogène.&lt;/p&gt;
+&lt;p&gt;Les 4 priorités de ce Plan Régional Hydrogène sont la décarbonation de la mobilité, la décarbonation de l&amp;#039;industrie, la production d&amp;#039;hydrogène renouvelable et bas carbone et la structuration d&amp;#039;une filière créatrice d&amp;#039;activités et d&amp;#039;emplois.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, les type de projet concernés sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la production d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le transport, le stockage et la distribution d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le déploiement d&amp;#039;usage de l&amp;#039;hydrogène les plus pertinents ;&lt;/li&gt; 	&lt;li&gt;la recherche et développement ;&lt;/li&gt; 	&lt;li&gt;les études d&amp;#039;opportunité ;&lt;/li&gt; 	&lt;li&gt;les études de faisabilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Consortium industriel du secteur ;&lt;/li&gt; 	&lt;li&gt;énergéticiens et développeurs de projets ;&lt;/li&gt; 	&lt;li&gt;collectivités locales.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt; &lt;p&gt;Dans un premier temps il est indispensable de contacter le chargé de missions régionale pour présenter le projet et demander des renseignements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-regional-hydrogene</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_HYDREGIO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stéphane Faudon&lt;/p&gt;
+&lt;p&gt;Mail : &lt;a href="mailto:sfaudon&amp;#64;maregionsud.fr"&gt;sfaudon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-regional-hydrogene-1/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>166083</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Aide aux jeunes pour bien vivre en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide vise 4 orientations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Orientation 1 : Instaurer le réflexe jeune au sein de la CIMA et mettre en place des éléments de suivi&lt;/li&gt; 	&lt;li&gt;Orientation 2 : Soutenir des initiatives, des démarches intégrant des formes de partenariat innovant et la participation des jeunes&lt;/li&gt; 	&lt;li&gt;Orientation 3 : Éducation, sensibilisation, découverte de la montagne&lt;/li&gt; 	&lt;li&gt;Orientation 4 : Emplois, création d’activités et formation des jeunes&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-jeunes-bien-vivre-en-montagne</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMAJEUN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-pour-bien-vivre-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165878</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer le tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne le déploiement de stratégies territoriales pour la mise en œuvre du tri à la sources des biodéchets alimentaires et des déchets verts afin de permettre une valorisation matière et un retour au sol de la matière organique, grâce au compostage domestique, partagé et à la collecte des biodéchets alimentaires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Porteur de projets public ayant la compétence déchets ou entreprise publique locale de la région ayant un établissement ou une succursale en région&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses strictement liées aux projets et indispensables à sa réalisation: études externalisées, équipements et infrastructures de tri et valorisation, communication, animation, formation.&lt;br /&gt; L&amp;#039;aide à l&amp;#039;achat de composteurs individuels est possible mais ne peut constituer la part principale du projet et doit s&amp;#039;inscrire dans une stratégie territoriale de la gestion de la matière organique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/tri-a-la-source-et-valorisation-des-biodechets</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine Allix: &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt; &lt;br /&gt; Olivier Gairalidi: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tri-a-la-source-et-valorisation-des-biodechets/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165879</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide aux études stratégiques en matière d&amp;#039;économie circulaire et déchets permet aux bénéficiaires de disposer d&amp;#039;une connaissance approfondie des enjeux d&amp;#039;un sujet afin de prendre des actions et de concrétiser des projets. Ces études peuvent concerner tous les domaines - technique; organisationnel; financier; juridiques - les différentes échelles territoriales (territoires; bassin SRADDET; région; supra-régionale) et s&amp;#039;appliquer à un ensemble de flux ou une filière spécifique (exemple: bois ou déchets d&amp;#039;activités économiques gérés par un EPCI).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux personnes morales de droit public: collectivités territoriales et leurs groupements compétentes en matière de déchets et d&amp;#039;économie circulaire, établissements publics (chambres consulaires, etc);&lt;/p&gt;&lt;p&gt;Aux personnes morales de droit privé: associations, syndicats ou fédérations professionnelles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses de prestation de services pour la réalisation de l&amp;#039;étude et éventuellement les dépenses liées à la diffusion et communication des résultats.&lt;br /&gt; Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-etudes-strategiques-economie-circulaire-dechets</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ETUDECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-strategiques-economie-circulaire-dechets/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165880</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La forêt de Provence-Alpes-Côte d’Azur couvre plus de 1,6 millions d’hectares, dont 1,38 millions sont disponibles pour la production de bois dont 56% sont classés par l’IGN en « exploitation difficile ou très difficile ». De fait, beaucoup de massifs sont aujourd’hui encore peu exploités.&lt;/p&gt;
+&lt;p&gt;L’augmentation de la mobilisation de bois passe donc impérativement par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une amélioration de l’accès à la ressource forestière dans les massifs, notamment pour les massifs identifiés comme prioritaires en matière de mobilisation ;&lt;/li&gt; 	&lt;li&gt;par la sécurisation des itinéraires de transports des bois entre les massifs forestiers et les lieux de transformation.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’exploitation par câble reste encore limitée notamment pour des raisons de rentabilité intrinsèque des opérations : celles-ci doivent en effet supporter des surcoûts inhérents à l’économie d’investissements en dessertes classiques que permet ce mode d’exploitation alternatif pour des terrains autrement inexploitables.&lt;/p&gt;
+&lt;p&gt;Le câble est pertinent dans les cas où l’exploitation classique n’est pas techniquement et/ou économiquement possible, ou dans des secteurs présentant des enjeux très particuliers - par exemple les zones ne pouvant être desservies par des pistes forestières mais avec des bois de grande qualité, ou des zones à enjeux écologiques spécifiques interdisant l’accès aux engins (tourbières, restanques).&lt;/p&gt;
+&lt;p&gt;Le présent dispositif vise à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;mobiliser plus de bois notamment dans des contextes particulièrement pentus et/ou présentant des risques naturels et/ou à enjeux environnementaux notamment en zone de montagne ;&lt;/li&gt; 	&lt;li&gt;réaliser une opération de gestion sylvicole non déficitaire ;&lt;/li&gt; 	&lt;li&gt;valoriser davantage de produits façonnés via une filière de transformation locale, notamment à travers les entreprises certifiées Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;maintenir et développer l’activité des cablistes ;&lt;/li&gt; 	&lt;li&gt;préserver les sols et la biodiversité ;&lt;/li&gt; 	&lt;li&gt;concourir à une meilleure acceptabilité sociale des coupes et des entreprises forestières.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ou groupements de Propriétaires forestiers privés (dont GIEEF) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Office National des Forêts, communes et leurs groupements, ainsi que les établissements publics communaux intervenant sur leur voirie privée ou dans les forêts communales ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats intercommunaux lorsque leurs statuts prévoient que leur domaine de compétence comprend la création et/ou l&amp;#039;entretien des chemins forestiers et la mise en valeur des massifs forestiers ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de regroupement des investissements à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation de l&amp;#039;opération :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de gestion et d&amp;#039;exploitation en commun (OGEC)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations syndicales autorisées (ASA) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations Syndicales Libres (ASL) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;coopératives forestières ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;communes lorsqu&amp;#039;elles interviennent comme maître d&amp;#039;ouvrage délégué pour plusieurs propriétaires de forêt.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux d’installation d’infrastructure fixes et mobiles, pose et dépose câble, surcoûts d’aménagement ou de mise en oeuvre spécifiques, abattage, débardage ;&lt;/li&gt; 	&lt;li&gt;ingénierie (plafonnée à 15% du montant des travaux).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Demande à déposer sur le portail des aides de la Région. Il n&amp;#039;y a pas de date butoir. Les demandes peuvent être déposées tout au long de l&amp;#039;année en respectant le principe d’antériorité de la demande par rapport à la réalisation ( dépôt 3 mois avant la réalisation).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-mobilisation-des-bois-par-cable</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SMBPC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-mobilisation-des-bois-par-cable-1/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165881</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement sylvicole et l’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au développement sylvicole et aux besoins d’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cycle forestier présente la caractéristique d’être en mesure de générer à la fois plus-value économique grâce à la valorisation des produits bois et bénéfice environnemental (aménités de la forêt).&lt;/p&gt;
+&lt;p&gt;Dans certains cas, des travaux sylvicoles peuvent être nécessaires à l’accomplissement du cycle de production et justifier des financements incitatifs ciblés sur les interventions les plus pertinentes.&lt;/p&gt;
+&lt;p&gt;La mise en évidence d’itinéraires de travaux sylvicoles prioritaires répond à ce besoin.&lt;/p&gt;
+&lt;p&gt;En complément de ces itinéraires, une approche large de reboisement ou d’enrichissement vis-à-vis des objectifs sylvicoles et des essences d’accompagnement permettra de financer l’achat de plants et les investissements liés à des plantations en forêt lorsque la régénération naturelle rencontre des difficultés à se mettre en place et dans le cas de dépérissement dû au changement climatique.&lt;/p&gt;
+&lt;p&gt;Les objectifs sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter les propriétaires publics et privés à augmenter les surfaces avec un objectif de valorisation « bois d’oeuvre » dans les documents de gestion durable ;&lt;/li&gt; 	&lt;li&gt;inciter et aider les propriétaires à réaliser des travaux sylvicoles et des opérations de reboisement ou d’enrichissement le cas échéant ;&lt;/li&gt; 	&lt;li&gt;aider à la régénération naturelle et à l’adaptation au changement climatique ;&lt;/li&gt; 	&lt;li&gt;favoriser et structurer le type de travaux pouvant émarger au Fonds RESPIR ;&lt;/li&gt; 	&lt;li&gt;favoriser l&amp;#039;intervention d&amp;#039;un gestionnaire en forêts privées.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales, Office national des forêts, EPCI ;&lt;/li&gt; 	&lt;li&gt;toutes structures publiques ou privées gestionnaires d’un patrimoine forestier dotées d’une personne morale constituée (GIEEF, ASL, ASF, ASA…) et qui possèdent des statuts, un SIRET et un RIB au nom de la personne morale ;&lt;/li&gt; 	&lt;li&gt;propriétaires de forêts privées et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;OGEC (coopératives forestières) ;&lt;/li&gt; 	&lt;li&gt;structures oeuvrant dans le cadre de l’amélioration des forêts et la valorisation des services écosystémiques ;&lt;/li&gt; 	&lt;li&gt;experts forestiers ou gestionnaires forestiers professionnels éligibles.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Travaux de reboisement ou d’enrichissement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Fourniture et mise en place des plants : respect des conditions de l’arrêté régional relatif aux Matériels Forestiers de Reproduction (MFR) éligibles aux aides de l’État en vigueur au moment&lt;br /&gt; 	du dépôt du dossier (arrêté disponible sur le site internet de la &lt;a href="http://draaf.paca.agriculture.gouv.fr/"&gt;DRAAF PACA&lt;/a&gt; , rubrique productions et filières forêt/bois énergie/gestion durable des forêts et réglementation générale/graines et plants forestiers - MFR). Tout changement par rapport aux prescriptions de l’arrêté devra être justifié. Le conditionnement des plants et leurs modalités de transport et de conservation devront également être justifiés (en cas d’indisponibilité des plants prévus dans l’étude préalable, une adaptation justifiée des choix techniques réalisés pourra être étudiée au cas par cas)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Travaux de préparation du sol&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Travaux de reboisement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Achat et travaux de mise en place de protection des plants (et potentiellement des protections (cf IV.2)&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Frais de maitrise d’oeuvre ou d’expertise forestière liés à la réalisation des travaux plafonnés à 15% du montant de travaux forestiers éligibles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-developpement-sylvicole-et-aux-besoins-dadaptation-au-changement-climatique</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SDSBAC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-developpement-sylvicole-et-aux-besoins-d-adaptation-au-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165882</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Mener des recherches et expérimentations agricoles</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Recherche Expérimentation Agricole</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2024</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165886</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Créer des refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif intervient, en phase étude ou travaux, sur l’installation d’équipements d’énergies renouvelables, électriques ou thermiques, au sein de refuges de moyenne et haute montagne en site isolé sur le territoire régional. Parmi les technologies éligibles, selon des critères particuliers à satisfaire : photovoltaïque, éolien, hydroélectricité, batterie plomb, solaire thermique, bois-énergie...&lt;/p&gt; &lt;p&gt;Toute personne morale supportant le financement de l’opération en tant que propriétaire ou bailleur du refuge objet de l’opération ou en tant que tiers investisseur peut prétendre aux aides présentées dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif intervient, en phase d&amp;#039;étude préalable, si nécessaire, et de travaux sur les installations photovoltaïques, éoliennes, hydroélectriques (pico-centrales), de stockage (batteries plomb), de solaire thermique, de chaudière et de poêle à bois, ainsi que sur des équipements d&amp;#039;exploitation écologiques, comme les toilettes sèches, les douches et fours solaires, et ce selon des conditions techniques et réglementaires particulières à découvrir dans le texte complet du cadre.&lt;/p&gt;
+&lt;p&gt;Un comité de sélection rassemblant a minima les services de la Région et du Commissariat de Massif des Alpes constitue l’instance de programmation annuelle. Les projets doivent d&amp;#039;abord lui être soumis, via une fiche projet à télécharger et compléter, avant dépôt, pour analyse puis sélection des projets éligibles et détermination du mode d&amp;#039;intervention.&lt;/p&gt; &lt;p&gt;Les fiches projet sont à transmettre dans un premier temps aux contacts indiqués ci-après.&lt;br /&gt; &lt;br /&gt; En fonction de la décision du comité de soutien sus-évoqué, les dossiers qui sont à déposer auprès de la Région doivent l&amp;#039;être sur la plateforme régionale dématérialisée accessible par le bouton de dépôt d&amp;#039;une demande d&amp;#039;aide sur cette page. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/refuge-zero-fumee</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_REFZERFUM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les équipements d&amp;#039;énergies renouvelables : Jocelyn Espéron &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour les équipements d&amp;#039;exploitation écologiques : Jean-Blaise Baron &lt;a href="mailto:jbbaron&amp;#64;maregionsud.fr"&gt;jbbaron&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/refuges-zero-fumee-1/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165887</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Gérer et préserver la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165896</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la concrétisation de projets photovoltaïques grâce à l’AMO Opéra – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : AMO Opéra favorise la concrétisation de projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud propose via le dispositif AMO OPÉRA, inscrit au plan solaire, une aide financière à l’accompagnement des territoires dans la phase majeure de concrétisation des projets photovoltaïques qu’ils ambitionnent, qu’il s’agisse de projets d’injection totale d’électricité d’envergure ou d’autoconsommation collective, pour les rendre effectivement opérationnels.&lt;/p&gt; &lt;p&gt;Pour bénéficier de cette aide, il faut être :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une collectivité&lt;/li&gt; 	&lt;li&gt;un groupement intercommunal&lt;/li&gt; 	&lt;li&gt;une structure juridique portant un projet photovoltaïque d’intérêt territorial, soutenu par une collectivité ou un groupement intercommunal (intérêt et soutien à argumenter).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif AMO OPÉRA pourra aider au financement de l’accompagnement à la réalisation concrète et au montage juridico-réglementaire et financier effectif :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’un projet de grappes photovoltaïques sur toitures/ombrières, sur des sites publics ou un mix de sites publics et privés, qui aura fait l’objet d’une étude préalable démontrant sa faisabilité technico-économique. La réalisation de projets de grappes exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité. Priorité donnée aux territoires ayant déjà réalisé un travail d’analyse du potentiel photovoltaïque de leur patrimoine, notamment via le dispositif « AMI foncier dérisqué » du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; 	&lt;li&gt;d’un projet d’autoconsommation collective qui aura fait l’objet d’une étude préalable démontrant sa faisabilité juridico-technico-économique, l’opération pouvant intégrer un mix de sites publics et de sites privés. La réalisation de projets d’autoconsommation collective exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité (zone d’activité économique, par exemple). Priorité donnée aux lauréats du dispositif Sud PV Plus du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région Sud sera très sélective en matière de projets à accompagner, en fonction de l’originalité, la complexité et/ou l’envergue des opérations à monter ou de la réplicabilité du montage en jeu ou de l’appétence des territoires pour ce dernier. L’accompagnement devra intégrer en effet une mission de capitalisation des enseignements et données sur le montage effectif de l’opération, à laquelle devront contribuer activement les bénéficiaires, en vue d’en faire bénéficier d’autres territoires.&lt;/p&gt;
+&lt;p&gt;Seuls les frais de prestation d’accompagnement externalisée sont éligibles, mais est attendu de la part du candidat une mobilisation significative de ses ressources humaines sur la mise en œuvre effective de son opération avec l’assistance du prestataire d’accompagnement sélectionné.&lt;/p&gt;
+&lt;p&gt;Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « AMO Opéra : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt; / Projets photovoltaïques en autoconsommation collective - Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165897</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires innovants via le dispositif SOLAIRE INNOV’ – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : SOLAIRE INNOV’ en soutien de projets solaires innovants</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Solaire Innov’ propose d’apporter une aide :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;aux études de faisabilité technico-économiques particulières, notamment les études multi-énergies portant soit sur des projets solaires mixtes (photovoltaïque et thermique), soit sur des projets explorant toutes les énergies renouvelables exploitables sur le site d’étude&lt;/li&gt; 	&lt;li&gt;à la réalisation de démonstrateurs ou projets solaires photovoltaïques ou thermiques, et études associées, présentant des innovations sur les plans technique, juridique, social ou un fort caractère structurant, notamment ceux se couplant à d’autres technologies d’énergies renouvelables.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le présent dispositif est ouvert aux personnes morales publiques ou privées à l’exception des auto-entrepreneurs et entreprises individuelles, ou structure équivalente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Etudes et travaux &lt;/strong&gt;: justifier l’innovation, s’appuyer sur les cahiers des charges de l’ADEME, notamment pour les PAC solaires thermiques ou capteurs hybrides (avec ou sans PAC), qualifications dans les domaines concernés, respecter des critères de consommation spécifiques pour les installations alimentant du chauffage, prévoir une installation de compteurs et/ou d’outils de suivi de performances, ainsi que la maintenance préventive et corrective de l’installation thermique, un bilan d’exploitation après un à deux ans de fonctionnement étant également à prévoir.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Etudes multi-énergies spécifiquement : &lt;/strong&gt;coordonner le volet électrique (photovoltaïque) et le volet thermique, en réservant le photovoltaïque aux besoins d’électricité spécifique et en maximisant la couverture des besoins de chauffage (et/ou de rafraîchissement) et/ou d’eau chaude sanitaire par les solutions d’énergie renouvelable thermique et de récupération soutenues par la Région : solaire thermique, géothermie/aquathermie, bois-énergie, récupération de chaleur. Suivre la méthode EnR’CHOIX de l’ADEME.&lt;br /&gt; &lt;br /&gt; Pour les études, les dépenses éligibles portent sur les études de faisabilité technico-économique réalisées selon le cahier des charges de l’ADEME en vigueur (notamment pour les énergies thermiques), études multi-énergies conformes aux attentes du dispositif, études de conception pour la composante thermique du projet, études préalables à des démonstrateurs ou opérations solaires photovoltaïques ou thermiques innovantes conformes aux attentes du dispositif.&lt;br /&gt; &lt;br /&gt; Pour les travaux, les dépenses d’investissement éligibles portent uniquement sur les équipements de production d’énergies solaires, les autres dépenses d’énergies renouvelables en couplage étant retenues dans le même dossier mais au titre du cadre d’intervention correspondant, et sur le réseau primaire lié à l’installation thermique.&lt;br /&gt; &lt;br /&gt; Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Solaire innov : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : gburle&amp;#64;maregionsud.fr / Thermique - Madame Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165898</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études d’autoconsommation spécifiques via le dispositif EFICAS – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : EFICAS en soutien des études d’autoconsommations spéciales</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif EFICAS soutient les Etudes de Faisabilité d’Installation ou de Configurations d’Autoconsommation Spéciales, soit d&amp;#039;une part, les études d&amp;#039;autoconsommation collective et d&amp;#039;autre part, les études de mix photovoltaïque en injection et autoconsommation sur des sites de grande envergure.&lt;/p&gt; &lt;p&gt;Sont éligibles au dispositif « EFICAS » toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;2 types d’études éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude d’autoconsommation collective, incluant a minima l’étude du scénario d’un projet photovoltaïque d’autoconsommation collective qui satisfasse aux attentes du dispositif « Sud PV Plus ». D’autres scénarios peuvent être étudiés, y compris ceux rendant impossible une candidature au dispositif « Sud PV Plus ».&lt;/li&gt; 	&lt;li&gt;Etude de mix autoconsommation/injection, sur un site d’envergure (résidentiel, activité économique, tertiaire, industriel…) offrant un grand éventail de possibilités d’implantation photovoltaïque. Elle devra analyser l’ensemble des configurations de montage possibles (injection, autoconsommation individuelle, autoconsommation collective). Pour la partie autoconsommation qui se dégagera de l’étude, elle devra suivre la même démarche que celle décrite au point 1, en faisant le lien avec le dispositif « Sud PV Plus » du Plan Solaire régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les études d’autoconsommation photovoltaïque, individuelle ou collective, s’inscrivant dans le cadre général d’une étude multi-énergie, intégrant un volet thermique, se reporter au dispositif « Solaire Innov’ ».&lt;/p&gt;
+&lt;p&gt;Les études portant sur des projets prévoyant des installations photovoltaïques en espace naturel, forestier ou agricole, y compris sur de nouvelles constructions agricoles, sont éligibles sous conditions (cf. la notice d’intervention pour plus de détail).&lt;/p&gt;
+&lt;p&gt;Projets inéligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes portant sur des copropriétés dont les consommations de chauffage en énergie finale sont au-dessus des seuils suivants : 40 kWh/m².an pour la zone climatique H3 ; 50 kWh/m².an en zone H2 ; 60 kWh/m².an en zone H1.&lt;/li&gt; 	&lt;li&gt;Etudes portant sur un site recourant à un mode de chauffage électrique par effet joule ou aérothermie, pour le bâti et l’eau chaude sanitaire, dont la consommation est supérieure à 40% de la consommation électrique totale du site (cf. notice d’intervention pour plus de précision).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; En cours de dépôt, la structure candidate sera invitée à télécharger un guide rédactionnel pour aider à la constitution d’un cahier des charges de l’étude qui soit conforme aux attentes.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Plan solaire : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-eficas-en-soutien-des-etudes-dautoconsommations-speciales</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-eficas-en-soutien-des-etudes-d-autoconsommations-speciales/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165900</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les actions de Fond SDIS</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fond SDIS</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les services départementaux d’incendie et de secours (SDIS) contribuent activement à la prévention et à la lutte contre les incendies et sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;/p&gt;
+&lt;p&gt;La Région souhaite renforcer les actions du plan incendie « guerre du feu » par la création d&amp;#039;une aide financière visant à accompagner les services départementaux d’incendie et de secours dans l’exercice de leurs missions en participant financièrement au renouvellement du parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux services départementaux d’incendie et de secours et aux marins pompiers de la région Provence-Alpes-Côte d’Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Type de matériel varié qui nécessite un investissement important ;&lt;/li&gt; 	&lt;li&gt;Travaux sur bâtis inéligibles ;&lt;/li&gt; 	&lt;li&gt;Investissements non financés par les Conseils départementaux ;&lt;/li&gt; 	&lt;li&gt;Matériel à usage interdépartemental favorisé ;&lt;/li&gt; 	&lt;li&gt;Taux d’aide maximum : 80% ;&lt;/li&gt; 	&lt;li&gt;Durée de validité de la subvention : 3 ans ;&lt;/li&gt; 	&lt;li&gt;Dans le plan de financement, possibilité de faire appel aux fonds FEDER mais pas de&lt;br /&gt; 	financement des Conseils départementaux.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Il est nécessaire de faire une demande par email à l’adresse &lt;a href="mailto:service_foret_natura_2000&amp;#64;maregionsud.fr"&gt;service_foret_natura_2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;div&gt;&lt;p&gt;Dossier à constituer.&lt;/p&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fond-sdis</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fond-sdis/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165901</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Acheter des véhicules porteurs d’eau pour les CCFF/RCSC</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Achat des véhicules CCFF/RCSC porteurs d’eau</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Réserves communales de sécurité civile (RCSC) et les Comités communaux feux de forêt (CCFF) jouent un rôle irremplaçable pour la protection du patrimoine forestier et de l’environnement. Leurs missions s’articulent autour de 2 axes précis :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’une part la prévention, l’intervention sur feux naissants, la participation à la lutte contre les feux de forêts ;&lt;/li&gt; 	&lt;li&gt;d’autre part, et par extension, la prévention des risques majeurs naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ils sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;br /&gt; La Région souhaite renforcer les actions du plan incendie « guerre du feu » par le vote d’un cadre d’intervention.&lt;br /&gt; Cette aide vise à accompagner les communes qui se sont dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt, dans le cadre des missions de ces entités, en participant financièrement au renforcement et/ou renouvellement de leur parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux communes dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt.&lt;/p&gt;&lt;p&gt;Véhicule porteur d’eau équipé selon les caractéristiques indiquées ci-après :&lt;/p&gt;&lt;p&gt;Kit incendie amovible et montage sur un véhicule déjà existant sous condition d’un contrôle technique valide et de moins de 3 mois lors du dépôt du dossier de demande de subvention ;&lt;/p&gt;&lt;p&gt;Matériel radio.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le versement de la subvention sera conditionné par le respect des principales caractéristiques du matériel :&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Description des principales caractéristiques du type de véhicule : 	&lt;ul&gt; 		&lt;li&gt;Pick-up 4 X 4 - simple cabine – 2 places – ou cabine approfondie 2 &amp;#43; 2 places&lt;/li&gt; 		&lt;li&gt;Charge utile autorisant la mise en place d’un Kit DFCI incluant une citerne&lt;/li&gt; 		&lt;li&gt;Une fois le véhicule équipé, le Poids Total Autorisé en Charge (PTAC) ne devra pas excéder 3 500 Kg&lt;/li&gt; 		&lt;li&gt;Le véhicule, une fois équipé, doit pouvoir être conduit par un conducteur titulaire du PERMIS B.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Descriptif des équipements et des options : 	&lt;ul&gt; 		&lt;li&gt;Fourniture et installation d’un équipement d’intervention « KIT DFCI » sur véhicule Pick-up 4X4 « Tous Chemins ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Peinture : 	&lt;ul&gt; 		&lt;li&gt;Peinture complète du véhicule pantone : ORANGE « RAL2008 » sauf pavillon (toit) de couleur blanche&lt;/li&gt; 		&lt;li&gt;Peinture cuve couleur ORANGE « RAL2008 ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Balisage : 	&lt;ul&gt; 		&lt;li&gt;Balisage classe I&lt;/li&gt; 		&lt;li&gt;Gyrophare LED (Orange)&lt;/li&gt; 		&lt;li&gt;Marquage pavillon (toit) « Nom de la commune au format Trigramme pompier (Exemple : VEN pour VENELLES ») sur fond blanc&lt;/li&gt; 		&lt;li&gt;Marquage avec blason de la commune et Réserve communale de sécurité civile ou Comité communal feux de forêt et le logo de la Région Sud – Provence-Alpes-Côte d’Azur qui devra être apposé, de façon très visible, sur chacun des côtés du véhicule.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Spécificités : 	&lt;ul&gt; 		&lt;li&gt;Cuve aluminium ou inox&lt;/li&gt; 		&lt;li&gt;Groupe Moto Pompe essence ou diesel Basse pression OU Groupe Moto Pompe essence ou diesel Haute pression &amp;#43; additif moussant/mouillant Débit maximum 50 litres/minutes à 200 Bars Maximum.&lt;/li&gt; 		&lt;li&gt;Capacité en eau : 400 à 700 Litres en fonction de la charge utile du véhicule portant.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt de la demande d&amp;#039;aide 3 mois avant l&amp;#039;acquisition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/achat-des-vehicules-ccff/rcsc-porteurs-deau</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ACHATVEHI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/achat-des-vehicules-ccff-rcsc-porteurs-d-eau/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165902</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et travaux pour des projets de Bois Energie</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre du Contrat Plan Etat Région, la Région finance déjà depuis plusieurs années les études et travaux permettant la fourniture du combustible bois énergie (plateforme bois énergie, unité de production de granulés) ainsi que la mise en place de chaufferies et les réseaux de chaleur.&lt;/p&gt;
+&lt;p&gt;Ces projets sont souvent co-financés par l’Agence de l’environnement et de la maitrise de l’énergie (ADEME) dans le cadre du fonds Chaleur, via les Contrats de Chaleurs Renouvelables de Territoires (CCRT). Des dotations de l’Etat ou les Départements peuvent selon les cas co-financer également.&lt;/p&gt;
+&lt;p&gt;L’objectif de ce cadre d’intervention est donc de promouvoir la biomasse-énergie et de préciser les aides :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;en contribuant au développement des chaufferies biomasse et réseaux de chaleur pour soutenir la mobilisation des bois, les débouchés de la filière et l’atteinte de nos objectifs de production d’énergie renouvelable par biomasse ;&lt;/li&gt; 	&lt;li&gt;en soutenant la production locale de bois granulés et les plateformes d&amp;#039;approvisionnement et stockage de bois énergie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce cadre d&amp;#039;intervention à lire en détail est disponible sur le lien &lt;a href="https://actes.maregionsud.fr/"&gt;actes.maregionsud.fr&lt;/a&gt; du 15 décembre 2023.&lt;/p&gt; &lt;p&gt;Ce cadre d’intervention concerne tous les maîtres d’ouvrages, hormis les particuliers et les structures qui sont soumises à l’impôt sur le revenu ou dont le bien (une maison individuelle ou un appartement) est destiné à la vente et sur lequel l’installation bois est individualisée (les chambres d’hôtes ne sont pas concernées par ce dispositif et peuvent solliciter les aides publiques pour les particuliers).&lt;br /&gt; Seuls les maîtres d’ouvrages ayant un numéro de SIRET et un code APE valides sont éligibles.&lt;/p&gt;
+&lt;p&gt;Les coûts éligibles seront retenus en € HT pour les structures assujetties à la TVA, en € TTC pour les non-assujetties.&lt;br /&gt; Dans le cas d’un syndic de copropriété bénévole, une attestation de publication au fichier immobilier du règlement de copropriété sera nécessaire, ainsi qu’une délibération du conseil syndical décidant les travaux. Pour les meublés de tourisme (gîtes ruraux) et gîtes d’étape et de séjour, si le maître d’ouvrage est une personne physique, il devra fournir l’arrêté de classement en Préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2024</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d&amp;#039;attribution de subvention sont détaillées dans le règlement financier de la Région.&lt;br /&gt; Pour les chaufferies et réseaux de chaleurs, il est nécessaire que le rendement de l&amp;#039;installation soit supérieur à 85 %.&lt;br /&gt; Pour plus de précisions, se référer au cadre d&amp;#039;intervention Bois Energie selon le type d&amp;#039;investissement demandé.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etudes-et-travaux-pour-des-projets-de-bois-energie</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_BOISENER/depot/simple</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l&amp;#039;Agriculture, de l&amp;#039;Eau et de la Forêt - Service Forêt Natura 2000 - Delphine tripier Chiausa - &lt;a href="mailto:dtripier-chiausa&amp;#64;maregionsud.fr"&gt;dtripier-chiausa&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-pour-des-projets-de-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165915</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif développé grâce à délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner des projets relatifs à la création de déchèteries professionnelles, les centres de tri et de sur-tri, et les installations et/ou équipements de production, de préparation en vue de la fabrication ou d’utilisation de matières premières recyclées.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle et les collectivités locales.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;br /&gt; Les équipements mobiles s’ils assurent un fonctionnement optimisé du process et sont indissociables de l’opération (chargeurs, presse à balles, …) ;&lt;br /&gt; Les équipements process (cribles, broyeurs, équipements pour le stockage de liants, mélangeur, …);&lt;br /&gt; - Les équipements fixes, comme les dispositifs de pesée ou de contrôle d’accès (badges, barrières...) ;&lt;br /&gt; - Les logiciels de gestion du centre de tri (traçabilité, déchets entrants/sortants).&lt;br /&gt; - La construction des bâtiments nécessaires à l’exploitation,&lt;br /&gt; - Les VRD (voiries, réseaux, divers)&lt;br /&gt; - L’ingénierie, comprenant la maîtrise d’œuvre et l’assistance à maîtrise d’ouvrage. La réalisation des tâches de maîtrise d’œuvre devra privilégier la prestation externe au bénéficiaire. Dans le cas particulier où ces tâches seraient réalisées par le bénéficiaire, les dépenses éligibles seront limitées à 10% de l’ensemble des dépenses éligibles ;&lt;br /&gt; - Les dépenses externes de formation liée à l’opération d’investissement dans la limite de 10% des dépenses éligibles&lt;/p&gt; &lt;p&gt;Il est obligatoire de contacter à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr &lt;/a&gt;, préalablement à toute démarche et par mail,&lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN&lt;br /&gt; &lt;br /&gt; Le dossier doit être déposé sur la plateforme régionale, sur le lien qui sera communiqué par le service Economie circulaire et déchets, après le rendez-vous préalable avec le porteur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-dutilisation-ou-de-fabrication-de-matieres-premieres-recyclees</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plan Régional Déchets : &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-d-utilisation-ou-de-fabrication-de-matieres-premieres-recyclees/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165917</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le réemploi des emballages et développer la vente en vrac et la consigne</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Aide au réemploi des emballages et au développement de la vente en vrac et de la consigne.</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif s’inscrit dans le cadre de la délégation à la Région d’une partie du Fonds économie circulaire de l’ADEME. Il permet d’accompagner des projets d’investissements (étude et accompagnements préalables aux investissements, investissements en phase opérationnelle) favorisant le passage au réemploi des emballages et contenants recyclables.&lt;/p&gt; &lt;p&gt;Les entreprises et les associations exerçant une activité économique, les collectivités et autres établissements publics&lt;br /&gt; Secteurs d’activités concernés : restauration collective, agroalimentaire, unités de production-conditionnement, de massification-stockage, centres de lavage etc.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les dépenses éligibles sont celles liées à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;- La réalisation d’études externalisées de diagnostic territorial et celles préalables aux projets d’investissement&lt;/li&gt; 	&lt;li&gt;- Les charges et salaires d’un ETP dédié à l’ingénierie et à la mise en place du projet en interne ainsi que les dépenses de communication (dans la limite de 10% du montant subventionnable)&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel ou de prestations nécessaires à la réalisation d’expérimentations préalables au déploiement d’un projet à plus grande échelle ou innovant&lt;/li&gt; 	&lt;li&gt;- L’aménagement d’un bâtiment pour le développement d’une unité de production-conditionnement, de stockage massification, de lavage&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel, d’équipements liés au passage vers une production-conditionnement-restauration en contenants ou vaisselle ré employables, liés à la logistique interne, au stockage des emballages ré employables. Ces contenants garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement&lt;/li&gt; 	&lt;li&gt;- Le matériel informatique et logiciel destinés au suivi, à la traçabilité, au contrôle qualité, à l’hygiénisation permettant la réalisation du projet&lt;/li&gt; 	&lt;li&gt;- L’achat d’un véhicule, neuf, ou d’occasion (sous certaines conditions), pour assurer la logistique de collecte B2B ou B2C de contenants lavables et ré employables.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Autres critères pris en compte :&lt;/strong&gt;&lt;br /&gt; Les emballages et contenants ré employables devront être recyclables en fin de vie et garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement.&lt;br /&gt; Une analyse sera conduite pour vérifier si les projets relèvent de la responsabilité d’un éco-organisme&lt;br /&gt; Le prestataire réalisant l’étude doit être externe au bénéficiaire de l’étude et doit s’engager à n’exercer aucune activité incompatible avec son indépendance de jugement et son intégrité.&lt;br /&gt; Pour les projets d’investissement, le porteur de projet doit avoir réalisé en amont les études justifiant l’intérêt économique et écologique de son investissement (conformité réglementaire, intérêt environnemental et sanitaire, viabilité technico-économique) et les joindra au dossier de demande d’aide.&lt;/p&gt; &lt;p&gt;Un lien sera communiqué par le Service Economie circulaire et déchets pour le dépôt du dossier de demande de subvention, une fois l’entretien préalable mené et la liste des pièces à joindre à la demande établie avec le porteur de projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>165944</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Devenir éco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Devenez éco-Ambassadeur !</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les éco-ambassadeurs sont des jeunes volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt;
+&lt;p&gt;Ces éco-ambassadeurs ont vocation à s’exprimer et agir sur les enjeux environnementaux au sein de leurs établissements :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;par l’élaboration de projets de développement durable dans les établissements afin de sensibiliser le plus grand nombre de jeunes,&lt;/li&gt; 	&lt;li&gt;par la participation aux commissions restauration des établissements afin de contribuer à une alimentation plus saine et plus locale,&lt;/li&gt; 	&lt;li&gt;par des initiatives encourageant les établissements à l’obtention d’un écolabel,&lt;/li&gt; 	&lt;li&gt;par la mise en place d’un dialogue inter-établissements visant à promouvoir les bonnes pratiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le statut d’éco-ambassadeur est compatible et complémentaire avec celui de l’éco-délégué.&lt;br /&gt; &lt;br /&gt; Une charte rédigée par les membres du Parlement Régional de la Jeunesse a pour objectif de clarifier le rôle, le statut et les missions de ces éco-ambassadeurs.&lt;/p&gt; &lt;p&gt;Les lycéens/lycéennes et les étudiants en IFSI (Institut de formation en soins infirmiers).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Être lycéen/lycéenne ou en ISFI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt;ccristol&amp;#64;maregionsud.fr &lt;/a&gt;- 0664387070&lt;br /&gt; et Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/devenez-eco-ambassadeur-1/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166293</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les jeunes autour de projets environnementaux dans les établissements scolaires</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Eco-Ambassadeur</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Provence-Alpes-Côte d’Azur place la transition écologique et la préservation de la biodiversité au cœur de ses priorités avec un Plan Climat ambitieux, une stratégie Régionale de la Biodiversité et des actions concrètes pour réduire l’impact environnemental.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, le dispositif Éco-Ambassadeurs, créé en 2018 à l’initiative du Parlement Régional de la Jeunesse, mobilise les jeunes autour de projets environnementaux dans les établissements scolaires. Les éco-ambassadeurs, avec l’appui d’un référent adulte, conçoivent et mettent en œuvre des projets favorisant la transition écologique et la sensibilisation de leurs pairs. Ce dispositif a déjà permis à plus d’un millier de jeunes de devenir acteurs du changement, en imaginant et en réalisant des initiatives concrètes pour la planète. Par cet appel à projets, la Région souhaite amplifier cette dynamique en soutenant des initiatives qui contribuent à la lutte contre le changement climatique, à la protection de la biodiversité et à la diffusion des bonnes pratiques au sein des établissements.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Objectifs :&lt;/span&gt;&lt;br /&gt; Sensibiliser et mobiliser les jeunes sur les enjeux de la transition écologique&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Informer sur les impacts du changement climatique, la préservation des ressources naturelles et de la biodiversité ;&lt;/li&gt; 	&lt;li&gt;Développer une culture écologique et citoyenne au sein des établissements.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Encourager la conception et la mise en œuvre de projets concrets de développement&lt;br /&gt; durable&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Favoriser des actions dans les établissements qui ont un impact réel et (réduction des déchets, économies d’énergie, création d’espaces verts, etc.) ;&lt;/li&gt; 	&lt;li&gt;Intégrer des approches pédagogiques innovantes pour rendre la transition écologique accessible et attractive et faire évoluer les comportements vers des pratiques et modes de vie durables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Valoriser l’engagement citoyen et la responsabilisation des jeunes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Promouvoir l’autonomie et la créativité des éco-ambassadeurs dans la définition et la réalisation des projets ;&lt;/li&gt; 	&lt;li&gt;Renforcer la coopération entre les jeunes, les équipes éducatives et les partenaires associatifs pour créer une dynamique collective et agir de façon collaborative en faveur de l’environnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Créer des espaces d’échange et de diffusion des bonnes pratiques&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Encourager le partage d’expériences entre établissements pour inspirer et multiplier les initiatives ;&lt;/li&gt; 	&lt;li&gt;Mettre en avant et valoriser les projets pour susciter l’émulation et la fierté de l’engagement écologique.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’organisation d’évènements collaboratifs &lt;/strong&gt;au sein de l’établissement tels que des opérations de nettoyage, des journées dédiées à la protection de l’environnement et à la préservation de la biodiversité, à la mobilité douce ou à la réduction des déchets ainsi que des défis collectifs favorisant les comportements responsables ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La conception et la diffusion de supports de sensibilisation &lt;/strong&gt;tels que des expositions, des reportages audiovisuels, des outils pédagogiques, des quiz interactifs, des podcasts, afin de promouvoir les enjeux du développement durable auprès de la communauté éducative et des élèves ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La mise en œuvre d’initiatives concrètes, locales et ancrées dans le territoire&lt;/strong&gt; au sein de l’établissement visant à réduire les déchets, à organiser des collectes pour le recyclage et à encourager des pratiques responsables, par exemple par des défis autour de la diminution des consommations énergétiques, etc ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La réalisation de projets&lt;/strong&gt; pouvant combiner sensibilisation, actions matérielles, organisation d’événements et collaboration avec des associations environnementales ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le lancement de projets collaboratifs inter-établissements&lt;/strong&gt;, favorisant le partage de bonnes pratiques et la création d’une dynamique régionale autour des enjeux environnementaux.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des projets collaboratifs associant Eco-ambassadeurs et Ambassadeurs du sport&lt;/strong&gt;, alliant environnement et sport pour une pratique sportive durable, responsable et respectueuse de l’environnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Structures éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les établissements publics locaux d’enseignement de Provence-Alpes-Côte d’Azur et les établissements scolaires sous contrat d’association avec l’Etat.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Public cible :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les lycéens et lycéennes en région Provence-Alpes-Côte d’Azur inscrits dans le dispositif Eco-ambassadeurs.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Critères d’éligibilité :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets doivent être initiés et mis en œuvre par les éco-ambassadeurs et validés par leur référent ;&lt;/li&gt; 	&lt;li&gt;L’ensemble des actions devra faire l’objet d’une validation par le chef d’établissement ;&lt;/li&gt; 	&lt;li&gt;Les actions bénéficiant à un maximum de lycéens au sein de l’établissement ;&lt;/li&gt; 	&lt;li&gt;Les projets menés avant la fin de l’année scolaire en cours ou programmés pour l’année scolaire suivante.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets déjà réalisés ou en cours de réalisation ;&lt;/li&gt; 	&lt;li&gt;Les projets exclusivement ludiques ou de loisirs, les sorties scolaires ;&lt;/li&gt; 	&lt;li&gt;Les projets se limitant à une simple demande de financement pour une association, ou un investissement pur, sans engagement actif des éco-ambassadeurs ni autres actions concrètes dans l’établissement ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel dépassant les 20% du montant de la subvention accordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets peuvent être déposés tout au long de l’année par l’établissement.&lt;br /&gt; Dépôt exclusivement sur le portail des aides de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-eco-ambassadeur/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>166008</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FUITEAEP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-d-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>166011</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_STRATLOC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies-1/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166012</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CONNAISS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>166013</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Nature ta ville</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présence de la nature en milieu urbain est reconnue dans son rôle de préservation de la biodiversité, d&amp;#039;amélioration du cadre de vie, d&amp;#039;attractivité, de lutte contre la pollution atmosphérique et d&amp;#039;atténuation des effets du changement climatique.&lt;/p&gt;
+&lt;p&gt;Le dispositif permet de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain à l’exclusion de toutes autres dépenses (systèmes d’arrosage, aménagements paysagers, achat et plantation de plantes, aménagements urbains types dallages, trottoirs, etc.). La région soutient également les prestations de conseil et d’assistance techniques des opérations de plantation et de restauration (localisation, choix des essences, périodes de réalisation…) et la formation du personnel en charge de l’entretien des espaces verts.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment syndicats mixtes), établissements publics, groupements d’intérêts publics, gestionnaires d’espaces naturels, associations, entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nature-ta-ville</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_NATUREVIL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:naturetaville&amp;#64;maregionsud.fr"&gt;naturetaville&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nature-ta-ville-1/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166014</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Préservation des espèces</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine.&lt;/p&gt;
+&lt;p&gt;On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles.&lt;/p&gt;
+&lt;p&gt;Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; &lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; &lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes-1/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166015</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, maintenir et restaurer les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Préservation, maintien et restauration des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques-1/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>166016</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>S’engager dans les contrats stations 2030</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Contrats stations 2030 : un cap d'avance"</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au travers de l&amp;#039;appel à manifestation d’intérêt “Contrat Stations 2030” (AMI), l&amp;#039;ambition de la Région Sud est triple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Poursuivre activement son accompagnement à l’investissement des stations au regard des expertises apportées par l’étude prospective et en tenant compte des spécificités de chaque territoire de projet. Le soutien régional sera prioritairement en faveur du maintien de la pratique des sports d’hiver, de la diversification des activités touristiques et de l’innovation environnementale.&lt;/li&gt; 	&lt;li&gt;Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2.&lt;/li&gt; 	&lt;li&gt;Donner l’opportunité aux acteurs du tourisme des Alpes du Sud de présenter leurs démarches d&amp;#039;évolution du modèle de développement économique et touristique des stations de montagne intégrée dans leur écosystème valléen à l’horizon 2030-2050.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités locales et leurs regroupements&lt;/li&gt; 	&lt;li&gt;Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Parcs Naturels Régionaux&lt;/li&gt; 	&lt;li&gt;Syndicats Mixtes&lt;/li&gt; 	&lt;li&gt;Sociétés d’Economie Mixte&lt;/li&gt; 	&lt;li&gt;Sociétés Publics Locales&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires des domaines skiables dont régie personnalisée&lt;/li&gt; 	&lt;li&gt;Sociétés et opérateurs privés&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les candidatures devront démontrer leur capacité à atténuer les impacts du changement climatique et à la prise en compte de la performance économique, énergétique et de la sobriété d’utilisation des ressources naturelles. Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-&lt;br /&gt; Côte d’Azur. La demande doit être déposée &lt;strong&gt;au moins trois mois avant la date prévisionnelle du début de réalisation du projet&lt;/strong&gt; concerné par la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrats-stations-2030-un-cap-davance</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_STATIONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valerie CONTE -&lt;br /&gt; vconte&amp;#64;maregionsud.fr&lt;br /&gt; 04.92.53.26.23.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrats-stations-2030-un-cap-d-avance/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>166017</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de mouillage</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Mouillages organisés -"Sauvons nos Posidonies"</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région apporte un appui technique et financier aux projets de mouillages organisés, répondant à un enjeu environnemental (préservation des fonds marins côtiers).&lt;br /&gt; &lt;br /&gt; Afin de limiter les impacts des mouillages et garantir le développement durable des activités et du tourisme nautique sur notre territoire, la Région accompagne ainsi les projets de mouillage en intervenant prioritairement sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets de Zones de Mouillage et d’Equipement Légers – ZMEL (petite et grande plaisance) &lt;/li&gt; 	&lt;li&gt;les coffres de mouillage (grande plaisance / navires de croisière de moyen tonnage).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires d&amp;#039;Aires Marines Protégées&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2023</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt; &lt;p&gt;Dépôt des demandes en ligne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mouillages-organises-sauvons-nos-posidonies</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_SNP_MOUILLAGE/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mouillages-organises-sauvons-nos-posidonies-1/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>166021</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Sud PV Plus en soutien de l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif SUD PV PLUS s’applique aux projets d’investissement photovoltaïques montés en autoconsommation, qui se caractérisent par :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;&lt;strong&gt;une conception orientée vers la couverture « en temps réel » des besoins énergétiques locaux ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion efficiente, voire intelligente, du système électrique (installation photovoltaïque &amp;#43; réseau électrique interne &amp;#43; réseau de distribution) ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion maîtrisée de la demande d’électricité, couplée à la production photovoltaïque locale.&lt;/strong&gt;&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;Sont éligibles au dispositif SUD PV PLUS toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf les entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;/p&gt;
+&lt;p&gt;S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;/p&gt;
+&lt;p&gt;Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;/p&gt;
+&lt;p&gt;L’objet du dossier doit être précédé de la mention « Sud PV Plus : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-sud-pv-plus-en-soutien-de-lautoconsommation-photovoltaique</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-sud-pv-plus-en-soutien-de-l-autoconsommation-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>166022</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Rendre compatible son toit à l’installation de panneaux photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Dispositif "Paré pour le solaire"</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de continuer son appui aux installations photovoltaïques et avec le constat qu’en dépit des conditions d’achat de ce nouvel arrêté, la solarisation de toitures peut s’avérer très souvent ne pas être rentable du fait de la nécessité de travaux annexes au coût significatif (désamiantage, renforcement de structure, étanchéité, etc.), la Région a souhaité orienter son soutien en faveur du déploiement de bâtiments « solarisables », dits « solaire ready», aptes à recevoir des installations photovoltaïques dans le respect des contraintes techniques et du maintien de l’assurabilité de l’ouvrage. &lt;/p&gt; &lt;p&gt;&lt;strong&gt;Bénéficiaires &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Collectivités - Associations - Entreprises privées - Bailleurs sociaux - Syndic de copropriétés - Collectifs citoyens.&lt;br /&gt; toute personne morale publique ou privée désirant installer du solaire et devant adapter leur toiture pour ce faire.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Engagements des maîtres d’ouvrage&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les candidats lauréats auront l’obligation de : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Impliquer la Région avant toute opération de communication, manifestation ou inauguration. &lt;/li&gt; 	&lt;li&gt;Avertir la Région de tout changement de tous ordres (technique, juridique, économique…) sur le projet.&lt;/li&gt; 	&lt;li&gt;Impliquer la Région à chaque étape importante du projet : rédaction de cahier des charges, choix du prestataire, etc. &lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt; &lt;p&gt;&lt;br /&gt; En faisant une demande de subvention en ligne et en joignant les devis ou estimatifs des travaux envisagés &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-dispositif-pare-pour-le-solaire</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Injection PV :&lt;br /&gt; Marie-Aimée Quadrio (&lt;a href="mailto:maquadrio&amp;#64;maregionsud.fr"&gt;maquadrio&amp;#64;maregionsud.fr&lt;/a&gt;) et Gaëtan Burle (&lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;) &lt;/p&gt;
+&lt;p&gt;Autoconsommation PV :&lt;br /&gt; Jocelyn Espéron (&lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-dispositif-pare-pour-le-solaire/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>166023</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166024</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-d-eau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>166025</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : Mme. Alexia AYME : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-d-installations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>166026</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les études des projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-geothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>166027</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de travaux production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en&lt;br /&gt; synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-geothermie-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos :&lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt; cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166028</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement au titre du cadre d’intervention gaz renouvelable de la Région ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligible au fonds chaleur). Ces deux dispositifs étant gérés par la Région, le Service de Transition Energétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; L’étude devra concerner les types de projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des études complémentaires à l’étude de faisabilité peuvent être financées pour lever des points de blocage : étude d’impact environnementale, étude d’acceptabilité sociale.&lt;br /&gt; Le soutien financier de la Région et du fonds chaleur ne sont pas systématiques.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt; &lt;p&gt;Dans un premier temps, il est indispensable de contacter le GERES pour l’élaboration du pré-diagnostic d’opportunité :&lt;br /&gt; Amélie Himpens : &lt;a href="mailto:a.himpens&amp;#64;geres.eu"&gt;a.himpens(at)geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Levet : &lt;a href="mailto:a.levet&amp;#64;geres.eu"&gt;a.levet&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Reibel : &lt;a href="mailto:a.reibel&amp;#64;geres.eu"&gt;a.reibel&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, lorsque le potentiel est avéré : contacter le chargé de mission régional (coordonnées ci-dessous) pour le détail des dispositifs et les modalités de dépôt de la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-methanisation</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;br /&gt; M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-methanisation-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166029</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Aides à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement réalisé au titre du cadre d’intervention gaz renouvelables de la Région et/ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligibles au fonds chaleur). Les deux dispositifs étant gérés par la Région, le Service de Transition Énergétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; Les projets éligibles sont les projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La finalité doit être la production de biogaz valorisé en chaleur (projets prioritaires) ou injection réseau de gaz ou cogénération.&lt;br /&gt; Les réseaux de chaleur au sens fiscal raccordés à une unité de méthanisation peuvent faire l’objet d’une aide distincte. Pour en savoir plus, consulter les modalités d’aides spécifiques à ces équipements auprès de l’ADEME et de la Région.&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Prendre contact avec le chargé de mission qui transmettra le détail des dispositifs et les modalités de dépôt de la demande après échange sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aides-a-linvestissement-en-methanisation</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-en-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>166030</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démonstrateurs ou projets de la filière biogaz et hydrogène présentant des innovations sur les plans techniques, du portage juridique, social ou un fort caractère structurant, peuvent être soutenus au cas par cas. Plusieurs nouvelles filières de production de gaz renouvelable, l’hydrogène, la pyrogazéification et le power-to-gas sont particulièrement en train de se structurer pour répondre aux enjeux de développement des gaz « verts » d’ici 2030.&lt;/p&gt; &lt;p&gt;Consortium industriel du secteur, énergéticiens et développeurs de projets, détenteurs de biomasse ou déchets ; collectivités locales, etc.&lt;/p&gt; &lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt; &lt;p&gt;Prendre contact avec le chargé de mission.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Énergétique&lt;br /&gt; Direction de la Transition Énergétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux-1/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166031</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt;&lt;br /&gt; 	&lt;li&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>166032</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Chaleur de récupération (chaleur &amp;#34;fatale&amp;#34; issue notamment des eaux usées ou des process industriels)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale,&lt;br /&gt; sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>166033</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt; 
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr" title="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr" title="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr" title="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr" title="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour les Alpes Maritimes : Fabrice FAYNET : &lt;a href="mailto:capther06&amp;#64;departement06.fr"&gt;capther06&amp;#64;departement06.fr&lt;/a&gt;  &lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr" title="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le Vaucluse : Alexya Ayme : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : c&lt;a href="mailto:ramos&amp;#64;maregionsud.fr"&gt;ramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>166034</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt; Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>166043</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque-1/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166051</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Financement des coûts liés à la réalisation du travail d’expertise.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement, et l’amélioration des conditions de travail&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Organisme reconnu sur le champ de l’expertise pastorale :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;Commissions syndicales&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>31/01/2020</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-realisation-de-diagnostics-pastoraux</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_RDPASTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-diagnostics-pastoraux-1/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>166055</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau.&lt;/p&gt;
+&lt;p&gt;Cette nouvelle édition a vocation à poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau. Elle a aussi vocation à accompagner la transition des taxis vers des véhicules propres en finançant les bornes associées (en complément de l&amp;#039;autre dispositif de financement des véhicules). Cette édition vient remplacer la précédente édition.&lt;/p&gt; &lt;p&gt;Les bénéficiaires peuvent être des aménageurs publics ayant la compétence infrastructures de recharge des véhicules intelligents ou des entreprises privées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2019</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ZEROEMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;Service Transition Energétique&lt;/p&gt;
+&lt;p&gt;Franck FERRIZ – &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Tél : 0491575839&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques-1/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>166058</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser et développer des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation et développement des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En vue de l’accueil en 2024 des épreuves olympiques de Voile à Marseille, la Région met en œuvre un Plan Voile et Nautisme 2018/2024. Dans ce cadre, elle soutient l’accompagnement du sport de haut niveau, l’investissement en équipement, la professionnalisation des acteurs, le développement de la pratique, le développement économique de la filière, la rénovation des bases nautiques et l’excellence environnementale.&lt;/p&gt;
+&lt;h3&gt;Le &lt;a&gt;plan nautisme et voile&lt;/a&gt;, c&amp;#039;est :&lt;/h3&gt;
+&lt;p&gt;• 21 M€ INVESTIS D’ICI 2024&lt;/p&gt;
+&lt;p&gt;• UN DEFI MAJEUR : faire de l’accueil des JO 2024 un vecteur d’accélération du développement et de la promotion de l’ensemble du territoire régional&lt;/p&gt;
+&lt;p&gt;• QUATRE GRANDES AMBITIONS&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Viser l’excellence sportive&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Booster l’activité économique de la filière nautique&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Développer l’offre de formation des métiers du nautisme et de la voile, l’excellence environnementale&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Valoriser et promouvoir le territoire régional aux plans économique et touristique&lt;/li&gt; &lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2019</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>166256</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dans un contexte de changement climatique accéléré et de raréfaction des ressources naturelles, il convient de s’interroger sur le devenir des zones commerciales notamment périurbaines. Souvent monofonctionnelles, centrées sur l’usage de la voiture individuelle, composées de bâtiments énergivores, maillées de vastes parkings surdimensionnés, etc., elles cumulent des fragilités et sont génératrices de nombreuses externalités négatives. Tout ceci les qualifie prioritairement pour une restructuration voire une requalification complète de leurs usages.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; C’est pourquoi la Région, au regard des objectifs qu’elle s’est donnée dans le cadre de son Schéma Régional d’Aménagement, de Développement Durable et d’Egalité des Territoires et de son plan Climat, propose de soutenir des démarches de « redirection écologique » visant à rendre ce modèle économique et d’aménagement plus compatible avec les limites écologiques actuelles et à venir des territoires. Le but est de renforcer la durabilité et la résilience de ces espaces face aux bouleversements socio-économiques et environnementaux déjà à l’œuvre.&lt;/p&gt; &lt;p&gt;Au titre de leur compétence en matière d’aménagement de l’espace, seuls les établissements publics de coopération intercommunale (EPCI) peuvent candidater. Néanmoins, les actions précisées dans le cadre de leur candidature peuvent être portées par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les syndicats mixtes ;&lt;/li&gt; 	&lt;li&gt;les sociétés publiques locales (SPL) ou sociétés d’économie mixte (SEM) pour le compte de la collectivité dans le cadre d’un mandat de délégation de maitrise d’ouvrage ou d’une concession d’aménagement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail sur la boite &lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt; en envoyant les pièces indiquées ci-dessus &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ami-redirection-ecologique-des-zones-commerciales</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt; sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ami-redirection-ecologique-des-zones-commerciales/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165991</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Compléter le dispositif Natura 2000</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Natura 2000</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce cadre d’intervention est de compléter le dispositif Natura 2000 financé via le FEADER et de préciser les aides pouvant être allouées dans le cadre régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;En finançant certains contrats Natura 2000,&lt;/li&gt; 	&lt;li&gt;En incitant les propriétaires à pérenniser l’investissement par le biais d’une ORE pour la contractualisation d’un contrat Natura 2000.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Les personnes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;physiques ou morales ;&lt;/li&gt; 	&lt;li&gt;publiques ou privées ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;qui disposent :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de droits réels ou personnels sur les espaces sur lesquels s’appliquent les opérations ;&lt;/li&gt; 	&lt;li&gt;ou d’un mandat les qualifiant juridiquement pour intervenir sur ces espaces.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Conditions spécifiques : vocation non agricole des actions mises en place par les personnes pratiquant une activité agricole : &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les personnes physiques ou morales pratiquant une activité agricole&lt;/strong&gt; au sens de l’article L.311-1 du Code rural ne peuvent signer un contrat Natura 2000 sur des surfaces déclarées à la PAC que pour les actions à vocation non agricole suivantes (actions précisées dans le paragraphe sur les dépenses éligibles) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Opérations innovantes en faveur d’espèces ou d’habitats d’intérêt communautaire (N27Pi – cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Aménagements artificiels en faveur d’espèces d’intérêt communautaire justifiant la désignation du site (N23Pi – Cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Contrats forestiers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour chaque action contractuelle se référer à la circulaire du 27 AVRIL 2012 relative à la gestion contractuelle des sites Natura 2000 majoritairement terrestres en application des articles R414-8 à 18 du Code de l’Environnement&lt;/strong&gt;&lt;strong&gt; NOR : DEVL1131446C.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrat-natura-2000</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CONTNAT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;span&gt;Allo Région : 04.91.57.57.57.&lt;/span&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-natura-2000-1/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165992</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la filière vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Appel à Projets s’attache à cibler les briques manquantes de la chaîne de valeur du &amp;#34;Vrac et de la consigne&amp;#34; à l’échelle des territoires en soutenant les projets permettant la structuration de cette filière en région.&lt;/p&gt;
+&lt;p&gt;Les aides cibleront les investissements permettant la création d&amp;#039;infrastructures, l&amp;#039;achat d&amp;#039;équipements dont les structures resteraient propriétaire, de matériels nécessaires au déploiement de projets structurants, engageant de multiples partenariats, et dont l&amp;#039;objectif permettra de limiter le recours aux emballages et contenants (hors plastiques) à usage unique grâce au ré emploi.&lt;br /&gt; &lt;br /&gt; Les projets devront s&amp;#039;inscrire dans un des 3 volets suivants:&lt;br /&gt; Volet 1 : Soutien aux projets d’acquisition d’équipements et de matériel nécessaires au développement de la vente en vrac et/ou de la consigne et du réemploi&lt;br /&gt; Volet 2 : Soutien à la création de centres de massification et de distribution&lt;br /&gt; Volet 3 : Soutien à la création et à l’installation de centres de lavage&lt;/p&gt; &lt;p&gt;Les acteurs publics (communes, EPCI, établissements scolaires, de santé……..) qui portent des projets de prévention et de réduction des déchets ainsi que les entreprises, les associations et les organisations professionnelles qui portent des projets d’économie circulaire en faveur de la réduction des emballages à usage unique.&lt;/p&gt; &lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pièces à fournir&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Une fiche de candidature appelée &amp;#34;Fiche Projet&amp;#34; spécifique à un des trois volets. Tout document supplémentaire permettant d&amp;#039;apprécier plus précisément le projet peut être accepté.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Obligations du porteur de projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Compléter les éléments attendus dans les fiches projet.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Comment faire sa demande ?&lt;/span&gt;&lt;br /&gt; &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;strong&gt;L’objet du mail devra débuter par : « AAP VRAC et CONSIGNE 2024 ».&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/vrac-et-consigne</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Région Provence-Alpes-Côte-d’Azur&lt;br /&gt; Direction de la Biodiversité et de la Mer Service Économise Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; 27 place Jules GUESDE&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargé de Projets Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Gérald Daudé&lt;br /&gt; Ligne directe : 04 91 57 58 42&lt;br /&gt; &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargée de Mission Déchet et Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Mylène Raynaud&lt;br /&gt; Ligne directe : &amp;#43;04 88 10 76 52&lt;br /&gt; Mobile :&amp;#43;33764591670&lt;br /&gt; &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Chef de service Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Véronique Volland&lt;br /&gt; &lt;a href="mailto:vvolland&amp;#64;maregionsud.fr"&gt;vvolland&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/vrac-et-consigne-1/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165993</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aide en faveur des communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le principal objectif du débroussaillement est de réduire la quantité de combustible&lt;br /&gt; végétal, afin de diminuer l’intensité des incendies et limiter leur propagation pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Assurer une autoprotection des personnes et des biens ;&lt;/li&gt; 	&lt;li&gt;Permettre le confinement des habitants dans leur maison ;&lt;/li&gt; 	&lt;li&gt;Sécuriser et faciliter les interventions des pompiers ;&lt;/li&gt; 	&lt;li&gt;Éviter une trop grande mobilisation des moyens de lutte pour la défense des zones habitées au détriment de celle de la forêt ;&lt;/li&gt; 	&lt;li&gt;Minimiser le risque de départ de feu accidentel à partir des habitations et autres bâtiments et des chantiers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sont considérées comme éligibles, les communes répondant aux conditions suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Être un territoire soumis aux obligations légales de débroussaillement ;&lt;/li&gt; 	&lt;li&gt;Communes de moins de 20 000 habitants situés sur les zones à risque incendie élevé&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de prioriser les projets suivant l’indice de risque défini&lt;br /&gt; selon les cartographies DFCI de l’ONF.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les phases d’élaboration et de mise en œuvre des plans financés sont les suivantes :&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase 1 : Élaboration d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Ces projets doivent comprendre obligatoirement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’élaboration d’une cartographie des OLD de la commune,&lt;/li&gt; 	&lt;li&gt;La planification et la priorisation de la mise en oeuvre des OLD,&lt;/li&gt; 	&lt;li&gt;Une stratégie de mise en oeuvre,&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune ; subvention de 50% du montant subventionnable et plafond de subvention de 8 000€ maximum.&lt;br /&gt; Livrable au paiement du solde : rapport récapitulatif des éléments cités plus haut&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase de 2 : Mise en oeuvre d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Seules les communes ayant élaboré un plan communal de gestion des OLD conforme aux critères de la phase 1 seront éligibles.&lt;br /&gt; Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune - subvention de 50% du montant subventionnable et plafond de subvention de 18 000€ maximum :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour l’organisation des réunions d’information, la rédaction des courriers aux administrés&lt;/li&gt; 	&lt;li&gt;Pour la formation des agents communaux en charge des visites OLD&lt;/li&gt; 	&lt;li&gt;Dans le cadre des visites diagnostic et premières visites de contrôle sur une année&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Livrables au paiement du solde : rapport d’activités de la commune sur la mise en oeuvre des OLD sur une année ; ce rapport devra justifier les zones du plan communal concernées, le nombre de réunions organisées, le nombre d’habitations visitées (diagnostic et premières visites), le nombre de propriétaires en infraction et verbalisés, la réalisation des OLD communales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_OLD/depot/simple</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Forêt Natura 2000 -&lt;br /&gt; &lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement-1/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166499</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en place de la Trame Verte et la protection des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Cartovégétation</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>France Nature Environnement Île-de-France</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de faire face à l&amp;#039;effondrement de la biodiversité, il est impératif de protéger les espaces naturels existants et de favoriser le déplacement des espèces entre ces derniers. Les collectivités sont chargées de protéger et de restaurer les continuités écologiques sur leur territoire, mais elles manquent cruellement de moyens humains et de compétences. &lt;/p&gt;&lt;p&gt;Face à ce constat, depuis 2017, FNE IDF porte le projet Cartovégétation, un outil d’aide à la mise en place de la Trame Verte et à la protection des continuités écologiques. &lt;/p&gt;&lt;p&gt;Basée sur nos cartes d’occupation du sol (COS IDF) de haute résolution (au mètre près), Cartovégétation modélise les habitats et les chemins de déplacement des espèces animales sur un territoire donné. Ces modélisations sont ensuite confrontées aux connaissances de terrain des différents acteurs du territoire (services des collectivités, associations locales, habitant·e·s). Enfin, l’accompagnement de Cartovégétation aboutit à la réalisation d’un livrable comprenant des préconisations précises, dont le but est de favoriser les continuités écologiques sur le territoire étudié. Ainsi, le projet a pour but de réorienter l&amp;#039;aménagement du territoire en faveur de la Trame Verte et de renforcer la résilience des territoires face au changement climatique. &lt;/p&gt;&lt;p&gt;En résumé, nous proposons :  &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une modélisation très précise du déplacement des espèces et des continuités écologiques de votre territoire. &lt;/li&gt;&lt;li&gt;Un diagnostic approfondi identifiant les zones à enjeux pour la protection et la renaturation, directement intégrable à vos documents d’urbanisme et / ou à vos projets. &lt;/li&gt;&lt;li&gt;Un accompagnement en tant que tiers indépendant de confiance et une expertise fondée sur les 400 associations membres de nos réseaux, afin de faciliter le dialogue environnemental à chaque étape de votre projet.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Cartographie de la Trame Verte &lt;/li&gt;&lt;li&gt;Identification des zones à enjeux à renaturer en priorité &lt;/li&gt;&lt;li&gt;Étude d’impact d’un projet immobilier, d’aménagement ou de renaturation sur les réseaux écologiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les collectivités, associations et entreprises voulant lutter contre le déclin de la biodiversité, et réduire l’impact de leurs projets d’aménagement sont éligibles à une étude Cartovégétation. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://fne-idf.fr/AMI-carto</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://forms.gle/T4LuvU3JbqPfGv4J8</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr" id="docs-internal-guid-6453c2a1-7fff-8288-7cfe-e84b08aefbd6"&gt;E-mail : &lt;a href="mailto:cartovegetation&amp;#64;fne-idf.fr"&gt;cartovegetation&amp;#64;fne-idf.fr&lt;/a&gt; &lt;/p&gt;&lt;br /&gt;&lt;p dir="ltr"&gt;Téléphone : 01 45 82 42 34&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>nina.mdo@fne-idf.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-place-de-la-trame-verte-et-la-protection-des-continuites-ecologiques/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>FNE IDF</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>165965</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de lutte contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région met gratuitement à disposition des lauréats de l&amp;#039;AMI un bureau d&amp;#039;études qui construira avec la Commune une stratégie complète de lutte contre les dépôts sauvages.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- les Communes de moins de 5000 habitants,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;les établissements publics de coopération intercommunale qui bénéficient d’un transfert des prérogatives des Maires en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement, et dont la population est inférieure à 25 000 habitants.La Région sera avant tout attentive à la volonté effective de la Commune de mettre en œuvre le plan d’actions qui sera coconstruit avec l’aide du bureau d’études financé par la Région et valorisera, dans son évaluation des candidatures, toutes les garanties en ce sens.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Les candidatures ou les questions&lt;/strong&gt; sont à adresser à Plan Régional Déchets &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;A l’étape du dépôt de candidature, les éléments ci-après sont obligatoires :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Une délibération de principe portant sur l’engagement de la Commune en faveur de la lutte contre les dépôts sauvages, la volonté de s’inscrire dans une stratégie de court et moyen terme sur le sujet, et la formalisation de la candidature à l’appel à manifestation d’intérêt régional (AMI).&lt;/li&gt; 	&lt;li&gt;Le questionnaire technique, proposé en téléchargement, signé du Maire de la Commune ou Président de l’établissement public de coopération intercommunale ;&lt;/li&gt; 	&lt;li&gt;Tous les éléments techniques que la Commune souhaite porter à la connaissance de la Région à des fins de diagnostic, d’engagement, d’innovation, d’exemplarité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;La Commune a en charge :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La participation au Webinaire de lancement de la prestation qui la concerne ;&lt;/li&gt; 	&lt;li&gt;La réalisation de la cartographie des dépôts sauvages, au plus tôt, dans tous les cas pas plus de 3 semaines après le démarrage de la mission du prestataire ; La Région mettra à disposition de la Commune une application de géolocalisation. Les données seront partagées avec la Région et son Observatoire (ORD (ordeec.org)) mais ne seront pas accessibles au public.&lt;/li&gt; 	&lt;li&gt;L’identification des partenaires pertinents (associations, etc.)&lt;/li&gt; 	&lt;li&gt;Les invitations aux différents temps de travail sur son territoire, l’accueil de ces réunions ;&lt;/li&gt; 	&lt;li&gt;Les décisions sur les propositions d’actions formulées par le prestataire ;&lt;/li&gt; 	&lt;li&gt;La présentation en Conseil municipal du livrable définitif « livret communal de lutte contre les dépôts sauvages » ;&lt;/li&gt; 	&lt;li&gt;La mise en œuvre des actions librement choisies ;&lt;/li&gt; 	&lt;li&gt;La réponse au questionnaire que lui adressera la Région en fin de prestation, à des fins d’amélioration de ses dispositifs.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A noter que, l’adhésion à la charte régionale Zéro déchet plastique et la participation à l’opération régionale Nettoyons le Sud sont des éléments de bonification de la candidature.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-de-lutte-contre-les-depots-sauvages</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-de-lutte-contre-les-depots-sauvages-1/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165966</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif permet le financement d’investissements participant à la lutte contre les dépôts sauvages, par exemple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dispositifs de limitation des accès (exemples : barrières, panneaux, rochers, aménagement de tranchées, …)&lt;/li&gt; 	&lt;li&gt;Dispositifs de type pièges photographiques, vidéos mobiles etc.&lt;/li&gt; 	&lt;li&gt;Aménagements ou équipements induisant un changement de comportement des usagers&lt;/li&gt; 	&lt;li&gt;Panneaux de communication, signalétique&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles, notamment : les véhicules, le matériel informatique et bureautique, l’enlèvement, le nettoyage et la dépollution des sites.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont les communes, et les établissements de coopération intercommunale qui bénéficient, au titre de l’article L. 5211-9-2 du Code général des collectivités territoriales, d’un transfert des prérogatives des Maires des communes membres qu&amp;#039;ils détiennent en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Lors de l’instruction des demandes de subventions, la qualité des projets est appréciée au regard des éléments ci-après :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le Livret communal de lutte contre les dépôts sauvages (renseigné sur la base de la trame proposée en téléchargement) ( noté sur 18 points)&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Cohérence du livret dans son ensemble : le programme de mesures correspond au&lt;br /&gt; 	diagnostic, les modalités de concertation et communication sont calibrées sur les enjeux etc.&lt;/li&gt; 	&lt;li&gt;Ambition : le livret communal a fait l’objet d’une délibération, les objectifs de réduction fixés&lt;br /&gt; 	sont significatifs&lt;/li&gt; 	&lt;li&gt;Exhaustivité : le programme ne vise pas qu’un seul type de dépôts (par exemple incivilité&lt;br /&gt; 	urbaine), mais tient compte des différentes typologies&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;2. L’adhésion à la charte régionale Zéro déchet plastique (2 points)&lt;br /&gt; &lt;br /&gt; Les projets présentant une note inférieure à 12 points/20 points ne seront pas retenus.&lt;br /&gt; Les projets dont la note est supérieure ou égale à 12 points seront éligibles au dispositif, dans la limite des crédits disponibles.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;La demande en investissement comprendra :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le formulaire de demande de subvention régionale à un projet d’investissement avec les pièces administratives obligatoires relatives au bénéficiaire et au projet.&lt;br /&gt; &lt;br /&gt; 2. Les documents spécifiques au présent dispositif, qui serviront à l’évaluation du projet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le livret communal de lutte contre les dépôts sauvages sur la trame proposée en téléchargement, et la délibération l’approuvant si elle a été prise,&lt;/li&gt; 	&lt;li&gt;Les devis estimatifs établis par des entreprises qualifiées.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Le bénéficiaire s’engage à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Rendre compte régulièrement de l’avancée du projet,&lt;/li&gt; 	&lt;li&gt;Associer la Région aux comités de pilotage organisés,&lt;/li&gt; 	&lt;li&gt;Remettre à la Région, à la fin du projet, une fiche de retour d’expérience (sur la base du&lt;br /&gt; 	modèle en téléchargement),&lt;/li&gt; 	&lt;li&gt;Apposer le logo régional (condition d’obtention des aides, &lt;a href="https://www.maregionsud.fr/logo-region-sud"&gt;www.maregionsud.fr/logo-region-sud&lt;/a&gt;)  sur les documents, réalisations et investissements liés au projet.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-daction-regional-de-lutte-contre-les-depots-sauvages-aide-a-linvestissment</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LUTDEPOTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr" title="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-les-depots-dechets-sauvages-aide-a-l-investissement/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165979</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans la formation</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à &lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-innovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165982</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion et l'investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien à la gestion de Réserve naturelle régionale&lt;/p&gt;
+&lt;p&gt;La Région soutient les coûts relatifs à la gestion, le gardiennage, la surveillance de la Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Soutien aux investigations de nouvelles Réserves naturelles régionales&lt;/p&gt;
+&lt;p&gt;La Région soutient les études relatives aux investigations pour la création de nouvelle réserves naturelles régionales (justification patrimoniale, proposition d’un périmètre, animation foncière, concertation pour élaborer une proposition de réglementation...)&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour les investigations :&lt;/span&gt; temps passé pour l&amp;#039;étude et/ou prestations externes.&lt;br /&gt; &lt;span&gt;Pour la gestion:&lt;/span&gt; temps passé du/de la conservateur/rice, sur un exercice annuel.&lt;/p&gt;
+&lt;p&gt;Frais annexes de fonctionnement (petits matériels et consommables), déplacements (dans la limite de 20 % des dépenses éligibles).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements (notamment Syndicats mixtes)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Groupements d’intérêts publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’espaces naturels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-investigation-de-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_GEST_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-investigation-de-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165986</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Investissements dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations d’investissement sur les Réserves naturelles régionales peuvent être très variées. Aussi, la priorisation des &lt;strong&gt;travaux, équipements, matériels (etc.) &lt;/strong&gt;que soutiendra la Région, chaque année, en fonction de son budget, s’effectuera après connaissance et examen de la maturité des projets sur chaque Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Les objectifs visés par la mise en œuvre de ces actions d’investissement sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Amélioration de la fonctionnalité des milieux et des habitats&lt;/li&gt; 	&lt;li&gt;Amélioration de l’état de conservation des milieux et espèces&lt;/li&gt; 	&lt;li&gt;Réduction des impacts sur la Réserve&lt;/li&gt; 	&lt;li&gt;Meilleure compatibilité des pratiques anthropiques autorisées sur la Réserve&lt;/li&gt; 	&lt;li&gt;Amélioration de la maîtrise de la fréquentation, de l’accessibilité et de la circulation&lt;/li&gt; 	&lt;li&gt; Amélioration des conditions de gestion de la Réserve&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gestionnaires de réserves naturelles régionales.&lt;/p&gt;&lt;p&gt;Tout investissement (études préalable à travaux, travaux, matériels, équipements…) répondant aux objectifs détaillés dans la présentation du dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/investissements-dans-les-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMNGT_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-dans-les-reserves-naturelles-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165987</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir la richesse des espaces naturels sous compétence régionale</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>A la découverte des Réserves et des Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire découvrir la richesse des espaces naturels sous compétence régionale, trois types d’actions sont soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Développement d’activité de découvertes dans les Parcs naturels régionaux et Réserves naturelles régionales, prioritairement les jeunes de moins de 30 ans : soutien financier aux programmes annuels « éducation au territoire » des Parcs naturels régionaux et aux actions d’éducation à l’environnement des plans de gestion des RNR ;&lt;/li&gt; 	&lt;li&gt;Mise en œuvre de politiques de promotion des métiers du territoire et de leurs productions comme la marque « Valeurs Parcs » ;&lt;/li&gt; 	&lt;li&gt;Structuration des actions de sensibilisation au niveau régional : soutien à l’animation d’une dynamique régionale « Interparcs éducation à l’environnement des Parcs naturels régionaux » par les Parcs naturels régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion de Parcs naturels régionaux, gestionnaires de Réserves naturelles régionales (associations, Communes, EPCI…)&lt;/p&gt;&lt;p&gt;Voir présentation du dispositif&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_EDULYCEE/depot/simple</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux-1/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165827</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Devenez Ambassadeur du sport !</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
+&lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
+&lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165834</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion intégrée des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants, telles que les contrats de milieux et les SAGE, de promouvoir la restauration morphologique des cours d’eau, de développer et diffuser la connaissance sur les milieux et les espèces et d&amp;#039;oeuvrer pour la protection de la biodiversité par la reconquête de la trame bleue et des fonctionnalités des zones humides et la lutte contre les espèces invasives.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion intégrée des milieux aquatiques et humides » qui comprend notamment les dispositifs suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Gouvernance - Animation territoriale ;&lt;/li&gt; 	&lt;li&gt; Connaissance, recherche, expertise technique ;&lt;/li&gt; 	&lt;li&gt; Restauration physique / morphologique&lt;/li&gt; 	&lt;li&gt;- Biodiversité aquatique - Trame bleue - Zones humides ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les structures publiques gestionnaires de milieu aquatique (intercommunalités compétentes à l’échelle d’un bassin ou d’un sous-bassin versant, EPAGE, EPTB, établissements publics) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations et fondations oeuvrant dans la protection des milieux aquatiques ou humides et ayant une portée régionale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les organismes de recherche;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les conseils départementaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations départementales de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Type d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Elaboration d’un outil de programmation de gestion intégrée des milieux aquatiques et humides à l’échelle des bassins versants&lt;/li&gt; 	&lt;li&gt; Actions et assistance à maîtrise d’ouvrage en concertation et communication&lt;/li&gt; 	&lt;li&gt;Actions et assistance à maîtrise d’ouvrage en ingénierie financière et en ingénierie de projets&lt;/li&gt; 	&lt;li&gt;Outils de connaissance et de suivi des milieux aquatiques et humides, visant à améliorer l’état des cours d’eau et des zones humides et actions de recherche&lt;/li&gt; 	&lt;li&gt; Etudes scientifiques et techniques et actions d’animations réalisées dans le cadre de partenariats associatifs avec des structures de portée régionale oeuvrant dans la protection des milieux aquatiques et humides &lt;/li&gt; 	&lt;li&gt;Etude de connaissance permettant l&amp;#039;identification, la délimitation des zones humides et de leur espace de fonctionnalité et la caractérisation de leur état de conservation et actions de recherche &lt;/li&gt; 	&lt;li&gt; Stratégie &amp;#34;zones humides&amp;#34; à l&amp;#039;échelle d&amp;#039;un bassin versant ou plan de gestion d&amp;#039;une zone humide &lt;/li&gt; 	&lt;li&gt; Restauration des zones humides et rétablissement ou maintien de leurs fonctions &lt;/li&gt; 	&lt;li&gt;Animation, sensibilisation, communication sur les zones humides, émergence d’un réseau régional des gestionnaires de zones humides &lt;/li&gt; 	&lt;li&gt; Lutte contre les espèces invasives : actions de connaissance, de veille et d’élimination &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour.&lt;br /&gt; Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-integree-des-milieux-aquatiques-et-humiques-1</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-integree-des-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>165836</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>165867</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165799</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'achat de véhicules à carburant alternatif</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet accompagnement concerne les besoins propres de la commune, ou un établissement public qui lui est rattaché (ex : CCAS ou EHPAD). Il diffère suivant le véhicule concerné.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De 0€ à 400€ par véhicule pour l&amp;#039;achat d&amp;#039;un véhicule électrique ou au GNV (gaz naturel pour véhicule) neuf&lt;/li&gt;&lt;li&gt;De 0€ à 2000€ par véhicule pour l&amp;#039;achat d&amp;#039;un véhicule électrique ou au GNV d&amp;#039;occasion&lt;/li&gt;&lt;li&gt;De 0€ à 300€ par cycle pour l&amp;#039;achat d&amp;#039;un cycle 2 ou 3 roues&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Achat d&amp;#039;un véhicule décarboné pour les besoins propres d&amp;#039;un EHPAD public.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Pour connaitre les communes éligibles à cette aide, se référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/li&gt;&lt;li&gt;Dans la limite de 2 véhicules par commune/an &lt;/li&gt;&lt;li&gt;L&amp;#039;aide au cycle est plafonnée à 1500€ par commune et par an&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Syndicat Départemental Energies et Environnement de Gironde&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Nathalie Lalanne&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Chargée de projets mobilité alternative&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service Transition Énergétique&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;service.energies&amp;#64;sdeeg33.fr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;05 56 16 13 21&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-achat-de-vehicules-a-carburant-alternatif/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165398</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le territoire pour la transition écologique et énergétique</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA1</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire est marqué par la présence de nombreuses entreprises et d&amp;#039;une dynamique d&amp;#039;installation d&amp;#039;activités économiques élevée. Le profil de ces entreprises est principalement composé de petites entreprises locale, TPE et PME, dans des secteurs variés. Le principal secteur d&amp;#039;emploi sur le territoire est celui du commerce, transports et services divers. Des structures d&amp;#039;accompagnement et d&amp;#039;hébergement de ces entreprises sont présentes au sein du Grand Narbonne et de La Domitienne, pour accompagner les porteurs de projets dans la création d&amp;#039;activités pérennes, viables économiquement.&lt;/p&gt;&lt;p&gt;Dans le contexte d&amp;#039;accélération du dérèglement climatique où la nécessité d&amp;#039;action se fait toujours plus pressante, l&amp;#039;enjeu est de pouvoir accompagner des structures diverses dans des démarches de transition écologique, d&amp;#039;économie d&amp;#039;énergie et d&amp;#039;efficacité énergétique.&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de cette action est de promouvoir des actions de transition écologique d&amp;#039;entreprises et d&amp;#039;associations, avec une réflexion autour de leur impact sur notre environnement et des leviers d&amp;#039;amélioration sur lesquels il est possible d&amp;#039;agir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;em&gt;&lt;br /&gt;2 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 1.1 : Soutenir les aménagements et investissements durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectif opérationnel 1.2 : Inciter les acteurs du territoire à un changement de pratiques&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1.2.1 : &lt;/strong&gt;&lt;span&gt;Soutien aux études et diagnostics d&amp;#039;impacts&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;1.2.2 : &lt;/strong&gt;&lt;span&gt;Soutien aux initiatives de formation, éducation, sensibilisation&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Achat de nouveaux matériels économes, gestion de l&amp;#039;énergie d&amp;#039;un bâtiment, etc.;&lt;/li&gt;&lt;li&gt;Etude d&amp;#039;impact, actions de formation / sensibilisation aux changements climatiques, à la transition écologique, études et diagnostics énergétiques, sourçage d&amp;#039;approvisionnements locaux, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectif opérationnel 1.1 :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Objectif opérationnel 1.2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Entreprises autres que leurs collectivités et leurs groupements dont le chiffre d&amp;#039;affaires est de plus de 1 million d&amp;#039;euros et de plus de 10 employés, sur la base du bilan N-1 au moment du dépôt de la demande d&amp;#039;aide;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;&lt;span&gt;Plafond de l&amp;#039;aide FEADER : &lt;/span&gt;50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-territoire-pour-la-transition-ecologique-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165698</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'un schéma directeur des énergies renouvelables (SDEnR)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui à l’établissement d’un document stratégique et de planification qui vise à organiser, coordonner et optimiser le développement des énergies renouvelables et de récupération sur un territoire donné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement à la carte (la collectivité peut choisir parmi les accompagnements) intégrant :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préfiguration de la démarche (validation des attentes politiques et techniques, de la stratégie de concertation...)&lt;/li&gt;&lt;li&gt;Les études et diagnostic du territoire (état des lieux des moyens de production énergétiques, des consommation énergétique et du potentiel de développement des EnR&amp;amp;R sur le territoire)&lt;/li&gt;&lt;li&gt;L&amp;#039;élaboration de la stratégie en concertation avec les acteurs du territoire (élaboration de scenarii, rédaction de la stratégie, définition d&amp;#039;objectifs globaux et d&amp;#039;axes opérationnels...)&lt;/li&gt;&lt;li&gt;La définition du suivi et de la mise en œuvre du SDEnR (intégration dans les autres politiques de la collectivité, mise en place d&amp;#039;un outil de suivi des indicateurs...)&lt;/li&gt;&lt;li&gt;La finalisation de la démarche (rédaction de l&amp;#039;ensemble des pièces, aide à la diffusion...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Livrables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cartographies et graphiques ;&lt;/li&gt;&lt;li&gt;Un rapport de diagnostic et un rapport stratégique ;&lt;/li&gt;&lt;li&gt;Une synthèse ;&lt;/li&gt;&lt;li&gt;Supports de diffusion...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués et plafonnée à 20 000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour connaître l&amp;#039;éligibilité de votre collectivité, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;lea.pambrun&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-elaboration-d-un-schema-directeur-des-energies-renouvelables-sdenr/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>165696</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les scolaires à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Education et renforcement des compétences
+Economie circulaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165844</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les refuges de montagne</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux refuges de montagne</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;Soutien aux refuges de montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Les refuges de montagne font partie des hébergements touristiques emblématiques du massif&lt;br /&gt; des Alpes, lequel concentre la majorité du parc français. Quelle que soit l’altitude, ces bâtiments rassemblent plusieurs fonctions complémentaires pour les territoires de montagne :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Support des différentes activités ludiques et sportives de montagne&lt;/li&gt; 	&lt;li&gt;Fonction générale d’abri de sécurité en montagne et de surveillance&lt;/li&gt; 	&lt;li&gt;Lieu d’initiation à la montagne, d’échanges, de rencontres et d’apprentissage&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Compte tenu de leurs différentes fonctions, ils contribuent au renouvellement des clientèles en montagne et constituent des lieux d’expérimentation et d’innovation. Leur situation particulière d’hébergement en site isolé de montagne induit également des contraintes fortes que ce soit en matière d’exploitation ou d’investissement ainsi qu&amp;#039;un modèle économique plus fragile que d’autres hébergements touristiques plus classiques.&lt;br /&gt; &lt;br /&gt; Objectifs de la CIMA : conforter et pérenniser l’offre de refuges gardés sur le massif alpin en&lt;br /&gt; cohérence avec les aspirations des nouvelles clientèles et dans le sens de la transition écologique.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;Conformément au décret n° 2007-407 du 23 mars 2007, un refuge est un établissement d&amp;#039;hébergement recevant du public gardé ou non, situé en altitude dans un site isolé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Son isolement est caractérisé par l&amp;#039;absence d&amp;#039;accès tant par voie carrossable que par remontée mécanique de type téléporté ouvertes au public et par l&amp;#039;inaccessibilité pendant au moins une partie de l&amp;#039;année aux véhicules et engins de secours.&lt;br /&gt; Le refuge est situé en zone de montagne, au sens du chapitre Ier du titre Ier de la loi n° 85-30 du 9 janvier 1985 relative au développement et à la protection de la montagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics et privés ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises publiques et privées ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements d’intérêt public (GIP) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de réseaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les projets de création, rénovation ou réhabilitation exemplaire de refuges de montagne. Ces projets incluent une exigence de performance énergétique, d’utilisation de ressources et matériaux locaux biosourcés et de consommation d’énergies renouvelables. Ils visent le renforcement quantitatif et qualitatif de l’offre touristique des espaces valléens. Pour information, les projets de petits équipements visant la transition énergétique et écologique des refuges sont éligibles dans le cadre du dispositif « refuges zéro fumée ».&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;équipements nécessitant l’utilisation d’énergies fossiles ;&lt;/li&gt; 	&lt;li&gt;valorisation du temps de travail d’installation dans la part d’autofinancement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éco conditionnalité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;diminution des consommations d’énergie primaire, augmentation de la part des énergies renouvelables et utilisation de matériaux biosourcés sur les bâtiments rénovés ;&lt;/li&gt; 	&lt;li&gt;concernant les réseaux de chaleur utilisant du bois énergie, rayon d’approvisionnement raisonnable (à titre indicatif : environ 80km), attesté par des contrats d’approvisionnement adossés à des Projet alimentaires territoriaux (PAT) ;&lt;/li&gt; 	&lt;li&gt;priorité aux outils dématérialisés dans la conception et la mise en œuvre des opérations de communication ainsi que dans les moyens d’information du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éligibilité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;les projets devront nécessairement participer au renforcement de l’offre d’itinérance alpine.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères de priorisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;utilisation de bois certifié Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;refuges qui sont localisés sur des axes d’itinérance reconnus d’intérêt interrégional ;&lt;/li&gt; 	&lt;li&gt;projets qui mobilisent conjointement le dispositif « refuges zéro fumés ».&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-refuges-montagne</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CIMAREFU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-refuges-de-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>165849</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien aux projets en investissement permettant la déclinaison des orientations définies dans la charte.&lt;/p&gt;
+&lt;p&gt;Aide pour les études et les travaux pour les Maisons de Parcs (construction, rénovation...).&lt;br /&gt; Soutien pour les projets inscrits au contrat de Parc.&lt;/p&gt;
+&lt;p&gt;Soutien aux projets permettant la déclinaison des orientations définies dans la charte, notamment en matière d’éducation à l’environnement, de promotion collective de la marque Valeurs Parcs…&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion des Parcs naturels régionaux, communes et leur groupements.&lt;/p&gt;&lt;p&gt;Projet inscrit au contrat de Parc en cours de validité ou concernant des travaux pour les Maisons de Parcs.&lt;/p&gt;
+&lt;p&gt;Projets constituant une déclinaison des orientation de la charte du PNR.&lt;br /&gt; En priorité les projets relatifs à l&amp;#039;éducation au territoire.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/creation-renouvellement-gestion-et-investissements-pour-les-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PARCNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/parcs-naturels-regionaux/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165851</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit d’accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PORTPROP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles Giorgetti : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165852</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les bases nautiques</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Modernisations des bases nautiques</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de moderniser les infrastructures portuaires et nautiques du littoral régional.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations d’investissement des ports de plaisance de pêche qui visent à leur transition écologique et énergétique promue par la norme « Ports Propres », au développement des activités maritimes et à l’aménagement du territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les bases nautiques, sont éligibles toutes les opérations d’investissement qui visent à la création et à la modernisation des infrastructures qui participent à favoriser la pratique et l’enseignement des sports nautiques pour tous.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisations-des-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MODERNAUT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisations-des-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>165853</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les publics à la mer</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Sensibilisation des publics à la mer</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de développer la sensibilisation des publics dans tous les domaines ayant traits à la mer et au littoral (préservation des espaces marins et littoraux, circuits courts des produits de la mer, modification des comportements…), d&amp;#039;utiliser le Parlement de la mer comme ‘ caisse de résonance’ pour faire savoir et partager le savoir-faire, promouvoir l’identité maritime de notre région et développer la connaissance des métiers de la mer pour participer au développement de l’emploi maritime.&lt;br /&gt; Les aides accordées sont des subventions de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Elles sont donc examinées sur la base d’un programme d’activités ou d’actions spécifique explicitement identifiées :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur des actions ou des campagnes régionales sur la protection de l’environnement marin et littoral, sur les changements de comportements et sur le patrimoine maritime.&lt;/li&gt; 	&lt;li&gt; Sur la promotion et le développement de l’emploi maritime pour toutes et tous sur le territoire régional, sur l’accompagnement vers l’emploi maritime (maritimisation des compétences, validation des acquis de l’expérience, etc. ..,) sur la sensibilisation des acteurs de l’emploi aux métiers de l’économie maritime, sur le soutien de l’égalité femmes-hommes dans les métiers maritimes et sur la contribution à l’objectif national de 32 % de métiers mixtes (contre 12 % actuellement.)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Projets se déroulant sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sensibilisation-des-publics-a-la-mer</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_MERSENS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martine CHEVALIER : &lt;a href="mailto:MCHEVALIER&amp;#64;maregionsud.fr"&gt;MCHEVALIER&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibilisation-des-publics-a-la-mer-1/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>165855</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord adaptation des littoraux au changement climatique volet 2</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir l&amp;#039;adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion dont les projets d’investissements sont inscrits dans les Contrats ‘Nos territoires d’abord’.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt;des syndicats mixtes&lt;/li&gt; 	&lt;li&gt;des établissements publics gestionnaires de sites.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies territoriales de gestion du trait de côte :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui anticipent et planifient l’avenir de leur front de mer face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;L’aide apportée est une aide à la planification pour inciter les porteurs de projets à définir des futurs projets à la bonne échelle spatiale et temporelle. Elle concerne les études, les frais de conception et d’ingénierie aboutissant à la définition d’un document de nature stratégique (planification).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités ou les EPCI qui (ré)inventent les littoraux de demain et renforcent leur attractivité ».&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 3 : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée » :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui osent le pari de plages plus naturelles et résilientes face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets (cf point d) ci-dessus).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’aide apportée par la Région pourra porter à la fois sur l’ingénierie (étude, conception) et sur la réalisation de travaux sur les plages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-adaptation-des-littoraux-au-changement-climatique-volet-2</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LITTOVOL2/depot/simple</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-adaptation-des-littoraux-au-changement-climatique-volet-2/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165856</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d’expérimentation, d’innovation et de développement durable des activités économiques maritimes</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord développement durable des activités nautiques</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif affiché est d’accompagner le développement durable des activités maritimes, en particulier le secteur du nautisme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Concrètement, il s’agit de soutenir les projets portés par les territoires ou les entreprises qui participent à l’expérimentation, à l’innovation et au développement durable des activités économiques maritimes. L’intervention de la Région porte alors essentiellement sur la partie immobilière. Tout type de projet peut être considéré : aménagement de zones économiques, implantation ou modernisation des structures économiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités&lt;/li&gt; 	&lt;li&gt; entreprises&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-developpement-durable-des-activites-nautiques</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DEVNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-developpement-durable-des-activites-nautiques/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165857</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
+&lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>165858</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration de la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime)&lt;/li&gt; 	&lt;li&gt;Aspect partenarial &lt;/li&gt; 	&lt;li&gt; Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt;Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-et-restauration-de-la-biodiversite-marine</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-restauration-de-la-biodiversite-marine-1/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>165859</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Développer la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Développement de la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt; Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime) &lt;/li&gt; 	&lt;li&gt; Aspect partenarial &lt;/li&gt; 	&lt;li&gt;Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt; Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developpement-de-la-filiere-subaquatique</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developpement-de-la-filiere-subaquatique-1/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165860</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les démarches de préservation et de valorisation de l’espace marin</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Conservatoire du littoral</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir les démarches de préservation et de valorisation de l’espace marin à travers notamment les actions du Conservatoire du Littoral et des gestionnaires d’espaces naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Conservatoire du littoral pour les investissements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises pour le fonctionnement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets se déroulant sur le territoire géographique de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/conservatoire-du-littoral</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Mer et Littoral &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conservatoire-du-littoral-1/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165861</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’exercice des missions des bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Equipement de la Snsm et des clubs nautiques</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat entre la Région et la S.N.S.M. a plus de trente ans et le modèle de secours en mer porté par cette structure associative composée uniquement de bénévoles bénéficie depuis de nombreuses années du soutien de la collectivité, notamment en ce qui concerne l’équipement des 21 stations réparties sur le littoral de Provence-Alpes Côte d’Azur en supports de navigation performants et sécurisés.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Une convention a été signée en juin 2020 qui permet notamment de faciliter l’exercice de leurs missions aux bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques (accès à la mer, zones d’accueil, etc ...).&lt;br /&gt; Les clubs et structures nautiques sont nombreux sur le littoral de Provence-Alpes Côte d’Azur et jouent un rôle de facilitateur dans l’accès à la mer pour tous.&lt;br /&gt; Dans ce cadre, la collectivité accompagne leurs démarches d’équipement en matériel de sécurité et de navigation performants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Société nationale de Sauvetage en Mer.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les gestionnaires de ports (collectivités, entreprises, associations, chambres consulaires).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures nautiques sous forme associative ainsi que les communes gestionnaires de bases nautiques municipales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets situés sur la zone géographique de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/equipement-de-la-snsm-et-des-clubs-nautiques</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CLUBNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipement-de-la-snsm-et-des-clubs-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>165663</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne financièrement la &lt;strong&gt;création et le fonctionnement des observatoires régionaux&lt;/strong&gt; Climat Air Énergie et des observatoires régionaux Économie circulaire, Déchets et Ressources.&lt;/p&gt;&lt;p&gt;Ce système d’aide se décompose en deux piliers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’aide à la création est une aide forfaitaire&lt;/strong&gt; apportée en une seule fois par observatoire et par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides à la création. L’aide à la création est cumulable avec l’aide au fonctionnement sur une même période. L’ADEME apporte aussi une aide pour les études de préfiguration d’un observatoire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’aide au fonctionnement est une aide annuelle&lt;/strong&gt; qui peut être cumulée par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides au fonctionnement.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux structures assurant l’animation d’un ou plusieurs observatoires régionaux. Les porteurs de projets sont invités à se rapprocher de la Direction régionale concernée avant de déposer leur dossier afin de valider l’éligibilité de leur projet. &lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées  via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage sur les documents à compléter&lt;/p&gt;&lt;p&gt;Merci d&amp;#039;utiliser le formulaire ci-dessous « Contactez-nous ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Aides%20observatoires%20territoriaux%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Aides observatoires territoriaux - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000865" target="_self"&gt;Contactez l&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-creation-et-au-fonctionnement-des-observatoires-territoriaux-2/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165645</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner es collectivités avec un conseiller - Programme Territoire Engagé Transition Écologique (TETE)</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Écologique (TETE) - Accompagnement des collectivités par un conseiller</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME porte le programme Territoire Engagé Transition Écologique en proposant aux collectivités :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs disponibles &lt;strong&gt;sur la plateforme numérique &lt;a target="_blank" href="https://www.territoiresentransitions.fr"&gt;Territoires en Transitions&lt;/a&gt; ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;un &lt;strong&gt;dispositif&lt;/strong&gt; &lt;strong&gt;d’accompagnement&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;une animation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;un parcours de labellisation&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l’accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l’ADEME, le &lt;strong&gt;conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d’actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service de conseil tiers expert et d’assistance technique&lt;/strong&gt;, ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des conseillers Territoire Engagé référencés est disponible dans l’&lt;a target="_blank" href="https://www.territoiresentransitions.fr/programme/annuaire"&gt;annuaire de la plateforme Territoires en Transitions&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d’accompagnement comprend une assistance au dépôt d’une demande de labellisation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165677</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’air dans les territoires en PPA ou dans ceux concernés par des dépassements actuels ou prévisionnels 2030</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration de la qualité de l’air dans les territoires en PPA ou dans ceux concernés par des dépassements actuels ou prévisionnels 2030</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME accompagne les projets permettant une amélioration de la qualité de l’air extérieur. Ils pourront concerner des études, de la communication, des animations ou des investissements.&lt;/p&gt;&lt;p&gt;Les actions soutenues par l’ADEME viseront une réduction de NO₂, de particules PM10, PM2.5 ou d’O₃, mais ils pourront aussi concerner d’autres polluants réglementés – COVNM (composés organiques volatils non méthaniques) ou HAP (Hydrocarbure aromatique polycyclique).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets ciblés sont ceux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;s’insérant dans un programme d’actions structuré visant à améliorer la qualité de l’air sur le territoire (ex. : programmation pluriannuelle, reproductibilité, objectifs clairement définis, anticipation de la directive européenne 2030 sur la qualité de l’air...). Les gains attendus sur la qualité de l’air (NO₂, particules, O₃ ou autres polluants) seront clairement définis au regard de la situation du territoire ;&lt;/li&gt;&lt;li&gt;concernant la combustion de la biomasse, l’urbanisme et les aménagements, les mobilités des entreprises et la logistique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Combustion de biomasse et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chauffage domestique au bois : campagnes d’animation/sensibilisation/communication vers les particuliers et/ou professionnels non liées à la mise en place d’un fonds Air-Bois.&lt;/li&gt;&lt;li&gt;Réduction des émissions des chaufferies bois non performantes ayant une puissance inférieure à 1 MW, dépourvues de systèmes de filtration. L’aide pourra porter sur les audits des chaufferies, les études d’impacts non réglementaires avant et/ou après travaux, les investissements correctifs consécutifs à un audit (aide plafonnée à 30 k€ par chaufferie : ajout d’un système de filtration, ajout d’un ballon tampon pour allonger les cycles de la chaudière). Les projets concernant la réduction des émissions de plusieurs chaufferies seront privilégiés, notamment ceux portés par des partenaires publics pour accompagner les communes.&lt;/li&gt;&lt;li&gt;Alternatives au brûlage à l’air libre des déchets verts, notamment dans les territoires d’Outre-mer : actions d’animation et financement possible de broyeurs en complément des actions d’animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Urbanisme, aménagements et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intégration de la QA (qualité de l&amp;#039;air) dans les politiques/documents d’urbanisme, les projets de construction et les chantiers. L’aide pourra porter sur des études non réglementaires prenant en compte précisément la qualité de l’air, des actions de sensibilisation ou d’animation auprès des professionnels.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Organisation des mobilités marchandises/salariés des entreprises et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Optimisation et choix d’organisations logistiques permettant d’améliorer la qualité de l’air.&lt;/li&gt;&lt;li&gt;Optimisation des déplacements des entreprises.&lt;/li&gt;&lt;li&gt;Étude de parc : choix des véhicules selon l’usage, mutualisation.&lt;/li&gt;&lt;li&gt;Intégration de la qualité de l’air dans la politique RSE des entreprises comprenant la sensibilisation et la définition d’un plan d’action.&lt;/li&gt;&lt;li&gt;Équipements de bornes électriques pour le raccordement à quai des bateaux fluviaux et maritimes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide n’est pas systématique et dépendra de l’impact du projet sur la réduction des émissions de polluants, des indicateurs d’efficacité de l’action et des disponibilités budgétaires.&lt;/p&gt;&lt;p&gt;Nous vous conseillons de vous rapprocher de la Direction régionale dont vous dépendez pour vérifier si vous êtes sur un territoire éligible et si votre projet rentre bien dans ce dispositif d’aide. Le cas échéant, vous pourrez être orienté vers un autre financement. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_11_76_84_93</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/amelioration-de-la-qualite-de-lair-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/amelioration-de-la-qualite-de-lair-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-de-la-qualite-de-l-air-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>165643</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux Fonds Air Bois</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Aide au Fonds Air Bois</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME vous aide à mettre en œuvre des &lt;strong&gt;actions pertinentes et efficaces de réduction des émissions de particules fines&lt;/strong&gt; (PM10 et PM2.5) dues à la combustion de biomasse (chauffage domestique au bois et brûlage à l’air libre des déchets verts).&lt;/p&gt;&lt;p&gt;Deux types de projets sont éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Étude de préfiguration d’un Fonds Air Bois&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;territoires concernés&lt;/strong&gt; sont les territoires visés par les articles L.222-4 et L.222-6-1 du Code de l’environnement (territoires couverts par un PPA et devant mettre en œuvre des actions permettant de réduire les émissions de PM2.5 issues de la combustion de bois). Les &lt;strong&gt;objectifs&lt;/strong&gt; d’une étude de préfiguration sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Évaluer la &lt;strong&gt;pertinence de la mise en place d’un fonds&lt;/strong&gt; pour réduire l’impact du chauffage domestique au bois sur les émissions de particules fines (PM2,5) du territoire.&lt;/li&gt;&lt;li&gt;Si cette mise en place est pertinente, la &lt;strong&gt;dimensionner&lt;/strong&gt; (moyens humains et financiers, appareils à remplacer) et prévoir l’organisation la plus adaptée à son fonctionnement, ainsi que les grands axes du programme d’animation et de communication.&lt;/li&gt;&lt;li&gt;Étudier à la fois le &lt;strong&gt;chauffage individuel au bois &lt;/strong&gt;sur le territoire (parc, pratiques des utilisateurs) et les pratiques concernant le &lt;strong&gt;brûlage à l’air libre des déchets verts&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour une &lt;strong&gt;étude&lt;/strong&gt;, l’ADEME pourra apporter une &lt;strong&gt;aide financière maximale de 80 %&lt;/strong&gt; des montants éligibles. Les dépenses éligibles sont plafonnées à 100 k€.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Mise en place d’un Fonds Air Bois&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;territoires concernés&lt;/strong&gt; sont les territoires visés par les articles L.222-4 et L.222-6-1 du Code de l’environnement (territoires couverts par un PPA et devant mettre en œuvre des actions permettant de réduire les émissions de PM2.5 issues de la combustion de bois) ou, &lt;strong&gt;de manière exceptionnelle&lt;/strong&gt;, certains territoires non couverts par un PPA, mais présentant un enjeu de dépassement de valeurs limites de concentration en PM2.5 en lien avec le chauffage domestique au bois.&lt;/p&gt;&lt;p&gt;Le territoire devra avoir &lt;strong&gt;réalisé une étude de préfiguration répondant aux attendus ADEME pour pouvoir candidater&lt;/strong&gt; à la mise en place d’un fonds.&lt;/p&gt;&lt;p&gt;Un Fonds Air Bois permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’accompagner les particuliers dans le &lt;strong&gt;remplacement de leur appareil peu performant de chauffage individuel au bois &lt;/strong&gt;;&lt;/li&gt;&lt;li&gt;de faire connaitre et d’animer le &lt;strong&gt;dispositif d’accompagnement des particuliers sur le territoire&lt;/strong&gt; auprès de ces derniers et des professionnels, et de &lt;strong&gt;diffuser des bonnes pratiques de chauffage au bois &lt;/strong&gt;(utilisation et entretien de l’ensemble de l’installation, choix et stockage du bois…) et des solutions alternatives au brûlage à l’air libre des déchets verts.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour la mise en place d’un Fonds Air Bois, le soutien de l’ADEME pourra porter sur :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;L’aide à l’investissement par      les ménages pour le remplacement d’équipements non performants de      chauffage domestique au bois : cette aide sera attribuée par la      collectivité au nom et pour le compte de l’ADEME et se traduira par      une &lt;strong&gt;convention de mandat de gestion déléguée&lt;/strong&gt; confiant le      paiement des dépenses de l’ADEME à la collectivité mettant en œuvre le      fonds. Le taux d’aide de l’ADEME est plafonné à 50 % des dépenses éligibles.&lt;/li&gt;&lt;li&gt;L’aide aux actions d’animation      du dispositif par la collectivité, aux actions de sensibilisation et      de conseils et au programme de communication (prestations      externes, mise à disposition de supports, organisation      d’évènements…), ainsi qu’aux actions de suivi et évaluation du      dispositif ; elle se traduira par une &lt;strong&gt;convention d’animation. &lt;/strong&gt;L’aide aux dépenses éligibles de personnel pour les actions d’animation et de communication s’établira sur une base forfaitaire de 30 k€/ETPT/an. Le taux d’aide aux autres dépenses d’animation et de communication est de 50 % maximum des dépenses éligibles. Le taux d’aide aux actions de suivi et évaluation du Fonds Air Bois est de 70 % maximum des dépenses éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au total, &lt;strong&gt;le soutien financier de l’ADEME est plafonné à 1 million d’euros par projet&lt;/strong&gt; de mise en place d’un Fonds Air Bois. L’ADEME se réserve la possibilité de financer les projets par tranche.&lt;/p&gt;&lt;p&gt;Pour pouvoir envisager l’engagement d’une aide financière sur l’année civile, il est fortement conseillé de déposer les dossiers de demande d’aide sur le premier semestre de l’année. Les dossiers déposés trop tardivement pourront être reportés sur l’année suivante, sous réserve du maintien de l’aide.&lt;/p&gt;&lt;p&gt;Les collectivités aidées pourront également &lt;strong&gt;bénéficier de l’expertise de l’ADEME et du retour d’expérience d’un réseau de collectivités engagées dans un Fonds Air Bois.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Des territoires sont déjà engagés dans la démarche, retrouvez leurs références sur le site &lt;a href="https://agirpourlatransition.ademe.fr/particuliers/finances/aides-a-renovation/aide-fonds-air-bois"&gt;Aides à la rénovation – Chauffage : l’aide du Fonds Air Bois&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P98" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q98" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/aide-au-fonds-air-bois</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/aide-au-fonds-air-bois#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-fonds-air-bois/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>166488</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de ce dispositif, les dépenses éligibles à l’aide couvrent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition ou de rétrofit d’engins de chantier électriques à batterie ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition d’infrastructures de recharge fixes ou mobiles, ou d’unités de charge mobiles sur batterie, non ouvertes au public, destinées à la recharge d’engins de chantier électrique à batterie.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une visioconférence s’est tenue le 10/06/2026 de 16h à 17h30, pendant laquelle l’ADEME a présenté le dispositif « Engins de chantier électriques 2026 ». Vous pouvez consulter la rediffusion de la visioconférence : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://vimeo.com/1203447637?share&amp;#61;copy&amp;amp;fl&amp;#61;sv&amp;amp;fe&amp;#61;ci"&gt;Webinaire - Programme E-Trans - Engins de chantier électriques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Une FAQ est disponible pour de répondre aux principales questions relatives à ce dispositif.&lt;/p&gt;&lt;p&gt;Les demandes d’aide peuvent être soumises pendant toute la période d’ouverture du dispositif. Elles seront instruites dans l&amp;#039;ordre des dépôts et jusqu’à épuisement du budget.&lt;/p&gt;&lt;p&gt;L’ADEME juge de l’éligibilité des projets et la décision finale d’octroi d’une aide est formalisée par un contrat d’aide établi entre l’ADEME, le bénéficiaire et le crédit-bailleur le cas échéant.&lt;/p&gt;&lt;p&gt;Toute question peut être envoyée à l’adresse email générique dédiée au dispositif : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="mailto:engins-chantier-elec&amp;#64;ademe.fr"&gt;engins-chantier-elec&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="Q99" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/engins-de-chantier-electriques-2026-programme-cee-e-trans</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engins-de-chantier-electriques-2026-programme-cee-e-trans/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>166292</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices sur la qualité de l’air et la santé en Occitanie - Pré-dépôt</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet Appel à manifestation d’intérêt vise à accompagner des projets démonstrateurs ou des études opérationnelles, contribuant à la réduction des émissions de gaz à effet de serre, à l’amélioration de la qualité de l’air et à la promotion de mobilités favorables à la santé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Projets de mobilité en lien avec les politiques de santé&lt;/strong&gt;, pour la lutte contre la sédentarité et l’isolement &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité domicile-travail, en particulier des projets portés par des structures employeurs&lt;/strong&gt;, engagées dans une démarche RSE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation des flottes de véhicules&lt;/strong&gt; des entreprises&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Organisation de la logistique du dernier kilomètre&lt;/strong&gt;, en particulier des projets portés par des entreprises de livraison et/ou des commerçants&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des seniors &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes&lt;/strong&gt;, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette liste n’est pas exhaustive. Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets. D’autres propositions pertinentes ne sont pas à exclure, dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec des co-bénéfices sur la santé et la sobriété énergétique.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q100" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot" target="_self"&gt;lien vers le descriptif complet&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-sur-la-qualite-de-l-air-et-la-sante-en-occitanie-pre-depot/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>165623</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’action des collectivités territoriales en faveur de la qualité de l’air -AACT-AIR</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>AACT-AIR – Aide à l’action des collectivités territoriales en faveur de la qualité de l’air</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études éligibles dans AACT-AIR 2026 visent à élaborer des &lt;strong&gt;programmes d’actions pour atteindre les objectifs fixés d’ici 2030, voire d’ici 2050 &lt;/strong&gt;pour les recommandations OMS. Ces programmes d’action pourront alimenter les feuilles de route locales à élaborer dans le cadre de la Directive révisée « Qualité de l’air ambiant ». Ils peuvent reposer sur le socle de travaux élaborés dans le cadre du Plan Climat-Air-Énergie Territorial (PCAET), du Plan d’Action pour la Qualité de l’Air (PAQA), ainsi que sur les données prospectives du Plan de Protection de l’Atmosphère (PPA) le cas échéant. &lt;/p&gt;&lt;p&gt;Les études comporteront deux volets, un volet « bilan » et un volet « objectifs et trajectoire ». Elles peuvent inclure des &lt;strong&gt;évaluations quantitatives d’impact sur la santé&lt;/strong&gt; (EQIS). Celles-ci permettent de calculer l’ampleur de l’impact de la pollution atmosphérique sur la santé et/ou les bénéfices pour la santé attendus de différents scénarios de réduction des niveaux de pollution au sein d’une population donnée. &lt;/p&gt;&lt;p&gt;Le porteur de l’étude sera le plus souvent une collectivité. Cependant, dans les cas où l’étude comprendra un développement méthodologique ou portera sur une approche innovante, le portage du projet pourra être assuré par une association, un établissement public ou encore une entreprise privée. Dans ce cas, la collectivité devra être associée étroitement à la conception et à la réalisation de l’étude et sera partenaire bénéficiaire ou non bénéficiaire de l’aide dans la convention de financement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aact-air-aide-laction-des-collectivites-territoriales-en-faveur-de-la-qualite-de-lair</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aact-air-aide-laction-des-collectivites-territoriales-en-faveur-de-la-qualite-de-lair#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aact-air-aide-a-l-action-des-collectivites-territoriales-en-faveur-de-la-qualite-de-l-air/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>165668</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Aider au changement de comportement</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Aides au changement de comportement</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides au changement de comportement&lt;/strong&gt; visent à financer des projets de sensibilisation, d’animation et/ou de communication &lt;strong&gt;d’envergure et structurants &lt;/strong&gt;pour le territoire !&lt;/p&gt;&lt;p&gt;Voici quelques exemples d’actions :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;formation/sensibilisation &lt;/strong&gt;: analyse des besoins, conception de modules de formation, animation de sessions ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;communication &lt;/strong&gt;: réalisation d’outils, diffusion d’informations, création de sites internet, organisation d’événements ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;animation &lt;/strong&gt;: mobilisation d’une cible, dissémination de solutions, structuration d’une filière, financement de postes relais.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l’ADEME avant de déposer vos projets sur la plateforme. En effet, l’éligibilité d’un projet dépend des orientations et de la stratégie de chaque Direction régionale, et sous réserve de budget disponible.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P102" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-changement-de-comportement</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-changement-de-comportement?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-changement-de-comportement/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>166489</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI a pour objet de soutenir financièrement des projets qui permettront de promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé.&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Projets de mobilité en lien avec les politiques de santé (Plan régional santé-environnement (PRSE) - Onehealth, contrats locaux de santé, Villes-Santé…) : lutte contre la sédentarité et l’isolement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité domicile-travail (enjeu de pouvoir d’achat des agents/salariés, attractivité des zones d’activité, notamment en milieu rural, et réduction des impacts environnementaux), en particulier des projets portés par des structures employeurs engagées dans une démarche RSE.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Optimisation des flottes de véhicules des entreprises.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organisation de la logistique du dernier kilomètre (diminution de la pollution atmosphérique, des nuisances sonores, de l’encombrement de la voirie, du trafic, du risque d’accidents…), en particulier des projets portés par des entreprises de livraison et/ou des commerçants.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des seniors (prévention de la perte d’autonomie par l’activité physique, lutte contre une forte dépendance à la voiture individuelle, enjeu particulièrement fort pour les conducteurs âgés – cf. perte potentielle des facultés nécessaires à la conduite, accès aux services de commerces et loisir…).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette liste n’est pas exhaustive.&lt;strong&gt; &lt;/strong&gt;Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets, sans exclure d’autres propositions pertinentes dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec co-bénéfices santé et sobriété énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-qualite-de-lair-et-sante-en-occitanie-depot</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-qualite-de-l-air-et-sante-en-occitanie-depot/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...174 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>163767</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+DDT de la Loire
+Office Français de la Biodiversité (OFB)
+Commissariat du Massif Central
+Conseil départemental de la Loire
+Cerema
+SIEL-Territoire d’énergie Loire
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence nationale de la cohésion des territoires (ANCT)
+Agences de l'eau
+Agence Nationale de l'Habitat (ANAH)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
+de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+délégués territoriaux adjoints : le secrétaire général de
+la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
+Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+le directeur départemental des territoires et la directrice
+départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
+sont les premiers interlocuteurs des maires et présidents
+d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
+collectivités territoriales ont régulièrement besoin du soutien de
+l’État pour développer leurs projets : une aide financière
+mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
+des prestations intellectuelles pour répondre aux questionnements
+autour de ces projets. Elle couvre les aspects technique,
+réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
+de prestations proposées par l’État local, le &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Conseil
+départemental, l’AMF42&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+les établissements publics membres du comité national de
+coordination (ANRU, ANAH, ADEME, CEREMA, Caisse des dépôts et des
+consignations) et les institutions, structures ou opérateurs publics
+dans la Loire est recensée dans le&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+r&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;éférentiel
+de l’ingénierie territoriale ligérienne. Ce recueil numérique de
+fiches &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+régulièrement mis à jour et accessible sur le site internet des
+services de l’État.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Un
+guichet unique regroupe des agents de l’État, du Conseil
+départemental et des principaux intervenants de l’ingénierie
+locale. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+est chargé d’apporter rapidement &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;et
+sans formalisation excessive &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+réponses &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;aux
+questionnements &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+collectivités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’adresse
+&lt;a href="mailto:ingenierie&amp;#64;loire.gouv.fr"&gt;ingenierie&amp;#64;loire.gouv.fr&lt;/a&gt; est le point d’entrée vers le guichet unique. La forme de ces
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;questionnements&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+est libre : les référents territoriaux de l’État
+compléteront une fiche normalisée, au besoin en interrogeant la
+collectivité en retour pour davantage de précision. Une fois
+complétée, cette fiche normalisée devra permettre de constater
+l’insuffisance de ressource locale en ingénierie et la fragilité
+économique, sociale, démographique ou financière de la
+collectivité (principe de subsidiarité).&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Régulièrement,
+le guichet unique se réunira pour déterminer la meilleure manière
+de répondre à cette sollicitation. Il désignera un chef de file
+qui préparera une proposition soumise à la collectivité puis aux
+autorités compétentes (bureau, conseil, commission, etc). Après
+l’accord de tous, la décision d’octroi interviendra au plus
+vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+chef de file mettra en œuvre la solution retenue ou en assurera le
+pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
+ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
+marchés à bons de commande de l’ANCT ; les appuis sur mesure
+de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
+ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
+des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
+bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
+Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
+solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
+de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+d’un tiers prise en charge par un des membres du guichet unique,
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
+participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
+dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
+les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
+éligibles : les communes, les intercommunalités, leurs
+groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
+de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
+relever de la compétence, éventuellement partagée, de la
+collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
+la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
+au cas par cas en fonction du dispositif d’appui retenu pour
+répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
+appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>163237</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un développement territorial sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 3</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Artisanat
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2023</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD106" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD107" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>163091</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions en faveur de la santé environnementale</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 7 - Santé environnementale</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé environnementale comprend les aspects de la santé humaine, y compris la qualité de la vie, qui sont déterminés par les facteurs physiques, chimiques, biologiques, sociaux, psychosociaux et esthétiques de notre environnement. Elle concerne également la politique et les pratiques de gestion, de résorption, de contrôle et de prévention des facteurs environnementaux susceptibles d’affecter la santé des générations actuelles et futures. Dans le cadre de la stratégie territoriale, il est souhaité une meilleure appréhension des enjeux de la santé environnementale, approche complexe et sensible de la santé basée sur l’environnement (biodiversité, problématiques climatiques, espaces socialisés, humains ...) par les collectivités, les professionnels de santé et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Accompagnement des populations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Forêts
+Sols
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q109" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD109" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD110" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>164102</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - fiche action  8</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD112" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>164170</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
+territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
+biodiversité remarquable. Ces ressources fournissent des services essentiels et
+offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
+fortement soumises aux risques, fragiles et à préserver. Des solutions locales
+sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
+s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
+de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
+dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
+atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
+sensibilisation, de formation, d’animation, de communication sur le dérèglement
+climatique, la biodiversité, les ressources naturelles, les risques
+(inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
+avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
+d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
+préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
+naturels et des continuités écologiques (trames verte, bleue, noire…) :
+restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
+fraîcheur, en particulier dans les cours d’école, dans une démarche
+participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
+espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
+envahissantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
+pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
+préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
+de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD113" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD114" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD115" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>161700</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide pour les projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet pour faire avancer la recherche en appui à la Transition énergétique et environnementale ?     Notre dispositif peut vous aider. &lt;strong&gt;Il s’adresse aux organismes de recherche, entreprises, associations et partenaire potentiel d’un projet de R&amp;amp;D.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME finance des projets de RDI qui lui sont directement soumis hors appels à projet, dans la mesure où &lt;strong&gt;les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant d’appels à projets compétitifs proposés par l’ADEME ou d’autres financeurs de la recherche&lt;/strong&gt; (retrouvez la majorité des &lt;a target="_blank" href="https://www.appelsprojetsrecherche.fr"&gt;appels à projets de recherche en France&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;L’éligibilité de vos  projets, hors appels à projets compétitifs, est jugée au cas par cas.&lt;/p&gt;&lt;p&gt;Les objectifs de      l’ADEME sont de bien &lt;strong&gt;qualifier leur pertinence&lt;/strong&gt; au regard des priorités de recherche et innovation inscrites dans sa stratégie RD 2021-2027, et de s’assurer de la &lt;strong&gt;qualité scientifique&lt;/strong&gt; de la proposition afin d’évaluer l’aide financière qui pourrait être apportée.&lt;/p&gt;&lt;p&gt;Veuillez prendre contact avec l’ADEME avant tout dépôt de dossier.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/projets-recherche-developpement-innovation-rdi</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-de-recherche-developpement-ou-innovation-rdi/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>161727</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pendant 4 ans dans la mise en œuvre de sa démarche Territoire Engagé Transition Écologique</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Écologique - Accompagnement des collectivités par un conseiller</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs, &lt;strong&gt;un programme d&amp;#039;accompagnement&lt;/strong&gt;, &lt;strong&gt;une animation&lt;/strong&gt;, &lt;strong&gt;un parcours de labellisation&lt;/strong&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;strong&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/strong&gt; ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités      qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-accompagnement-des-collectivites-par-un-conseiller/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>161737</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la mise en œuvre d’actions structurantes pour améliorer la qualité de l'air</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration de la qualité de l’air dans les territoires PPA ou en dépassements récents</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne les projets permettant une amélioration de la qualité de l’air extérieur. &lt;/p&gt;&lt;p&gt;Les actions soutenues par l&amp;#039;ADEME viseront une réduction de NO₂, de particules PM10, PM2.5 ou d&amp;#039;O₃ mais pourront aussi concerner d’autres polluants réglementés (COVNM (composés organiques volatil non méthanique), SO₂, HAP (Hydrocarbure aromatique polycyclique)).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets jugés prioritaires seront ceux s&amp;#039;insérant dans un &lt;strong&gt;programme d&amp;#039;actions structuré visant à améliorer la qualité de l&amp;#039;air&lt;/strong&gt; sur le territoire (par exemple : programmation pluriannuelle, reproductibilité, objectifs clairement définis..). Les &lt;strong&gt;gains attendus sur la qualité de l&amp;#039;air&lt;/strong&gt; (NO₂, particules, ozone et autres polluants réglementés) seront clairement définis au regard de la situation du territoire.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les projets suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Des &lt;strong&gt;études permettant d’aboutir à une mise en œuvre opérationnelle d’actions&lt;/strong&gt; permettant de réduire les émissions de polluants atmosphériques réglementés pour les zones concernées.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;communication, animation, sensibilisation&lt;/strong&gt; intégrant les changements pérennes de pratiques.&lt;/li&gt;&lt;li&gt;Certains &lt;strong&gt;investissements&lt;/strong&gt; comme ceux relatifs à l&amp;#039;électrification des navires à quai, aux alternatives au brûlage des déchets verts ou ceux permettant d&amp;#039;atteindre un niveau de réduction en polluants (au delà du niveau réglementaire). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets pourront concerner notamment les thématiques (liste non exhaustive) :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Combustion de      biomasse&lt;/strong&gt; : &lt;ul&gt;&lt;li&gt;réduction des émissions des chaufferies existantes au-delà      de la réglementation, notamment celles dépourvues de systèmes de      filtration&lt;/li&gt;&lt;li&gt;alternatives au brûlage à l’air libre des déchets verts&lt;/li&gt;&lt;li&gt;chauffage domestique au bois : campagnes      d’animation/sensibilisation/communication vers les particuliers et/ou      professionnels non lié à la mise en place d’un fonds Air-Bois&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité&lt;/strong&gt; : active, partagée, report modal…&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Transports &lt;/strong&gt;: routier, maritime, fluvial, logistique, électrification de navires/bateaux de transport de marchandises ou voyageurs pour un branchement à quai…&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Industrie&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Agriculture.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensibilisation, accompagnement au changement de comportement&lt;/strong&gt; des particuliers.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide n’est pas systématique et dépendra de l’impact du projet sur la réduction des émissions de polluants et des disponibilités budgétaires.&lt;/p&gt;&lt;p&gt;Nous vous conseillons de vous rapprocher de la Direction Régionale dont vous dépendez pour vérifier si vous êtes sur un territoire éligible et si  votre projet rentre bien dans ce dispositif d&amp;#039;aide. Le cas échéant, vous pourrez être orienté vers un autre financement. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_11_28_44_76_84_93</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/amelioration-qualite-lair-territoires-ppa-depassements-recents</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-de-la-qualite-de-lair-dans-les-territoires-ppa-ou-en-depassements-recents/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>161740</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de la transition écologique : l'aide aux actions ponctuelles d’animation, de communication et/ou de formation</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux actions ponctuelles</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux actions ponctuelles&lt;/strong&gt; pourront financer vos &lt;strong&gt;actions ponctuelles d’animation, de communication et/ou de formation&lt;/strong&gt;. Voici quelques exemples d’actions :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Formation/sensibilisation&lt;/strong&gt; : analyse des besoins, conception de modules, animation de sessions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Communication&lt;/strong&gt; : réalisation d’outils, diffusion d’info, création de sites internet, organisation d’événements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Animation&lt;/strong&gt; : mobilisation d’une cible, dissémination de solutions, structuration d’une filière, organisation de Trophées/labels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-actions-ponctuelles</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-actions-ponctuelles/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>161751</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux relais</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q121" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD126" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>143375</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la qualité de l'air extérieur : Conseils et accompagnement pour des actions opérationnelles &amp; méthodologiques</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La qualité de l&amp;#039;air extérieur est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner dans la mise en place de la réglementation ou pour évaluer et réduire l&amp;#039;impact des activités humaines sur la qualité de l&amp;#039;air extérieur.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue capable d&amp;#039;intervenir dans les domaines des infrastructures de transport (terrestres, maritimes et fluviales) en intégrant le cadre des réglementations françaises et européennes relatives à la qualité de l&amp;#039;air extérieur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le Cerema intervient sur des actions opérationnelles, méthodologiques et de conseil relatives à la qualité de l&amp;#039;air extérieur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Modélisation de la qualité de l&amp;#039;air extérieur à partir du trafic (routier, maritime ou fluvial), couplée à des mesures in-situ
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de mesures de réduction de pollution de l&amp;#039;air, avec leur suivi et leur évaluation dans la cadre de démarches réglementaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Missions d&amp;#039;ingénierie et d&amp;#039;AMO auprès des maîtres d&amp;#039;ouvrages publics ou privés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du volet « Air et Santé » des études d&amp;#039;impacts de projets de transport
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des MOA, collectivités dans les projets d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de projet à l&amp;#039;échelle territoriale (PPA, PDU, SRADDET, PLU(i), SCOT, etc.)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de projet à l&amp;#039;échelle locale (ZFEM, limitation des vitesses, etc.)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux sur les expositions à l&amp;#039;amiante et mesures d&amp;#039;exposition des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/qualite-air-exterieur-conseils-accompagnement-actions</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bdd-agir-sur-la-qualite-de-lair-exterieur-conseil/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>143319</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Produire des données sur la qualité de l'environnement pour expertiser une situation</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez récolter des données sur la qualité de votre environnement et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser les mesures nécessaires pour un diagnostic, qui peut servir à donner des éléments de décision, ou encore évaluer le respect de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quantifier des nuisances (pollution de l&amp;#039;air, bruit, vibrations) et leurs impacts sanitaires (Amiante, HAP...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ausculter des émetteurs de nuisances (infrastructures routières et ferroviaires, chantiers, utilisateurs de pesticides, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une expertise dans le cadre de plaintes liées à des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire le diagnostic d&amp;#039;une situation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;exposition à une nuisance afin de décider des techniques de réduction à adopter ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des campagnes de mesures pour évaluer une conformité réglementaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale ...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
+&lt;/p&gt;
+&lt;p&gt;
+ Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/donnees-qualite-environnement-produire-donnees-expertiser</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e99-produire-des-donnees-sur-la-qualite-de-lenvir/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>130467</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer un Agenda 2030 local</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Association Notre Village</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association Notre Village a été créée en 1992 dans le but de sauvegarder les communes face à l&amp;#039;exode rural. A partir des années 2000, nous avons fait le choix de réorienter nos missions en faveur de la promotion des territoires ruraux et de leur engagement pour le développement durable. Depuis 2009, nous sommes une association reconnue d&amp;#039;intérêt général.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Nos villages sont des terres d&amp;#039;avenir sur lesquelles il est primordial de préserver le cadre de vie.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires communaux et intercommunaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller les élus sur la réglementation législative et réglementaire en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer un lieu d&amp;#039;échange entre les différents acteurs au sein d&amp;#039;une collectivité territoriale (élus, conseillers, citoyens, entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser ces mêmes acteurs aux atouts et problématiques d&amp;#039;une collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir la mise en œuvre d&amp;#039;actions par les collectivités en faveur du développement durable sur l&amp;#039;ensemble de leur territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, nous vous proposons un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de la démarche
+ &lt;strong&gt;
+  Agenda 2030 local.
+ &lt;/strong&gt;
+ En outre, cette démarche permet l&amp;#039;attribution d&amp;#039;un
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/demarche/" target="_self"&gt;
+  label
+ &lt;/a&gt;
+ à la collectivité engagée. Il s&amp;#039;agit du label &amp;#34;Notre Village, Terre d&amp;#039;Avenir&amp;#34;, reconnu par le CGDD.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 est un outil d&amp;#039;application des
+ &lt;a href="https://www.notrevillage.asso.fr/service/le-label-notre-village-terre-davenir/contexte/" target="_self"&gt;
+  Objectifs de Développement Durable
+ &lt;/a&gt;
+ (ODD) à un échelon local. Par l&amp;#039;Agenda 2030 local et les ODD, les collectivités territoriales mettent en lumière des solutions locales, pratiques et de terrain afin de répondre au mieux à la transition écologique et solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agenda 2030 prend la forme d&amp;#039;une Charte, regroupant notamment un diagnostic territorial et un plan d&amp;#039;actions sur trois ans.
+ L&amp;#039;association Notre Village vous accompagne de la conception à la labellisation (avec le suivi du plan d&amp;#039;actions sur les trois ans).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez consulter notre
+ &lt;a href="https://www.notrevillage.asso.fr/presses/" target="_self"&gt;
+  page Internet
+ &lt;/a&gt;
+ regroupant divers articles de presse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Cohésion sociale et inclusion
+Santé
+Economie locale et circuits courts
+Qualité de l'air
+Biodiversité
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Valorisation d'actions
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il n&amp;#039;existe pas de critère d&amp;#039;éligibilité pour accéder aux services de l&amp;#039;Association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, l&amp;#039;Agenda 2030 est une prestation payante afin de rémunérer les salariés qui vous accompagneront dans vos démarches. De plus, le paiement de l&amp;#039;adhésion est obligatoire pour toute collectivité qui souhaite bénéficier des services de l&amp;#039;association.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les tarifs sont disponibles
+ &lt;a href="https://www.notrevillage.asso.fr/association/rejoignez-nous/" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.notrevillage.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cheffe de projet Agenda 2030 : Céline ROBERT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:terreavenir19&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  terreavenir19&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 55 84 18 84
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chargée de mission Agenda 2030 : Perrine NOUVEL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:perrinenouvel&amp;#64;notrevillage.asso.fr" target="_self"&gt;
+  perrinenouvel&amp;#64;notrevillage.asso.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 56 42 98 69
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>info@notrevillage.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8eaa-elaborer-un-agenda-2030-local/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Association nationale Notre Village</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2023</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>143283</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Modéliser et proposer des solutions face aux nuisances (via des études environnementales)</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez modéliser et proposer des solutions face aux nuisances et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations (enrichissement, croisement ou interprétation) afin de proposer des solutions adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Modéliser des nuisances (pollution de l&amp;#039;air, bruit, vibrations), leurs impacts sanitaires et des scénarios d&amp;#039;atténuation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire un diagnostic d&amp;#039;une situation particulière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Produire des PPBE, PPA ou autres cartographies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier des gains, des évolutions ou des investissements nécessaires face à des nuisances grâce à l&amp;#039;étude de scénarios prospectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer de techniques de réduction des nuisances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances - disposer d&amp;#039;une expertise pour des nuisances, dans un cadre juridique ou non.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema travaille depuis de nombreuses années sur la collecte et l&amp;#039;exploitation de données environnementales. Sa connaissance des différentes disciplines lui permet une exploitation experte des données, en apportant au commanditaire une vision globale des enjeux et un appui à une exploitation ultérieure.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema dispose de plus d&amp;#039;une excellente connaissance et de liens historiques avec les acteurs qui peuvent être concernés dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics travaillant dans ces thématiques, acteurs de la santé environnementale...). Cela permet au Cerema de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les besoins, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Qualité de l'air
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-environnementales-modeliser-proposer-solutions-face</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7e6-modeliser-et-proposer-des-solutions-face-aux-/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>143280</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la mise en œuvre de la réglementation en environnement santé (air, bruit, vibrations)</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez mettre en œuvre la réglementation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations, en vue de mettre en place des actions de suivi, de formation et d&amp;#039;évaluation des mesures de réduction des nuisances environnementales dans le cadre de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablir un plan d&amp;#039;action de réduction de pollution de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la rédaction des PPBE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les effets d&amp;#039;un plan d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former des agents dans le domaine des nuisances environnementales (air, bruit et vibration).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux. Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation. Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-collectivites-mise-oeuvre-reglementation</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e9-accompagner-les-collectivites-dans-la-mise-en/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>120795</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'achat de véhicules plus propres pour les communes et les professionnels</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif Véhicules propres - Acquisition de véhicules hydrogène par les petites entreprises</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;action écologique de la Région, tous les modèles de voitures ne sont pas éligibles. Les voitures éligibles sont disponibles sur sur
+ &lt;a href="https://www.iledefrance.fr/toutes-les-actualites/vehicules-propres-les-aides-regionales-pour-les-particuliers-et-les-entreprises-evoluent-au-1er-janvier-2024" target="_self"&gt;
+  cette page
+ &lt;/a&gt;
+ , si leur prix ne dépasse pas 47 000 € avant aides publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ La location, ainsi que les véhicules d&amp;#039;occasion achetés auprès de particuliers, ne sont pas éligibles à ce dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transition énergétique
+Qualité de l'air
+Biodiversité
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui est éligible ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes franciliennes de moins de 10.000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quel est le montant de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1.500€ pour les deux-roues, trois-roues et quadricycles
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000€ pour les voitures, camionnettes, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, de plus de 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules roulant au gaz naturel, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, supérieurs ou égal à 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation hydrogène, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15.000€ pour les voitures, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  30.000€ pour les camionnettes, camions et tracteurs routiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette aide est cumulable avec toute aide publique donnée sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des aides publiques reçues pour cet achat ne doit pas dépasser 50 % du prix total du véhicule.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-vehicules-propres-acquisition-de-vehicules-hydrogene-par-les-petites-entreprises</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de contact sont disponibles via le lien vers le
+ &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/acquisition-de-vehicules-propres-par-les-communes-et-les-professionnels" target="_self"&gt;
+  descriptif complet
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef30-acquisition-de-vehicules-propres-par-les-prof/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J139" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P139" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q139" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>120458</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - FSE + - Fonds social européen
+EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet européen</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
+ &lt;strong&gt;
+  Mon projet européen).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
+ &lt;strong&gt;
+  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne
+Economie d'énergie et rénovation énergétique
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+International
+Attractivité économique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>http://www.europe-bfc.eu</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>andrea.perilli@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>CR BFC - autorité de gestion FESI</t>
+        </is>
+      </c>
+      <c r="AD140" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>120298</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des analyses environnementales (eau, air, sol)</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Analyses environnementales</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>La Drôme Laboratoire</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol, dans le cadre de projets d&amp;#039;aménagement du territoire, exploitation de stations d&amp;#039;épuration, gestion des boues d&amp;#039;épuration.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la définition des besoins, objectifs et priorités.
+&lt;/p&gt;
+&lt;strong&gt;
+ Analyses environnementales (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal –
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvements et analyses d&amp;#039;eaux, de sols, de boues et de végétaux pour la recherche de contaminants de type métaux lourds, hydrocarbures, pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyses d&amp;#039;eau de forage ou de puits pour les demandes de permis de construire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Recherche de Substances Dangereuses dans l&amp;#039;eau et les boues pour les stations d&amp;#039;épuration (intervention payante) :
+&lt;/strong&gt;
+&lt;p&gt;
+ Le laboratoire départemental de la Drôme accompagne les exploitants des stations d&amp;#039;épuration pour la recherche et analyse des substances dangereuses dans les échantillons d&amp;#039;eaux résiduaires.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic entrée/sortie, amont/aval de la station: prélèvement, mesures de débit, analyse et rapport d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des prélèvements et analyses des boues de STEP en vue de chantiers d&amp;#039;épandage (Cf. Chambre d&amp;#039;agriculture de la Drôme)
+ &lt;/li&gt;
+&lt;/ul&gt;
+Mesures Éco-toxicologiques (intervention payante) :
+&lt;p&gt;
+ Évaluation de la contamination chimique et de la toxicité d&amp;#039;un milieu aquatique (rivières, plans d&amp;#039;eaux, amont/aval de station d&amp;#039;épuration) grâce à l&amp;#039;utilisation de capteurs biologiques « gammares ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Qualité de l'air
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Industriels
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-environnementales/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La Drôme Laboratoire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
+    laboratoire&amp;#64;ladrome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04.75.81.70.70
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
+    www.ladromelaboratoire.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01f6-analyses-environnementales/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Laurence DESVIGNES
-[...12 lines deleted...]
- www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Gestion des inondations
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I147" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W147" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>121461</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Eduquer au territoire et à l'environnement</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Education au territoire et à l'environnement</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Matthieu MORARD
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission éducation au territoire et à l&amp;#039;environnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ mmorard&amp;#64;baronnies-provencales.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04.75.26.79.03
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>122171</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie et d'eau sur votre patrimoine</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Energies Solidaires association</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement personnalisé, pas-à-pas, de l&amp;#039;idée à la réalisation de vos projets de transition énergétique notamment au travers de la mission de Conseil en Energie Partagé de l&amp;#039;ADEME (Agence de la Transition Ecologique).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous partagerez sur plusieurs communes les compétences d&amp;#039;un.e conseiller.e qui vous proposera un service objectif et indépendant, sur le long terme, pour un accompagnement et une assistante technique sur les aspect réglementaires, techniques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur ce dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le site de l&amp;#039;ADEME :
+  &lt;a href="https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep" target="_self"&gt;
+   https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce que comprend le dispositif CEP (liste non exhaustive)
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un inventaire du patrimoine (bâtiments, luminaires, véhicules...) et des usages
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un bilan énergétique des trois dernières années de consommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi annuel de l&amp;#039;évolution des consommations et des dépenses énergétiques, définition d&amp;#039;indicateurs et reporting dans un tableau de bord pour surveiller leur évolution
+&lt;/p&gt;
+&lt;p&gt;
+ → Rédaction de notes et de rapports (état de santé du bâtiment, dépenses énergétiques...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en évidence des surconsommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi et optimisation des consommations énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ → Proposition de modification de certains réglages (régime de température, mise en place d&amp;#039;un réduit...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Elaboration d&amp;#039;un programme d&amp;#039;actions travaux hiérarchisées
+&lt;/p&gt;
+&lt;p&gt;
+ → Aider à la recherche de financements publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ → Participation au montage d&amp;#039;opération avec recommandations et prescriptions dans le domaine énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en valeur des expériences réussies dans d&amp;#039;autres collectivités afin de convaincre de l&amp;#039;efficacité des actions proposées
+&lt;/p&gt;
+&lt;p&gt;
+ → Veille réglementaire et relais auprès des communes sur les sujets énergétiques et batimentaires (règlementation, aides financières, actualités, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Focus décret tertiaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Aide à l&amp;#039;identification du patrimoine assujeti au Décret éco énergie tertiaire (DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Accompagnement au remplissage réglementaire de la plateforme OPERAT (obligation du DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce que ça ne comprend pas (liste non exhaustive)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → ES aide à la réalisation mais ne réalise pas pour la commune les démarches (administratives, techniques) relatives aux travaux
+&lt;/p&gt;
+&lt;p&gt;
+ → Réalisation d&amp;#039;audits énergétiques réglementaires
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Consommation et production
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes sur une des 5 EPCI yvelinoises suivantes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Communauté Urbaine Grand Paris Seine &amp;amp; Oise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération Saint-Germain Boucles de Seine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes des Portes d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes de Gally-Mauldre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes Pays Houdanais
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Yvelines</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/conseil-energie/le-conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/lassociation/contacts/</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Vincent LEVISTRE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable accompagnement des Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  01 39 70 23 06
+ &lt;/li&gt;
+ &lt;li&gt;
+  vincent.levistre&amp;#64;energies-solidaires.org
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier d&amp;#039;une présentation, contactez-nous :
+ &lt;a href="https://energies-solidaires.org/lassociation/contacts/" target="_self"&gt;
+  https://energies-solidaires.org/lassociation/contacts/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>vincent.levistre@energies-solidaires.org</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4156-realiser-des-economies-denergie-et-deau-sur-v/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>104475</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui financier régional au fonctionnement des Parcs Naturels Régionaux mais également à la mise en oeuvre de certaines opérations relevant de leur charte</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux Parcs naturels régionaux des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En tant que membre des syndicats mixtes de gestion, la Région Pays de la Loire apporte son concours financier au fonctionnement des Parcs Naturels Régionaux (participation statutaire) mais également à la mise en oeuvre de certaines opérations relevant de leur charte (subventions des programmes d&amp;#039;actions annuels) et portant sur les priorités régionales en matière d&amp;#039;environnement, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la biodiversité, les milieux naturels et les paysages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation à l&amp;#039;environnement et au développement durable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation de la ressource en eau dans une logique de bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le soutien régional aux Parcs Naturels Régionaux s&amp;#039;exerce dans le cadre d&amp;#039;un Contrat de Parc triennal. Une convention financière d&amp;#039;application, adossée à ce Contrat de Parc, précise les conditions de mise en oeuvre du financement régional octroyé pour le programme d&amp;#039;actions annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour mener à bien les objectifs conjoints, les Parcs naturels régionaux et la Région s&amp;#039;engagent dans un partenariat fluide, basé sur des échanges réguliers, confiants et transparents. Les modalités de mise en oeuvre de ce partenariat sont précisées dans les contrats de parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Type de procédure : Papier
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Qualité de l'air
+Biodiversité
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P153" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-parcs-naturels-regionaux-des-pays-de-la-loire</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf4b-soutien-aux-parcs-naturels-regionaux-des-pays/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>117406</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la communication environnementale</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Faciliter la communication de la collectivité sur les actions environnementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;articles, réalisation de plaquettes thématiques, aide à la communication, proposition de modèle prêt à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convention de partenariat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7119-accompagner-les-collectivites-a-la-communicat/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>117423</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>Au travers de la charte CAPMETHA77, le Département, avec ses 8 signataires, affirme les orientations et valeurs qui doivent guider les projets de méthanisation, favoriser leur appropriation par tout porteur de projet, élu ou autre acteur seine-et-marnais concerné, et contribuer à leur réussite</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie : Faire le lien entre l&amp;#039;élu et le porteur de projet ; bâtir une stratégie d&amp;#039;acceptabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action de sensibilisation : Réunions d&amp;#039;information auprès des Communes, des porteurs de projets, participation à des réunions publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources documentaires : Exposition ; plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Qualité de l'air
+Bâtiments et construction
+Paysage
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8584-accompagner-les-collectivites-pour-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>94496</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Réduire l'impact des activités humaines sur l'environnement</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Fondation UEM</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Fondation UEM soutient des projets locaux et régionaux mais peut aussi accompagner des projets portant sur des problématiques plus vastes, dans un périmètre national.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle apporte son soutien à des actions concrètes dont la finalité vise à réduire l&amp;#039;impact des activités humaines sur l&amp;#039;environnement. Cet engagement se traduit par la lutte contre les pollutions et les nuisances, la prévention des risques naturels et technologiques et la préservation des équilibres naturels (faune, flore, sites et milieux naturels).
+&lt;/p&gt;
+&lt;p&gt;
+ La Fondation se donne pour priorité de contribuer à réduire le changement climatique et de préserver la biodiversité par tous les moyens possibles. Ce soutien peut être financier mais peut aussi consister à assurer une meilleure visibilité à votre projet grâce à une meilleure communication autour de celui-ci, en informant et sensibilisant le grand public sur les questions environnementales soulevées par votre initiative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;appel à projets est ouvert à tout organisme ou personne dans la mesure où le but poursuivi est
+ non lucratif et l&amp;#039;activité d&amp;#039;intérêt général.
+&lt;/p&gt;
+&lt;p&gt;
+ La fondation ne soutiendra qu&amp;#039;un projet par candidat à la fois. Tout examen d&amp;#039;un nouveau projet
+ sera conditionné par la concrétisation du projet précédent, ou a minima par la preuve d&amp;#039;un
+ avancement significatif du projet précédent. Un projet pourra faire l&amp;#039;objet d&amp;#039;une subvention étalée
+ dans le temps sur plusieurs années.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité sont impératifs. Un projet ne remplissant pas ces exigences ne sera pas
+ étudié.
+ Pour être retenu, le projet du candidat doit répondre aux critères d&amp;#039;éligibilité énoncés ci-après :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Il doit correspondre à une action promue par la Fondation d&amp;#039;Entreprise UEM ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet ne doit pas avoir d&amp;#039;objectifs religieux, politiques ou commerciaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;exception des projets dont le budget est inférieur à 10 000 €, la Fondation
+   d&amp;#039;Entreprise UEM privilégiera les projets pluri-financés (la Fondation d&amp;#039;Entreprise UEM
+   soutiendra au maximum 50% du budget total du projet).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il ne doit pas servir à financer des dépenses courantes de fonctionnement d&amp;#039;une
+   structure, des besoins de trésorerie, des collectes de fonds (hors les coûts directs de
+   main d&amp;#039;œuvre éventuellement liés au projet).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-uem.org/program/actions-diverses/</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de candidature doit être obligatoirement déposé sur le site internet de la Fondation
+ d&amp;#039;Entreprise UEM.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque dossier doit comprendre les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La fiche de candidature, téléchargeable sur le site internet de la Fondation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une note de présentation de votre projet et du budget associé (10 pages maximum). Cette note pourra être accompagnée d&amp;#039;annexes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La liste des autres financements obtenus ou sollicités ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En cas d&amp;#039;avis favorable du jury de la Fondation d&amp;#039;Entreprise UEM, les documents suivants vous
+ seront demandés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les rapports d&amp;#039;activité et financier du candidat pour les 2 dernières années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les statuts de l&amp;#039;organisme le cas échéant ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extrait d&amp;#039;enregistrement au Journal Officiel ou tout document équivalent, le cas
+   échéant ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation d&amp;#039;assurance de responsabilité civile du candidat ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un relevé d&amp;#039;identité bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>flavie.berdu@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d9b-actions-diverses/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2021</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>92607</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aider les porteurs de projets dans la promotion, l’aménagement et l’équipement des Espaces, Sites et Itinéraires (ESI)</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I161" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention attribuée dans la limite de l'enveloppe dédiée plafonné à 10 000 € par projet</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention du Département en faveur de l&amp;#039;équipement des ESI d&amp;#039;intérêt départemental (caractère départemental déterminé par l&amp;#039;étude relative à l&amp;#039;élaboration du PDESI) vise globalement à améliorer leur qualité technique intrinsèque, à renforcer la sécurité du public ou à réduire les impacts environnementaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Études de faisabilité :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 % maximum pour les projets de moins de 15 000 €, plafonné à 7 500 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  30 % maximum pour les projets de plus de 15 000 €, plafonné à 30 000 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Entretien et surveillance :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ 50 % maximum, plafonné à 10 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Équipement et mise en sécurité des sites ou itinéraires d&amp;#039;intérêt départemental :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 100 %, plafonné à 10 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude relative à la faisabilité (technique, incidence environnementale, étude de marché)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et surveillance des ESI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des ESI (équipement et mise en sécurité des sites ou itinéraires)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T161" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96d7-aider-les-porteurs-de-projets-dans-la-promoti/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I162" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J162" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I163" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T163" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>92591</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I164" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
+subventionner : 50 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
+&lt;/p&gt;
+&lt;p&gt;
+ - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre du plan de gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Précisions bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
+Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
-[...21 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>92049</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Financer les SPL contribuant à la relance par  des quasi-fonds propres</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Découvrez nos offres pour les Entreprises publiques locales</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions de financement pour les Sociétés publiques locales (SPL) et leurs projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participent au plan de relance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentent des impacts extra-financiers importants et sont en capacité de les suivre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont un modèle économique équilibré et affichent des perspectives de développement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ont besoin d&amp;#039;un apport en fonds propre d&amp;#039;au moins 200 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut participer à votre financement de haut de bilan par des quasi-fonds propres de plusieurs manières :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêts subordonnés ou super subordonnés à intérêts fixes ou variables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligations subordonnées ou super subordonnées à intérêts fixes ou variables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_spl_at</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a29b-obtenir-un-apport-en-quasi-fonds-propres-pour/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>101584</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Œuvrer pour la transition énergétique, le climat et la qualité de l'air</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous soutenons dans le développement de projets d&amp;#039;énergies renouvelables locales et l&amp;#039;amélioration de la résilience du territoire face aux enjeux climatiques. Nous apportons des solutions adaptées pour favoriser la transition écologique de votre territoire&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d970-uvrer-pour-la-transition-energetique-le-clima/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>101598</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Être informé des opportunités transfrontalières</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+EUROPE - Interreg - Fonds européens
+Avenir Montagnes
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Mission opérationnelle transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous souhaitez connaître vos opportunités transfrontalières ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  développement territorial transfrontalier
+ &lt;/li&gt;
+ &lt;li&gt;
+  services et équipements publics transfrontaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  attractivité transfrontalière
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation de l&amp;#039;environnement transfrontalier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Logement et habitat
+Paysage
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.espaces-transfrontaliers.org/</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>mathias.ribert@mot.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Mission Opérationnelle Transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn-et-Garonne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
         <v>62848</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N177" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -763,491 +32771,1151 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T177" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V177" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W177" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z177" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC177" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>58398</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Financer la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I178" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, adhérez à notre dispositif Patrimoine naturel !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, replantons !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques et biodiversité :
+  &lt;/strong&gt;
+  développer sur le territoire un corridor écologique et notamment une trame verte permettant de faciliter l&amp;#039;essor de la biodiversité, ainsi que la circulation des espèces
+  &lt;strong&gt;
+   ;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Séquestration carbone :
+  &lt;/strong&gt;
+  renforcer la végétalisation du territoire afin de permettre une absorption efficace des gaz à effet de serre et le déploiement de véritables espaces puits de carbone;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Paysage et identité
+  &lt;/strong&gt;
+  : retrouver les paysages normands et verdoyants , identité forte du territoire;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Adaptation au changement climatique
+  &lt;/strong&gt;
+  : augmenter la résistance du territoire aux effets néfastes du changement climatique (canicules, inondations, nouvelles maladies,...) ; NB : afin de facilité cette adaptation, une réflexion particulière sur le choix des essences sera admise.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement économique
+  &lt;/strong&gt;
+  : développer la filière bois-énergie (valorisation des tailles de haies...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Typologie de projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Forêt nourricière
+   &lt;/strong&gt;
+   50 arbres et arbustes minimum à vocation nourricière pour la faune et les humains -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Haies et bocages
+   &lt;/strong&gt;
+   sur un linéaire de 100 m minimum -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Arbres
+   &lt;/strong&gt;
+   5 arbres minimum d&amp;#039;une taille mini de 2 mètres et d&amp;#039;essences locales (projets prioritaires : création d&amp;#039;ombrage cour d&amp;#039;école, prairie) -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 2000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vergers
+   &lt;/strong&gt;
+   avec un minimum de 10 arbres fruitiers et d&amp;#039;essences locales -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vignes
+   &lt;/strong&gt;
+   avec des essences ayant une capacité d&amp;#039;adaptation aux effets du changement climatique -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Agroforesterie
+   &lt;/strong&gt;
+   (à destination uniquement des agriculteurs et société à objet agricole) avec un minimum de 50 arbres d&amp;#039;essences locales et diversifiées -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 1000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements du bénéficiaire de la subvention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avoir sollicité les aides publiques indiquées au plan de financement du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre en règle au regard des obligations fiscales et sociales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
+        </is>
+      </c>
+      <c r="W178" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laurence DESVIGNES
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission Biodiversité - SNA
+&lt;/p&gt;
+&lt;p&gt;
+ ldesvignes&amp;#64;sna27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 33 86 01 48 ou 02 76 48 02 73
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>74103</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
+ &lt;strong&gt;
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de bourgs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
+ &lt;/strong&gt;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
         <v>71304</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Développer un projet de recherche, de développement ou d’innovation</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H181" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
 &lt;br /&gt;
 Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
 &lt;br /&gt;
 &lt;br /&gt;
 Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
 &lt;br /&gt;
 Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
 &lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N181" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Innovation, créativité et recherche
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O181" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
 &lt;/p&gt;
 &lt;p&gt;
  Consultez la page de l&amp;#039;aide pour obtenir des détails.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S181" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U181" s="1" t="inlineStr">
         <is>
           <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V181" s="1" t="inlineStr">
         <is>
           <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X181" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
 &lt;br /&gt;
 &lt;br /&gt;
 Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y181" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z181" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA181" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG181" s="1" t="inlineStr">
         <is>
           <t>09/11/2020</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N182" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1290,5830 +33958,928 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O182" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S182" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T182" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U182" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V182" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="W182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y182" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB182" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
-Construction d’une école
 Construction d’un gymnase
-Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
-Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
-Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
-Rénovation énergétique école
+Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC182" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...125 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
-EUROPE - Interreg - Fonds européens
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
 Avenir Montagnes
-France Ruralités</t>
-[...175 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Gironde
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
+Agriculteur
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...246 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H183" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...299 lines deleted...]
-      <c r="M10" s="1" t="inlineStr">
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Élaboration d&amp;#039;une charte
-[...8 lines deleted...]
-  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="R10" s="1" t="inlineStr">
+      <c r="M183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...122 lines deleted...]
- &lt;/span&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
-[...45 lines deleted...]
-Eau pluviale
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
-[...4 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-[...1443 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
 International
 Attractivité économique
-Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
-[...246 lines deleted...]
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
-[...1240 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
-[...1132 lines deleted...]
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T183" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...17 lines deleted...]
- Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
-[...32 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AB183" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...151 lines deleted...]
-      <c r="A31" s="1">
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
         <v>82911</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C184" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Seine-Maritime
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Isère
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE du Cantal
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
 CAUE du Gard
-CAUE du Var
-[...24 lines deleted...]
-CAUE du Cantal
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
-CAUE de Mayotte
-[...38 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -7160,85 +34926,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N184" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7258,79 +35024,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O184" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S184" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T184" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U184" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V184" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -7510,3503 +35276,454 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y184" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z184" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA184" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB184" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC184" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...97 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>80365</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...20 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...17 lines deleted...]
- &lt;br /&gt;
+ Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  mettre à jour ou approfondir les connaissances des professionnels
-[...37 lines deleted...]
- &lt;br /&gt;
+  sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Risques naturels
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.federation-flame.org/</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un site internet :
+ &lt;a href="https://www.federation-flame.org/"&gt;
+  https://www.federation-flame.org/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez la Fédération :
+ &lt;a&gt;
+  contact&amp;#64;federation-flame.org
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...362 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...2680 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N186" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11049,1490 +35766,861 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O186" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S186" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T186" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U186" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V186" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X41" s="1" t="inlineStr">
+      <c r="W186" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y186" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB186" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
+Construction d’une école
 Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
+Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
-Rénovation du gymnase
+Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC186" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...402 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>166548</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de R&amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>AQACIA 2026 – Particules, ozone, produits phytopharmaceutiques et pollutions sectorielles</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...75 lines deleted...]
-Forêts
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1. Présentation générale du programme AQACIA&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le programme « &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://recherche.ademe.fr/projets-de-recherche-et-theses/programme-aqacia"&gt;Amélioration de la Qualité de l’Air : Comprendre, Innover, Agir » &lt;/a&gt;(AQACIA) vise à soutenir des projets de R&amp;amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur.&lt;/p&gt;&lt;p&gt;Ce 4ᵉ appel à propositions de recherche (APR) du programme AQACIA est divisé en 5 volets (description complète dans le fichier « APR AQACIA - Cahier des charges - 2026 ») :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;1ᵉʳ volet – pollution particulaire &lt;/strong&gt;(en particulier les particules ultrafines [PUF] ou PM0,1 et les PM1). Sont concernés les caractéristiques à l’émission des particules selon leur source, leurs transformations dans l’air ambiant, les concentrations dans l’air et l’effet de ces expositions.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;2ᵉ volet – pollution à l’ozone &lt;/strong&gt;(son évolution, ses impacts et sa gestion en lien avec le changement climatique). Sont concernées la connaissance des précurseurs et des processus contrôlant les niveaux d’ozone (O₃), la recherche de solution pour réduire les niveaux d’O₃ et l’étude de ses impacts.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;3ᵉ volet – problématique des produits phytopharmaceutiques (PPP)&lt;/strong&gt;. Sont concernées la détection et la modélisation des PPP (émission et devenir dans l’air), l’exposition humaine et de l’environnement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;4ᵉ volet – problématiques de pollution de l’air extérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission : combustions (bois énergie et déchets), secteur des transports (routier, ferroviaire, maritime/fluvial et aérien) et de l’agriculture ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies préopérationnels pour élaborer/évaluer des solutions d’amélioration de la qualité de l’air et leurs coûts/bénéfices ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (perception, communication).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;5ᵉ volet – problématiques de pollution de l’air intérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission (matériaux et produits de construction) ou polluants émis (plastifiants, biocides, retardateurs de flamme, microplastiques, PUF, composés organiques semi-volatils [COSV]) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies pour caractériser les expositions ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant des environnements et situations spécifiques (proximités de sources spécifiques, enceintes ferroviaires souterraines, habitacles des transports) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des solutions d’amélioration de la qualité de l’air dans les bâtiments, dans un contexte de changement climatique, en particulier de ventilation/filtration ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (politiques publiques et gouvernance, représentations, perceptions et appropriation des enjeux).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Disciplines concernées :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;sciences humaines&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences physiques (métrologie, chimie, météorologie)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;mathématiques (modélisation, statistiques)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de la vie&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de l’ingénieur &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets soumis devront être des &lt;strong&gt;projets de recherche finalisée en appui aux politiques publiques,&lt;/strong&gt; dont les résultats sont de nature à améliorer la compréhension des pollutions de l’air intérieur et extérieur et de leurs impacts, et à développer/évaluer des solutions/innovations préopérationnelles et efficaces de réduction de ces pollutions.&lt;/p&gt;&lt;p&gt;Les résultats escomptés devront répondre aux attentes sociétales en allant jusqu’au développement de connaissances, d’outils ou de recommandations utiles aux acteurs et/ou décideurs. Ainsi, les solutions devront autant que possible être &lt;strong&gt;élaborées et évaluées avec et pour les territoires, avec et pour les acteurs/décideurs&lt;/strong&gt;. L’association des bénéficiaires finaux des résultats du projet à sa préparation, à son déroulé et/ou à son suivi, dans une optique de recherche collaborative, est ainsi fortement encouragée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Conditions de recevabilité et d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non recevables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;soumis hors délai&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers incomplets&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;non-respect des formats de soumission&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;incohérences majeures entre les informations sur la plateforme et dans les documents technique et financier&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers non déposés via la plateforme (sauf problèmes techniques imputables à l’ADEME) &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;hors champ de l’appel à projets ou relevant d’autres appels/programmes nationaux de R&amp;amp;D&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;opérations d’investissement&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Montant de l’aide financière&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;À titre indicatif, le montant moyen de l’aide attribuable est de 150-250 k€ par projet pour une durée comprise entre 24 à 36 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Éléments à déposer&lt;/strong&gt;&lt;br /&gt;Pour le dépôt complet, vous devez remplir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;le volet technique (selon modèle fourni en Word) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;le volet budgétaire (selon modèle fourni en Excel) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;les autres documents administratifs (CERFA et attestation de santé financière).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;5. Calendrier prévisionnel&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;dépôt des projets : avant le 19/11/2026 à 12h&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;expertise des projets : décembre 2026 à mars 2027&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;annonce des lauréats : 9 avril 2027&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Sols
-Espaces verts
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...13 lines deleted...]
-Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-[...2 lines deleted...]
-Risques naturels
 Qualité de l'air
 Biodiversité
-Paysage
-[...3 lines deleted...]
-Information voyageur, billettique multimodale
+Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
-[...27 lines deleted...]
-      <c r="S43" s="1" t="inlineStr">
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2026</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...32 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>20362</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Créer des outils pédagogiques, des supports d'éducation à l'environnement et au développement durable (investissement)</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="I188" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En tant que membre des syndicats mixtes de gestion, la Région Pays de la Loire apporte son concours financier au fonctionnement des Parcs Naturels Régionaux (participation statutaire) mais également à la mise en oeuvre de certaines opérations relevant de leur charte (subventions des programmes d&amp;#039;actions annuels) et portant sur les priorités régionales en matière d&amp;#039;environnement, à savoir :
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la mise en oeuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le but de pouvoir appuyer des dispositifs éducatifs naissants ou existants, de pouvoir informer, sensibiliser ou éduquer les publics cibles de la politique régionale d&amp;#039;EEDD (ciblant tous les publics régionaux, dont en particulier les publics jeunes et lycéens, et favorisant l&amp;#039;accès des personnes en situation de handicap) ou de valoriser les nouvelles pratiques éducatives, il convient de soutenir la création d&amp;#039;outils pédagogiques innovants, adaptés, de grande qualité éducative, par des structures d&amp;#039;EEDD ayant des compétences reconnues dans ce domaine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les taux d&amp;#039;intervention (maximum) sont modulés en fonction des critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la biodiversité, les milieux naturels et les paysages,
-[...8 lines deleted...]
-  la préservation de la ressource en eau dans une logique de bassin versant.
+  &lt;strong&gt;
+   Taux de base - 30% (maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés hors thématiques prioritaires
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...6 lines deleted...]
- Type de procédure : Papier
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : énergie, eau, biodiversité, déchets et économie circulaire, risques naturels, alimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour des territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour le public lycéen, ou pour des scolaires dans les territoires où ces publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum) :
+  &lt;/strong&gt;
+  Outils d&amp;#039;EEDD créés dans le cadre de l&amp;#039;appel à initiatives : projets innovants / d&amp;#039;expérimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux
+ &lt;strong&gt;
+  maximum
+ &lt;/strong&gt;
+ , le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt retenu par la Région du dossier transmis (spécialement à l&amp;#039;aune de l&amp;#039;argumentaire défini par le porteur de projet), du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est supérieure à 15 000 € :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est inférieure à 15 000 € : au fil de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
-[...3 lines deleted...]
-Sols
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
 Qualité de l'air
-Biodiversité
-[...5 lines deleted...]
-      <c r="O44" s="1" t="inlineStr">
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="X44" s="1" t="inlineStr">
+      <c r="R188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la transition énergétique et de l&amp;#039;environnement
-[...15 lines deleted...]
- Téléphone : 02 28 20 54 45
+ &lt;strong&gt;
+  Types d&amp;#039;actions éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Création d&amp;#039;un dispositif éducatif abordant et approfondissant un ou plusieurs thèmes de la transition écologique et énergétique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création ou réactualisation d&amp;#039;un dispositif éducatif itinérant circulant au niveau régional, sur un ou plusieurs départements, sur et hors d&amp;#039;un territoire administratif précis.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création ou réactualisation d&amp;#039;une exposition pédagogique traitant d&amp;#039;un ou de plusieurs sujets d&amp;#039;EEDD.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création d&amp;#039;une application multimédia éducative nourrissant la compréhension de la TEE ou soutenant l&amp;#039;animation ou la découverte d&amp;#039;un territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création d&amp;#039;outils ou de livrets éducatifs pouvant être remis à un public cible lors d&amp;#039;animations ponctuelles ou d&amp;#039;événements.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création professionnelle de ressources ou d&amp;#039;ouvrages éducatifs faisant l&amp;#039;objet d&amp;#039;une publication.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-creation-d-outils-pedagogiques-supports-d-education</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b5-soutien-a-la-creation-doutils-pedagogiques-su/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/02/2026</t>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>20364</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Développer des actions d'éducation à l'environnement et au développement durable (fonctionnement)</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...377 lines deleted...]
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H189" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K46" s="1" t="inlineStr">
+      <c r="I189" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE) de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion d&amp;#039;écocitoyenneté et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux maximum, le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt du dossier transmis, du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention est modulé en fonction des critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de base (maximum) :
+ &lt;strong&gt;
+  30% :
+ &lt;/strong&gt;
+ Actions d&amp;#039;EEDD hors thématiques prioritaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : Energie, Eau, Biodiversité, Déchets et Economie circulaire, Risques naturels, Alimentation
+   &lt;/li&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;animation des réseaux d&amp;#039;EEDD existants (de niveau transfrontalier, inter-régional, régional, départemental, local ou thématique)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement dans les territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation ou d&amp;#039;éducation à la TEE.  (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement  pour le public lycéen, ou pour des scolaires dans les territoires où ce public n&amp;#039;a pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum)
+  &lt;/strong&gt;
+  - Dans le cadre d&amp;#039;un appel à initiatives :
+  Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
+  Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes d&amp;#039;actions annuels :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
+&lt;/p&gt;
+&lt;p&gt;
+ Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ab9-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I190" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J190" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N190" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12549,267 +36637,1692 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...15 lines deleted...]
-      <c r="O46" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T190" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB190" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>554</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>391</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>166261</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Placer le territoire de coopération sur une trajectoire de neutralité carbone et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 1 : Neutralité carbone et transition écologique</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I194" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de l’Union européenne cofinancé par le Fonds européen de développement régional (FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de cohésion européenne. Cette dernière vise à renforcer la cohésion économique, sociale et territoriale en réduisant les différences de développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 1 du programme, les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;u&gt;1 : Mesures durables en faveur des énergies renouvelables&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Type d&amp;#039;actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Favoriser les stratégies communes autour de l’énergie renouvelable et
+     de la transition énergétique ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutenir et accompagner les démarches transfrontalières en faveur du
+     développement de la production d’énergies renouvelables et de
+     récupération.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;2 : Adaptation au changement climatique, prévention des
+risques et résilience face aux catastrophes&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Améliorer les connaissances et le suivi des impacts du changement
+     climatique ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développer et renforcer la coopération en matière de sécurité ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Accompagner les territoires vers plus de résilience.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;3 : Accès et gestion durable de l&amp;#039;eau&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Prévenir et réduire la pollution des eaux ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Améliorer la gestion de la ressource en eau, maîtriser la consommation
+     et sensibiliser à des usages économes de l’eau.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;4 : Nature, biodiversité, infrastructures vertes et
+réduction des pollutions&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Préserver les espaces naturels du territoire de coopération ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Renforcer les pénétrantes de verdure et la nature en ville ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Développer les actions de réduction des pollutions et des déchets ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Favoriser des modes de consommation durables.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez tous les projets environnementaux soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A72" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A72&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+International
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T194" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X46" s="1" t="inlineStr">
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/placer-le-territoire-de-cooperation-sur-une-trajectoire-de-neutralite-carbone-et</t>
+        </is>
+      </c>
+      <c r="W194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/placer-le-territoire-de-cooperation-sur-une-trajectoire-de-neutralite-carbone-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD194" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>12/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>99012</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine naturel et promouvoir les actions en termes d'EEDD et de sensibilisation à la préservation du patrimoine</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Environnement et activités de pleine nature - Fiche Actions 4</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I195" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J195" s="1" t="inlineStr">
+        <is>
+          <t>sur remboursement des dépenses du projet</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ L&amp;#039;aide LEADER est un financement des projets qui développe le territoire du GAL. Elle consiste aussi en un accompagnement des porteurs de projet pour le montage du dossier de demande de financement LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle a pour enjeux de &amp;#34;Valoriser le patrimoine naturel et promouvoir  les  actions  en  termes  d&amp;#039;EEDD  et  de  sensibilisation  à  la  préservation  du
+ patrimoine.&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Les impacts attendus sur le territoire sont:
+&lt;/p&gt;
+&lt;p&gt;
+ Effets directs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration de l&amp;#039;offre en activités pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en valeur des sites naturels, de leur faune et de leur flore
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la connaissance du patrimoine naturel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Effets indirects :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration de la sensibilité du grand public aux enjeux environnementaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Augmentation de la fréquentation des sites nature
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sports et loisirs
+Forêts
+Recyclage et valorisation des déchets
+Qualité de l'air
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ pour être éligible, le projet doit correspondre à un des Types d&amp;#039;Opérations (TO) suivant:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  TO 4.1 : Soutien aux actions de formations et de mise en réseau des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.2 : Soutien à l&amp;#039;aménagement et mise en accessibilité de sites naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.3 : Soutien à la structuration et mise en place d&amp;#039;activités de pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.4 : Soutien aux campagnes de nettoyage, sensibilisation et pédagogie à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.5 : Soutien aux actions de communication, promotion, valorisation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/wp-content/uploads/2021/05/20200213_FA4.pdf</t>
+        </is>
+      </c>
+      <c r="W195" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Romain DELARUE
+&lt;/p&gt;
+&lt;p&gt;
+ Animateur du GAL Nord et Centre de Mayotte
+&lt;/p&gt;
+&lt;p&gt;
+ 06.39.65.74.83
+&lt;/p&gt;
+&lt;p&gt;
+ adnc.mayotte&amp;#64;gmail.com
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>adnc.mayotte@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fe8c-copie-10h24-culture-patrimoine-et-traditions-/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>13/02/2026</t>
+      <c r="AB195" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="AD195" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2021</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>166302</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le tri, la collecte et la valorisation des biodéchets alimentaires</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets - Biodéchets - retour au sol de la matière organique</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à soutenir le tri, la collecte des biodéchets, ainsi que la valorisation des biodéchets alimentaires par compostage, en lien avec les objectifs du SRADDET (objectif 24), du Plan Climat 3 (action 68) et du Plan de transformation écologique État-Région (action structurante n°1 de la feuille de route thématique Economie circulaire et déchets).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Il comporte trois volets :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le volet 1 s&amp;#039;adresse aux collectivités et syndicats ayant la compétence collecte et/ou traitement des déchets et vise à développer le tri à la source des biodéchets alimentaires et la valorisation en proximité de la matière organique issue de déchets verts,&lt;/li&gt; 	&lt;li&gt;Le volet 2 concerne l’animation territoriale pour faire émerger des projets concrets de retour au sol de la matière organique issue de déchets alimentaires,&lt;/li&gt; 	&lt;li&gt;Le volet 3 concerne l&amp;#039;aménagement et la création de plateformes de compostage agréées sous-produits animaux de catégorie 3 (SpanC3) et de dimensions inférieures au seuil de déclaration Installation classée protection de l&amp;#039;environnement (ICPE).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’accent est mis sur la coopération territoriale et la mise en œuvre de boucles locales d’économie circulaire.&lt;br /&gt; &lt;br /&gt; La valorisation de la matière organique et son utilisation en proximité constitue une ressource pour les territoires. Elle est un élément important pour construire des communautés résilientes en assurant une amélioration de la santé des sols et en participant à la mise en oeuvre d’une agriculture et de systèmes alimentaires durables, moins dépendants des produits phyto-sanitaires et des exportations.&lt;br /&gt; &lt;br /&gt; Il doit donc permettre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La poursuite du déploiement de tri à la source et de collecte des biodéchets,&lt;/li&gt; 	&lt;li&gt;La création de nouvelles plateformes de compostage,&lt;/li&gt; 	&lt;li&gt;Le retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;La coopération entre acteurs publics et privés,&lt;/li&gt; 	&lt;li&gt;L’amélioration de la qualité des sols et la réduction de l’usage des produits phytosanitaires,&lt;/li&gt; 	&lt;li&gt;L’émergence de boucles locales d’économie circulaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Une attention particulière est attendue sur la question de la qualité des intrants et des process pour assurer la production d’un compost de la meilleure qualité possible, correspondant aux besoins et attentes des agriculteurs.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Volet 1:&lt;/strong&gt; tri des déchets de cuisine et de table, valorisation des déchets verts :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les EPCI, les collectivités et syndicat de collecte et de traitement des déchets;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 et 3 :&lt;/strong&gt; animation territoriales et création ou aménagement de plateformes de compostage&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Chambres consulaires&lt;/li&gt; 	&lt;li&gt;Coopératives&lt;/li&gt; 	&lt;li&gt;Entreprises&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; 	&lt;li&gt;Fédérations&lt;/li&gt; 	&lt;li&gt;Collectifs territoriaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P196" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="Q196" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Volet 1 &lt;/strong&gt;– Développer le tri à la source et la valorisation de la matière organique issue de déchets alimentaires de cuisine et de table et de déchets verts&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour assurer le déploiement des stratégies de tri des biodéchets alimentaires&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Toutes les dépenses nécessaires à la mise en oeuvre du tri à la source des biodéchets, notamment :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Réalisation d&amp;#039;étude&lt;/li&gt; 	&lt;li&gt;Financement d’un poste (hors poste de fonctionnaire) dédié à l’élaboration du projet&lt;/li&gt; 	&lt;li&gt;Campagne de communication&lt;/li&gt; 	&lt;li&gt;Assistance à Maitrise d’Ouvrage&lt;/li&gt; 	&lt;li&gt;Equipements dédiés à la gestion de proximité (hors composteurs individuels) ;&lt;/li&gt; 	&lt;li&gt;Moyens de collecte;&lt;/li&gt; 	&lt;li&gt;Aménagement des points de tri ;&lt;/li&gt; 	&lt;li&gt;Tests de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Pour favoriser la prévention de la production des déchets verts et leur valorisation en proximité&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Actions de préparation à la valorisation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Broyage : acquisition d’équipement de broyage (hors broyeurs individuel), aménagement de plateforme de broyage&lt;/li&gt; 	&lt;li&gt;Prestation d’accompagnement à la concertation pour une valorisation en proximité&lt;/li&gt; 	&lt;li&gt;Formation pour l’utilisation des broyeurs en sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions aidées doivent s’intégrer dans une stratégie globale visant l’optimisation de la gestion des déchets verts&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 2 &lt;/strong&gt;– Animation territoriale et accompagnement à l’émergence de projets&lt;br /&gt; &lt;br /&gt; Pour faire émerger sur les territoires des solutions de traitement des biodéchets alimentaires par compostage, en lien avec les acteurs agricoles, les collectivités et les structures locales.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;L’animation territoriale est un levier essentiel pour :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sensibiliser les acteurs aux enjeux du retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;Faciliter le passage à l’action en levant les freins techniques, réglementaires ou organisationnels,&lt;/li&gt; 	&lt;li&gt;Structurer des dynamiques collectives autour de projets de compostage,&lt;/li&gt; 	&lt;li&gt;Favoriser la coopération entre agriculteurs, collectivités, entreprises et associations.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets peuvent être portés à l’échelle d’un bassin, d’un département, d’un parc naturel régional, d’un bassin de vie, ou de tout autre territoire cohérent.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence de la stratégie d’animation proposée,&lt;/li&gt; 	&lt;li&gt;La capacité à mobiliser les acteurs agricoles et territoriaux,&lt;/li&gt; 	&lt;li&gt;La qualité de la méthodologie (diagnostic, mobilisation, accompagnement),&lt;/li&gt; 	&lt;li&gt;L’originalité et l’innovation dans les outils ou les formats proposés,&lt;/li&gt; 	&lt;li&gt;La prise en compte du modèle économique des projets accompagnés,&lt;/li&gt; 	&lt;li&gt;La contribution aux objectifs régionaux (santé des sols, alimentation durable, économie circulaire).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Ressources humaines affectées strictement au projet ;&lt;/li&gt; 	&lt;li&gt;Déplacements, communication, prestations, achat matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 3 &lt;/strong&gt;– Création ou aménagement de plateformes de compostage&lt;br /&gt; &lt;br /&gt; Pour soutenir la mise en oeuvre de plateformes de compostage traitant des biodéchets alimentaires, dans une logique de retour au sol de la matière organique et de création de filières locales de valorisation.&lt;br /&gt; Ces plateformes peuvent prendre des formes variées : compostage en bout de champ, régie communale ou intercommunale, coopérative agricole, ou évolution de plateformes de déchets verts.&lt;br /&gt; Les projets doivent viser l’obtention de l’agrément sanitaire SPAnC3. Seuls les projets inférieurs au seuil de déclaration ICPE sont éligibles.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La connaissance du territoire (gisement de biodéchets, besoins agricoles),&lt;/li&gt; 	&lt;li&gt;La qualité du projet technique (type de plateforme, équipements, organisation),&lt;/li&gt; 	&lt;li&gt;La cohérence du modèle économique (viabilité, partenariats, pérennité),&lt;/li&gt; 	&lt;li&gt;La capacité à coopérer avec les EPCI et les acteurs agricoles,&lt;/li&gt; 	&lt;li&gt;L’intégration dans une stratégie territoriale (PAT, PCAET, etc.)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux, aménagements, acquisition de matériel, signalétique&lt;/li&gt; 	&lt;li&gt;Tests, analyses, location de matériel.&lt;/li&gt; 	&lt;li&gt;Accompagnement technique (étude de faisabilité, obtention de l&amp;#039;agrément...)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Pour entamer une démarche, contactez le service via cette adresse :&lt;br /&gt; Marine ALLIX,&lt;br /&gt; &lt;a href="tel:0492532627"&gt;04 92 53 26 27&lt;/a&gt;&lt;br /&gt; &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; ou&lt;br /&gt; &lt;br /&gt; Olivier GAIRALDI,&lt;br /&gt; &lt;a href="tel:0494924612"&gt;04 94 92 46 12&lt;/a&gt;, &lt;a href="tel:0618721380"&gt;06 18 72 13 80&lt;/a&gt;,&lt;br /&gt; &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;br /&gt; → Les demandes d’entretien devront être accompagnées du formulaire, selon&lt;br /&gt; le volet, dûment rempli ci-dessous et envoyé par mail à l’adresse &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine ALLIX, &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; ou&lt;br /&gt; Olivier GAIRALDI, &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;;&lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>166299</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la filière TLC : textile, linge de maison, chaussures</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>AAP TLC : textile, linge de maison, chaussures</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région entend proposer un soutien financier en investissement aux acteurs locaux dont les projets structurants permettraient de consolider l’écosystème régional existant, en renforçant les filières de collecte, de pré tri, et activités de ré emploi en local, en développant les capacités de tri afin de créer les conditions favorables au développement de filières textiles durables, localement, valorisant la matière première locale vierge (peaux-cuir, laine-feutre...) ou recyclée ainsi que de nouveaux débouchés (chiffons d’essuyage, isolation, rembourrage, textiles non tissés techniques…..).&lt;/p&gt; &lt;p&gt;Ce dispositif est proposé aux structures ayant le statut :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Entreprises,&lt;/li&gt; 	&lt;li&gt;Associations,&lt;/li&gt; 	&lt;li&gt;Acteurs de l&amp;#039;économie sociale et solidaire,&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles et&lt;/li&gt; 	&lt;li&gt;Acteurs publics collectivités&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le montant de l&amp;#039;aide dépendra de la qualité technique du projet, de sa pertinence territoriale, de ses impacts, des synergies et partenariats créés...&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles relèvent de l&amp;#039;achat d&amp;#039;équipements de collecte (sous conditions), l&amp;#039;achat d&amp;#039;un local et les équipements travaux aménagements spécifiquement dédiés au projet, les études préalables aux investissements&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Tout dépôt de candidature devra avoir fait l&amp;#039;objet au préalable d&amp;#039;un échange avec le service Economie circulaire et déchets de la Région.&lt;/li&gt; 	&lt;li&gt;Les demandes de rendez-vous seront à adresser à l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les documents à renseigner seront ensuite envoyés au porteur de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les demandes de pièces complémentaires et tout autre échange s&amp;#039;effectueront via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;L&amp;#039;analyse des candidatures déposées sera effectuée au &amp;#34;fil de l&amp;#039;eau&amp;#34;. Les résultats seront communiqués aux porteurs de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les projets lauréats seront ensuite amenés à déposer leur demande de subvention sur la plateforme en ligne de la Région dans le téléservice qui leur sera indiqué ultérieurement par le service instructeur de la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aap-tlc-textile-linge-de-maison-chaussures</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La prise de contact se fera à partir de la boîte de réception suivante : &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-tlc-textile-linge-de-maison-chaussures/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
         <v>104710</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C198" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D198" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -12841,14082 +38354,141 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB198" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD47" s="1" t="inlineStr">
+      <c r="AD198" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG198" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...13942 lines deleted...]
-          <t>27/02/2026</t>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>