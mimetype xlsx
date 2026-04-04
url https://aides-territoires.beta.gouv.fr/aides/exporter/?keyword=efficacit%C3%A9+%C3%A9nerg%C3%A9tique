--- v0 (2026-01-24)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA145"/>
+  <dimension ref="A1:AH116"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,517 +225,269 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>127933</v>
+        <v>111760</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accorder jusqu'à 10.000€ aux TPE-PME franciliennes de moins de 20 salariés pour les aider à faire face à la crise énergétique</t>
+          <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Chèque efficacité énergétique</t>
+          <t>Conseil en Energie Partagé</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Entreprise privée</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région accorde jusqu&amp;#039;à 10.000€ aux TPE-PME franciliennes de moins de 20 salariés pour les aider à faire face à la crise énergétique.
-[...11 lines deleted...]
-&lt;/p&gt;</t>
+ Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Biodiversité
-Attractivité économique</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...316 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du devis d&amp;#039;intervention proposé.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>Gironde</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/cheque-efficacite-energetique</t>
-[...4 lines deleted...]
-          <t>https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-cridfprd-portail-depot-demande-aides&amp;footer=https:%2F</t>
+          <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...25 lines deleted...]
-&lt;/ul&gt;</t>
+ Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
+&lt;/p&gt;
+&lt;p&gt;
+ William RAVAILLE&lt;/p&gt;
+&lt;p&gt;
+ service.energies&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 21
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ec01-cheque-efficacite-energetique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>50028</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
@@ -818,76 +570,110 @@
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>56180</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
-Ingénierie technique</t>
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
@@ -970,75 +756,108 @@
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>56127</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 60</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Travaux réalisés par le SDEC ENERGIE dans le cadre d'un transfert de compétence</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les installations d&amp;#039;éclairage public concourent à la sécurité des biens et des personnes. La maîtrise des consommations énergétiques et la lutte contre la pollution lumineuse incitent  au  renouvellement  des  installations  les  plus anciennes et énergivores. les actions réalisées sont la création, l&amp;#039;extension, le renouvellement (passage en LED), la mise en œuvre de la trame noire (adaptation de la température d&amp;#039;éclairement en fonction de l’enjeu de biodiversité), la programmation d&amp;#039;extinction nocturne, la variation d&amp;#039;intensité lumineuse
  en cours de nuit ou la mise en place d&amp;#039;un système de détection permettant l&amp;#039;allumage et l&amp;#039;extinction de l&amp;#039;éclairage en fonction du besoin. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide dépend de l&amp;#039;action sollicitée et de la catégorie de la commune.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un soutien spécifique est accordé dans le cadre du programme R30 pour le renouvellement des foyers de plus de 30 ans&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide du SDEC ENERGIE intervient dans le cadre d&amp;#039;un transfert de compétence.
  &lt;br /&gt;
@@ -1093,1343 +912,928 @@
         <is>
           <t>&lt;p&gt;
  Mail : eclairage&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 65
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/34d2-etendre-renouveler-ou-ameliorer-lefficacite-e/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>90777</v>
+        <v>129727</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Améliorer l'efficacité énergétique des navires de pêche et atténuer le changement climatique</t>
+          <t>Améliorer l'efficacité énergétique de l'éclairage public et réduire son impact environnemental</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Maîtrise de la demande en énergie (MDE)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...221 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
 &lt;/p&gt;
 &lt;p&gt;
  Ces investissements, conçus avec les collectivités adhérentes et validés chaque année par le comité syndical, participent à l&amp;#039;atteinte de 3 objectifs majeurs :
  &lt;br /&gt;
  1) réduire la consommation énergétique du parc d&amp;#039;éclairage public,
  &lt;br /&gt;
  2) atteindre une meilleure efficacité de l&amp;#039;éclairage tout en veillant à réduire son impact environnemental,
  &lt;br /&gt;
  3) sécuriser son fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 30% et 80% du montant HT des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Langres : rénovation de l&amp;#039;éclairage public du centre ancien avec programme de réduction d&amp;#039;intensité en milieu de nuit, ajusté avec un système de détection de présence.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/eclairage-public</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c2c9-ameliorer-lefficacite-energetique-de-leclaira/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...494 lines deleted...]
-      <c r="A10" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>16244</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EduRénov</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   🚩
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Vous êtes une
 collectivité territoriale ou un groupement, une entreprise publique locale
 (SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
 public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
 Banque des Territoires pour accompagner la modernisation des bâtiments
 scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
 projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
 avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
 Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;D’un
      taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
  &lt;li&gt;De
      prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
  &lt;li&gt;D’un
      taux fixe, rendu possible par le partenariat entre la Banque des
      Territoires et la BEI.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
 projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
 les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
 mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
 soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Si vous
 souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
 découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2019</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...64 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>1069</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer de l'ingénierie aux territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...145 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par ce dispositif, le Région Grand Est décide de donner aux territoires ruraux des moyens d&amp;#039;animation et de mise en réseau des acteurs publics et privés afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connecter ou mutualiser les projets pour développer des services, des activités et des emplois,
  &lt;/li&gt;
  &lt;li&gt;
   valoriser les partenariats locaux,
  &lt;/li&gt;
  &lt;li&gt;
   décliner les politiques régionales à l&amp;#039;échelle des territoires
  &lt;/li&gt;
  &lt;li&gt;
   faire émerger des projets structurants et articulés entre eux : prise en compte la trame verte et bleue dans les projets des communes et des EPCI,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser la transition énergétique,
  &lt;/li&gt;
  &lt;li&gt;
   développer l&amp;#039;artisanat local
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -2465,447 +1869,198 @@
  Les salaires bruts et les charges patronales ; les coûts associés ne sont pas pris en charge.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Territoire hors zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire en zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 50% / 30 000 € / 2 postes maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire hors zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € / 1 poste maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire en zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/ingenierie-territoriale-2018-2021/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  territoiresetruralites&amp;#64;grandest.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b495-ingenierie-territoriale-2018-2021-grandest/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...277 lines deleted...]
-      <c r="B16" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>73947</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Sud de l'Aisne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
-  ALME Mulhouse Sud Alsace
+  sud de l&amp;#039;Aisne
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -2919,197 +2074,228 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
-[...15 lines deleted...]
- elodie.passat&amp;#64;mulhouse-alsace.fr
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>SCOT UCCSA</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecsudaisne.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laetitia Morel, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ lmorel&amp;#64;alecsudaisne.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ded6-se-faire-accompagner-par-aloen/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B17" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>73946</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ALOEN - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
  &lt;strong&gt;
-  ALEC Montpellier Métropole
+  ALOEN
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3123,197 +2309,228 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
-[...15 lines deleted...]
- marjorie.salaun&amp;#64;alec-montpellier.org
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DE LORIENT</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://aloen.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie-Laure Lamy, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marielaurelamy&amp;#64;aloen.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3919-se-faire-accompagner-par-energence/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B18" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>73942</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ALEC de la Nièvre - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;
  &lt;strong&gt;
-  ALEC Lozère Energie
+  ALEC de la Nièvre
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3322,201 +2539,233 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
-[...15 lines deleted...]
- contact&amp;#64;energie.lozere.fr
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ale-nievre.org/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne Savignon, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ asavignon&amp;#64;ale-nievre.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a3d-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B19" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>73941</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole bordelaise et Gironde - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;
  &lt;strong&gt;
-  ALEPTE
+  ALEC de la métropole bordelaise et de la Gironde
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3525,201 +2774,233 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
-[...15 lines deleted...]
- mourad.boukrara&amp;#64;alepte.fr
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Romain Harrois, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ romain.harrois&amp;#64;alec-mb33.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/536a-se-faire-accompagner-par-lagence-des-politiqu/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B20" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>73882</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Seine et Marne Environnement - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
-  GPSO Energie
+  Seine et Marne Environnement
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3732,1216 +3013,223 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mme Céline HENRY, Directrice&lt;/p&gt;&lt;p&gt;direction&amp;#64;seme-id77.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff6d-se-faire-accompagner-par-lalec-sud-parisienne/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B21" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>73881</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Sud Parisienne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...1023 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
   Sud Parisienne
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -4954,198 +3242,229 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>CA Grand Paris Sud Seine Essonne Sénart</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://alec-sudparisienne.org/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adèle Baud, Directrice
 &lt;/p&gt;
 &lt;p&gt;
  a.baud&amp;#64;alec-sudparisienne.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e87-se-faire-accompagner-par-lalec-sqy/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B27" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>73880</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ALEC SQY - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
  &lt;strong&gt;
-  ALEC du Pays de Rennes
+  SQY
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -5159,197 +3478,228 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...15 lines deleted...]
- claire.le-gentil&amp;#64;alec-rennes.org
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Centre et sud Yvelines</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alecsqy.org/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sébastien Mellé, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ sebastien.melle&amp;#64;alecsqy.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f90-se-faire-accompagner-par-lalec-ouest-essonne/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B28" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>73879</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Ouest Essonne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
-  ALOEN
+  Ouest Essonne
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -5360,200 +3710,237 @@
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
-&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="N28" s="1" t="inlineStr">
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
-[...15 lines deleted...]
- marielaurelamy&amp;#64;aloen.fr
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Ouest Essonne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://alec-ouest-essonne.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sophie Labrousse, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie.labrousse&amp;#64;alecoe.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df30-se-faire-accompagner-par-lalec-pold/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B29" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>73878</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ALEC POLD - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...18 lines deleted...]
- L&amp;#039;ALEC
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  ENER&amp;#039;GENCE
+  ALEC
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  POLD
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -5562,202 +3949,232 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...15 lines deleted...]
- gladys.douilly&amp;#64;energence.net
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Paris Ouest La Défense (EPT)</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-pold.org/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tony Ferreira, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ t.ferreira&amp;#64;alec-pold.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cb0-se-faire-accompagner-par-alec-pold/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B30" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>73877</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ALEC GPSO Energie - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
-  du Pays de Saint-Brieuc
+  GPSO Energie
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -5766,202 +4183,232 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...15 lines deleted...]
- charline.lasterre&amp;#64;alec-saint-brieuc.org
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Grand Paris Seine Ouest (EPT)</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gpso-energie.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Muriel Leboulanger, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ muriel.leboulanger&amp;#64;gpso-energie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a27f-se-faire-accompagner-par-lalepte/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B31" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>73876</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>ALEPTE  - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...18 lines deleted...]
- L&amp;#039;ALEC
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  ALECOB
+  ALEPTE
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -5970,202 +4417,232 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...15 lines deleted...]
- benoit.aignel&amp;#64;wanadoo.fr
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Paris Terres d'Envol (EPT)</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alepte.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mourad Boukrara, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ mourad.boukrara&amp;#64;alepte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/231a-se-faire-accompagner-par-lalec-plaine-commune/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B32" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>73875</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Plaine Commune - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
-  HEOL
+  Plaine Commune
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -6174,202 +4651,232 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...15 lines deleted...]
- bertrand.mear&amp;#64;heol-energies.org
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Plaine Commune (EPT)</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-plaineco.org/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Michael Evrard, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ m.evrard&amp;#64;alec-plaineco.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/63b3-se-faire-accompagner-par-lalec-mve/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B33" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>73874</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>ALEC MVE - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H33" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
  &lt;strong&gt;
-  ALEC 18
+  MVE
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -6379,2002 +4886,230 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
-&lt;/ul&gt;
-[...5 lines deleted...]
-      <c r="N33" s="1" t="inlineStr">
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...18 lines deleted...]
- &lt;br /&gt;
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>EPT Est Ensemble, Grand Paris Grand Est, Paris Est Marne et Bois</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-mve.org/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Brigitte Corinthios, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ bcorinthios&amp;#64;agence-mve.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c51-se-faire-accompagner-par-lagence-parisienne-d/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B34" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>73873</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>APC - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H34" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...1800 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC
  &lt;strong&gt;
   APC
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8388,198 +5123,229 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Paris</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.apc-paris.com/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Karine Bidart, Directrice
 &lt;/p&gt;
 &lt;p&gt;
  karine.bidart&amp;#64;apc-paris.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c70e-se-faire-accompagner-par-une-agence-locale-de/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B44" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>73940</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;ALEC
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  MVE
+  ALEC Agence des Politiques énergétiques du Var
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8588,201 +5354,233 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...15 lines deleted...]
- bcorinthios&amp;#64;agence-mve.org
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://cofor83.fr/agence-des-politiques-energetiques-du-var</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sophie Perchat, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ sophie.perchat&amp;#64;cofor83.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f26-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B45" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>73938</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 18 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H45" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;ALEC
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  Plaine Commune
+  ALEC 18
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8792,200 +5590,237 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
-&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="N45" s="1" t="inlineStr">
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
-[...15 lines deleted...]
- m.evrard&amp;#64;alec-plaineco.org
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://alec18.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Pierre Claustres, Directeur :
+ &lt;a target="_self"&gt;
+  jean-claustres&amp;#64;alec18.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/687e-se-faire-accompagner-par-lalec-37/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B46" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>73936</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Lozère Energie - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...18 lines deleted...]
- L&amp;#039;ALEC
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  Nancy Grands Territoires
+  ALEC Lozère Energie
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8994,202 +5829,232 @@
   Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
-  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
-[...15 lines deleted...]
- guillaume.lavier&amp;#64;alec-nancy.fr
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>http://energie.lozere.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mathieu Couderc, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;energie.lozere.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1bc-se-faire-accompagner-par-lalec-quercy-energie/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B47" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>73935</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>ALEDA - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H47" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...7 lines deleted...]
- L&amp;#039;ALEC
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
  &lt;strong&gt;
-  du Pays Messin
+  ALEC ALEDA
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -9203,197 +6068,231 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
-[...15 lines deleted...]
- direction&amp;#64;alec-paysmessin.fr
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Ariège</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>http://aleda09.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Bonrepaux, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.bonrepaux&amp;#64;sde09.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35df-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B48" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>73934</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Quercy Energies - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;
  &lt;strong&gt;
-  ALEC de la métropole bordelaise et de la Gironde
+  ALEC Quercy
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  Energies
  &lt;/strong&gt;
  , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
  Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -9407,140 +6306,4534 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.quercy-energies.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Alban Aubert, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ alban.aubert&amp;#64;quercy-energies.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3049-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>73933</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>SOLEVAL - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALE
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  C SOLEVAL
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>CA du Sicoval</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.soleval.org/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laure Barthelemy-Blanc, Directrice /
+ &lt;a href="mailto:laurebb&amp;#64;soleval.org" target="_self"&gt;
+  laurebb&amp;#64;soleval.org
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact du secrétariat : Tél. : 09 62 21 95 85 /
+ &lt;a href="mailto:contact&amp;#64;soleval.org" target="_self"&gt;
+  contact&amp;#64;soleval.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e94-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>73932</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Montpellier Métropole - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC Montpellier Métropole
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Montpellier Méditerranée Métropole</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-montpellier.org/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjorie Salaün-Rovira, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marjorie.salaun&amp;#64;alec-montpellier.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c36-se-faire-accompagner-par-lale-08/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>73931</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>ALE 08 - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALE
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  08
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ale08.org/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christel Sauvage, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ c.sauvage&amp;#64;ale08.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87dc-se-faire-accompagner-par-lalec-du-pays-messin/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>73930</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Pays Messin - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  du Pays Messin
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DE L'AGGLOMERATION MESSINE</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-paysmessin.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jérémy Marx, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ direction&amp;#64;alec-paysmessin.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0377-se-faire-accompagner-par-lalec-epinal-centre-/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>73928</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>ALME Mulhouse sud Alsace - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ALME Mulhouse Sud Alsace
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>CA Mulhouse Alsace Agglomération</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alme-mulhouse.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elodie Passat, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ elodie.passat&amp;#64;mulhouse-alsace.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/22c8-se-faire-accompagner-par-lalec-nancy-grands-t/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>73927</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Nancy Grands Territoires - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Nancy Grands Territoires
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Nancy</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://alec-nancy.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guillaume Lavier, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ guillaume.lavier&amp;#64;alec-nancy.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7830-se-faire-accompagner-par-heol/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>73926</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>HEOL - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  HEOL
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Morlaix (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>http://www.heol-energies.org/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bertrand Mear, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ bertrand.mear&amp;#64;heol-energies.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e01-se-faire-accompagner-par-lalecob/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>73925</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ALECOB - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ALECOB
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU CENTRE OUEST BRETAGNE</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://alecob.jimdofree.com/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benoit Aignel, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ benoit.aignel&amp;#64;wanadoo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a8b1-se-faire-accompagner-par-lalec-du-pays-de-sai/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>73924</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Pays St Brieuc - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  du Pays de Saint-Brieuc
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Saint-Brieuc (PETR)</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-saint-brieuc.org/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Charline Lasterre, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ charline.lasterre&amp;#64;alec-saint-brieuc.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ce3-se-faire-accompagner-par-energence/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>73923</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>ENER'GENCE - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ENER&amp;#039;GENCE
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE BREST</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>http://www.energence.net/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gladys Douilly, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ gladys.douilly&amp;#64;energence.net
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/31ee-se-faire-accompagner-par-lalec-du-pays-de-ren/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>73922</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>ALEC du Pays de Rennes - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC du Pays de Rennes
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE RENNES</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-rennes.org/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Claire Le Gentil, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ claire.le-gentil&amp;#64;alec-rennes.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01c1-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>73887</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 42 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC 42
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec42.org/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Richard Gonnet, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ richard.gonnet&amp;#64;alec42.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/43a3-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>73886</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 07 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC
+07
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec07.org/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Joseph Bourez, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ bourez&amp;#64;alec07.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/124e-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>73885</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 01 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC
+01
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec01.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie Moissenet, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ m.moissenet&amp;#64;alec01.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a7a-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>73884</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Grenoble - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Grenoble
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes-Métropole</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-grenoble.org/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie Filhol, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marie.filhol&amp;#64;alec-grenoble.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ce4-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>73883</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Lyon
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Alex Dellong, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ alex.dellong&amp;#64;alec-lyon.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27ae-se-faire-accompagner-par-seine-et-marne-envir/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
+ &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
+ &lt;/li&gt;
+ &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses concomitantes éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>140755</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un bilan énergétique du patrimoine communal</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner dans la transition énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Conseil en Energie Partagé (CEP)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - établir un inventaire du patrimoine communal
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -effectuer un bilan énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ - définir un programme d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ - diminuer les consommations et dépenses énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer le confort des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer au service Conseil en Energies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir les factures et éléments nécessaires à l&amp;#039;analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouvrir les bâtiments à la visite
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  cep&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U48" s="1" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Landes</t>
         </is>
       </c>
       <c r="V48" s="1" t="inlineStr">
         <is>
-          <t>https://www.alec-mb33.fr/</t>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
         </is>
       </c>
       <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Romain Harrois, Directeur
-[...2 lines deleted...]
- romain.harrois&amp;#64;alec-mb33.fr
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>contact@federation-flame.org</t>
+          <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/536a-se-faire-accompagner-par-lagence-des-politiqu/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
+    <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>116231</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-ADEME</t>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 100</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
@@ -9674,2045 +10967,3538 @@
 &lt;ul&gt;
  &lt;li&gt;
   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>belliotl@afd.fr</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
+    <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>75457</v>
+        <v>101597</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Restaurer et valoriser les « Grands sites patrimoniaux »</t>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+          <t>ADEME
+Banque des Territoires
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
-        <is>
-[...169 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>75457</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer et valoriser les « Grands sites patrimoniaux »</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renforcer l&amp;#039;attractivité de la Bourgogne-Franche-Comté par la restauration et la mise en valeur des sites patrimoniaux majeurs de la région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir les projets patrimoniaux inscrits aux contrats de plan État-région 2015-2020,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir les grands sites patrimoniaux qui s&amp;#039;inscrivent dans des projets de développement culturel et touristique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Dépenses éligibles :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une étude afin de définir le projet culturel lié au monument ou au site,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration d&amp;#039;éléments d&amp;#039;architecture ou de confortation du site,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation d&amp;#039;un monument ou un site par la mise en œuvre de dispositifs permanents à destination de publics variés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+Subvention d&amp;#039;investissement.
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;ingénierie de projet : dépense minimale 10 000 €, taux maximal 40 %,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration : dépense minimale 50 000 €, taux maximal 20 %,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation : dépense minimale 30 000 €, taux maximal 40 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du plan d&amp;#039;accélération de l&amp;#039;investissement régional, une bonification de 10 % est possible pour les travaux de restauration du patrimoine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Intérêt patrimonial et qualité du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite du projet sur l&amp;#039;ensemble de la chaîne patrimoniale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit avoir fait l&amp;#039;objet d&amp;#039;une réflexion pluridisciplinaire préalable au regard des enjeux et besoins du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Efficacité énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/395</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ patrimoineculturel&amp;#64;bourgognefranchecomte.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y51" s="1" t="inlineStr">
         <is>
-          <t>petitesvillesdedemain@anct.gouv.fr</t>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
       <c r="Z51" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4381-restaurer-valoriser-grands-sites-patrimoniaux/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
+    <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
-        <v>144503</v>
+        <v>312</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+          <t>Obtenir un appui en expertise sur les thématiques de transitions écologique et énergétique et d'aménagement durable</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les questions d&amp;#039;environnement, d&amp;#039;énergie, de mobilité et d&amp;#039;aménagement urbain sont au cœur du développement de votre territoire.
+La Banque des territoires mobilise de l&amp;#039;ingénierie en faveur d&amp;#039;un développement durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le chemin vers des territoires plus durables et plus résilients comporte de nombreux défis, dont celui de disposer d&amp;#039;une ingénierie adéquate. Nous pouvons mobiliser des experts pour vous accompagner dans l&amp;#039;identification de vos enjeux, notamment de vulnérabilité, mais aussi dans la mise en lumière de vos atouts imaginer avec vous les pistes d&amp;#039;actions et quantifier les moyens à mobiliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse de vous proposer un appui à l&amp;#039;élaboration d&amp;#039;une stratégie globale de transition ou de mobiliser une expertise précise (énergie, littoral, changement climatique, biodiversité...), nos experts vous accompagnent dans vos démarches.
+&lt;/p&gt;
+&lt;p&gt;
+ Elément essentiel de toute stratégie d&amp;#039;aménagement durable, la mise en œuvre d&amp;#039;une stratégie foncière est indispensable afin de créer les conditions de la réussite de nombreuses politiques publiques, qu&amp;#039;il s&amp;#039;agisse de développement économique, de production de logements ou encore de la protection d&amp;#039;espaces remarquables. Nos experts peuvent vous appuyer dans le choix des outils réglementaires, financiers et opérationnels mobilisables. Nous pouvons également vous aider à identifier les acteurs locaux et nationaux mobilisables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/accompagnement-pour-lelaboration-dune-strategie-de-transition-ecologique</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://mon-compte.banquedesterritoires.fr/#/contact/form/produit/47021</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ffe7-expertise-transition-ecologique-energetique-e/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162443</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l'énergie dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="N52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 40 % du coût de l&amp;#039;audit énergétique, pour les collectivité non adhérente 20 % &lt;span&gt;du coût de l&amp;#039;audit énergétique. L&amp;#039;aide est soumise à&lt;/span&gt;&lt;span&gt; un plafond de 700€ maximum par audit, et 1500€  par collectivité par an.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agnès BOUSSARD - Chargée de missions Maîtrise de l&amp;#039;énergie - &lt;a target="_self"&gt;agnes.boussard&amp;#64;te53.fr&lt;/a&gt; - 06 89 53 68 54&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/maitrise-de-lenergie-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>126158</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-bois.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Eolien / photovoltaïque au sol : le SIEGE 27 co-développe de tels projets en cas de délibération favorable de la commune d&amp;#039;étude ainsi que de son intercommunalité. L&amp;#039;objectif recherché par le SIEGE 27 est de garantir l&amp;#039;appropriation, le suivi et l&amp;#039;implication du territoire, soutenir des projets publics et citoyens, contribuer au capital/compte courant des sociétés de projet et ainsi accéder à leur gouvernance et optimiser les retombées économiques locales. Le portage du risque financier est assuré par le SIEGE 27 (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-sol.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-pv-sol.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   et
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-eolien.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-eolien.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Méthanisation : le SIEGE 27 accompagne les collectivités et leurs groupements à faire émerger des projets, en participant notamment financièrement aux maillages et renforcements des réseaux, soutient les porteurs de projet en leur donnant les conditions les plus favorables possibles en lien avec GRDF et les intercommunalités (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-metha.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-metha.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Plus d&amp;#039;informations par le biais des fiches thématiques disponibles sur le bouton descriptif complet.
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Photovoltaïque sur ombrière : parking de la salle des fêtes de Verneusses, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Photovoltaïque sur bâtiments publics : toitures d&amp;#039;école (Thuit de l&amp;#039;Oison, Tillières sur Avre, Saint André de l&amp;#039;Eure,...), de salles des fêtes (Bourg Beaudoin,...).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois énergie : mairie/école de Surtauville,...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Photovoltaïque au sol : sur casiers de centres d&amp;#039;enfouissement de déchets (SDOMODE, SETOM), anciennes pistes bétonnées d&amp;#039;aérodrome (Saint André de l&amp;#039;Eure), anciennes carrières (Martot,...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Eolien : Mesnil-Rousset, Vraiville/Mandeville/Surtauville/Terres de Bord/La Haye Malherbe, ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Biodiversité
-[...183 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
-        </is>
-[...175 lines deleted...]
-&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U54" s="1" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>Eure</t>
         </is>
       </c>
       <c r="V54" s="1" t="inlineStr">
         <is>
-          <t>https://www.sidec-jura.com</t>
+          <t>https://www.siege27.fr/categories/les-fiches-du-siege27</t>
         </is>
       </c>
       <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
- 03 84 47 83 00
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y54" s="1" t="inlineStr">
         <is>
-          <t>b.caron@sidec-jura.fr</t>
+          <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
       <c r="Z54" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
+    <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
-        <v>22271</v>
+        <v>162652</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Investir dans l'agritourisme (PASS Agritourisme)</t>
+          <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
-        <is>
-[...720 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...108 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>129719</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant au développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
+&lt;/p&gt;
+&lt;p&gt;
+ Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ adresse mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>plafonné</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
+et des intercommunalités dans le domaine de la 
+rénovation énergétique des bâtiments publics, le 
+SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
+s’associer pour coordonner leurs dispositifs de soutien 
+financier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des travaux de rénovation énergétique sur son patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>Avance récupérable
-Ingénierie technique
+          <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>163082</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>163081</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Appui méthodologique
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>152925</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Prioriser la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>GRDF
+ENEDIS
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
+&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prioréno met à disposition des collectivités
+ &lt;strong&gt;
+  une vision cartographique de leur parc de bâtiments publics
+ &lt;/strong&gt;
+ ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
+ &lt;strong&gt;
+  une vision globale des consommations énergétiques de ses bâtiments
+ &lt;/strong&gt;
+ et aide à établir un plan de rénovation énergétique pertinent.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Prioréno répond aux problématiques de terrain :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
+ &lt;strong&gt;
+  analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
+ &lt;/strong&gt;
+ présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;&lt;em&gt;
+  * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
+ &lt;/em&gt;&lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide, il faut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir un compte sur le site de la Banque des Territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaitre sa liste de PRMs
+&lt;/p&gt;
+&lt;p&gt;
+ Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Avance récupérable
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>152466</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -12150,2953 +14936,240 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...1027 lines deleted...]
-    <row r="70" spans="1:27" customHeight="0">
+    <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
-        <v>120978</v>
+        <v>116416</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
-        <is>
-[...1723 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L81" s="1" t="inlineStr">
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -15105,74 +15178,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -15180,889 +15253,362 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>131800</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...6 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
-[...20 lines deleted...]
- Ce dispositif vise à consolider et améliorer l&amp;#039;offre existante en matière d&amp;#039;hébergement touristique collectif afin de proposer une offre en cohérence avec les attentes de la clientèle actuelle.
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant de l&amp;#039;aide :
+  Ce dispositif favorise des projets de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Taux maxi : 20%
-[...5 lines deleted...]
- Plancher : 30.000€
+ Pour les opérations en rénovation globale d&amp;#039;un ou plusieurs bâtiments publics :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réduire de 50% minimum les consommations énergétiques de la ou des surface(s) concernée(s). Le gain énergétique devra être justifié par une étude thermique précisant les consommations énergétiques avant et après travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ Pour les opérations de rénovation « par étapes » : au minimum 2 actions « geste par geste » (isolation des murs, des planchers bas et de la toiture, rénovation des menuiseries extérieures, ventilation, production de chauffage et d&amp;#039;eau chaude sanitaire etc.)
+&lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Respecter les critères techniques des fiches standardisées CEE.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé
+ &lt;/span&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Remarque
+  Nature de l&amp;#039;aide
  &lt;/strong&gt;
- : Une période de franchise de 3 ans est appliquée avant toute nouvelle demande de subvention.
-[...11 lines deleted...]
- &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
-[...281 lines deleted...]
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="S84" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
-[...15 lines deleted...]
- 04 79 26 42 10
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/29cf-travaux-de-renovation-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>120959</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
-[...317 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L87" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -16086,189 +15632,760 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-      <c r="A88" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>73104</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments publics tertiaire en Ardèche</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Energies de l’Ardèche (SDE 07)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 75</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions apportés s&amp;#039;appuient sur le mécanisme des Certificats économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées sur la base des dépenses retenues sont plafonnées dans la limite des seuils suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Montant de la dépense (HT) retenue - L&amp;#039;enveloppe éligible est de 30 000 €
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour tout travaux éligible aux CEE - 50 %
+  d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux - 60% d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de recours à des matériaux biosourcés - 60 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux ayant recours à des matériaux biosourcés - 75%
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la rénovation énergétique des bâtiments communaux : isolation, changement de fenêtre, pose de VMC, changement de système de chauffage, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit être adhérente au service énergie du SDE 07 pour être éligible, il s&amp;#039;agit d&amp;#039;une adhésion de 70 centimes par habitant et par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères techniques minimaux sont ceux permettant la valorisation des Certificats économies d&amp;#039;énergie (CEE).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/communes-collectivites-ardeche/maitrise-des-energies/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Julien CARONNET - j.caronnet&amp;#64;sde07.com - 04 75 66 09 27
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>j.caronnet@sde07.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a77-accompagner-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>SDE 07 - Syndicat Départemental d'Energies de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>17/12/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>58075</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Hellio Solutions</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...4 lines deleted...]
-          <t>Subvention
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I88" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Min : 5 Max : 100</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
  au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
  jusqu&amp;#039;à
  l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
 &lt;/p&gt;
 &lt;p&gt;
  1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  2- Des recommandations techniques sur les projets à venir
 &lt;/p&gt;
 &lt;p&gt;
  3- Le montage et la validation des dossiers CEE
 &lt;/p&gt;
 &lt;p&gt;
  Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   278 écoles
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   175 mairies
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   138 salles des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43; de 200 logements communaux
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
@@ -16282,533 +16399,534 @@
  &lt;li&gt;
   isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   remplacement des menuiseries : 1000 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.hellio.com/solutions/collectivites</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Léa Monnier
   &lt;/strong&gt;
   &lt;br /&gt;
   Responsable développement commercial - Secteur Public - Hellio
   &lt;br /&gt;
   01 44 94 21 36
   &lt;br /&gt;
   &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
    lmonnier&amp;#64;hellio.com
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>lmonnier@hellio.com</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="89" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...59 lines deleted...]
- Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
-[...3 lines deleted...]
-Equipement public
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
-[...2 lines deleted...]
- Collectivités franciliennes de moins de 20 000 habitants
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-[...100 lines deleted...]
-      <c r="S90" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>166138</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Développer des systèmes performants de production de froid en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes performants de production de froid en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets a notamment pour objectifs de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Soutenir des systèmes &lt;/strong&gt;de production de froid de confort à très haute efficacité à condensation à eau et potentiellement à air dans les territoires ultramarins et  la Corse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Encourager les projets&lt;/strong&gt; de production de froid performant intégrant un couplage avec du solaire photovoltaïque pour les systèmes de climatisation à compression mécanique ou à partir de chaleur pour les systèmes de climatisation à adsorption ou absorption.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accompagner la structuration de la filière &lt;/strong&gt;et faire émerger des solutions de froid renouvelable pour des applications à haute efficacité énergétique dans le secteur tertiaire existant, afin de générer un marché porteur à terme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les&lt;strong&gt; études de faisabilité &lt;/strong&gt;pour l’optimisation du dimensionnement des installations de climatisation à haute efficacité énergétique ;&lt;/li&gt;&lt;li&gt;et les&lt;strong&gt; investissements&lt;/strong&gt; dans de nouvelles installations de climatisation à haute efficacité énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a name="_Toc65567435"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/systemes-performants-de-production-de-froid-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/systemes-performants-de-production-de-froid-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>129712</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J79" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -16902,1866 +17020,1237 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...136 lines deleted...]
-      <c r="I93" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
 &lt;/p&gt;
 &lt;p&gt;
  Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Dépenses de mobilier et d&amp;#039;entretien courant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-scolaires</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...210 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>74155</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou la restructuration d'une école rurale</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
-[...12 lines deleted...]
- Ce dispositif a comme objectif de contribuer aux objectifs fixés par la loi du 11 février 2005 « pour l&amp;#039;égalité des droits et des chances, la participation et la citoyenneté des personnes handicapées » qui précise notamment que « les établissements existants recevant du public doivent être tels que toute personne handicapée puisse y accéder, y circuler et y recevoir les informations qui y sont diffusées, dans les parties ouvertes au public. L&amp;#039;information destinée au public doit être diffusée par des moyens adaptés aux différents handicaps ».
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des dépenses subventionnables : 1 M€
+&lt;/p&gt;
+&lt;p&gt;
+ Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O95" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
-[...29 lines deleted...]
- Le dispositif « accessibilité des bâtiments publics » n&amp;#039;est cumulable qu&amp;#039;avec le dispositif de rénovation énergétique des bâtiments publics sur la base de dépenses éligibles distinctes.
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Adresser tous les courriers à :
+  Service Ruralité et Economie Résidentielle :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
-[...2 lines deleted...]
- A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
+ Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>94848</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les structures d’hébergement touristiques collectifs</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Plafond : 300.000€ / Plancher : 50.000€</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager la transformation de l&amp;#039;offre en hébergements touristiques vers un tourisme plus responsable, plus respectueux de l&amp;#039;environnement, plus connecté (SMART) et plus durable, la Région a mis en place un nouveau dispositif de soutien aux structures de tourisme pour tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif vise à consolider et améliorer l&amp;#039;offre existante en matière d&amp;#039;hébergement touristique collectif afin de proposer une offre en cohérence avec les attentes de la clientèle actuelle.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour les départements : 11-12-30-34-48-66
+  Montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...6 lines deleted...]
- &lt;/ul&gt;
+ Taux maxi : 20%
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond : 500.000€
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher : 30.000€
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour les départements : 9-31-32-46-65-81-82
+  Remarque
  &lt;/strong&gt;
-&lt;/p&gt;
-[...22 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+ : Une période de franchise de 3 ans est appliquée avant toute nouvelle demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet de demande de subvention doit être déposé avant le
+ &lt;strong&gt;
+  31 décembre 2022.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les pièces justificatives des travaux réalisés devront être transmises
+ &lt;strong&gt;
+  au plus tard 24 mois après la date de notification de la subvention sauf mention contraire prévue dans la convention de financement.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Les villages de vacances, les maisons familiales de vacances, les centres de vacances, les centres internationaux de séjour, les auberges de jeunesse...situés sur le territoire de la Région Grand Est : hébergements d&amp;#039;une capacité minimum de 60 lits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les centres appartenant à un Comité d&amp;#039;Entreprise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux réalisés par des entreprises spécialisées qui apportent une plus-value qualitative à l&amp;#039;offre d&amp;#039;hébergement de groupe et dont la dépense éligible est supérieure à 50 000 € HT &amp;#43; honoraires d&amp;#039;architecte s&amp;#039;il y a lieu.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le coût du diagnostic d&amp;#039;efficacité énergétique (prise en charge régionale de 80% maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le coût de la procédure de labellisation auprès de l&amp;#039;organisme certificateur (prise en charge régionale de 90% maximum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;implantation d&amp;#039;au moins un point de charge pour véhicules à assistance électrique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ mobilier, matériel, éléments non fixes de décoration, literie, travaux d&amp;#039;entretien courant, factures de matériaux ainsi que les acquisitions immobilières et foncières et les investissements prévisibles et réglementaires (travaux de mise aux normes seuls).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutenir-les-structures-de-tourisme-pour-tous/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports et du Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 87 33 67 21
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fde4-soutenir-les-structures-de-tourisme-pour-tous/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>162711</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE83</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Fédération nationale des collectivités concédantes et régies (FNCCR)
+Territoire d'Energie Var - Symielec (TE83)
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
-[...181 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I97" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q97" s="1" t="inlineStr">
+      <c r="Q83" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...114 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>119941</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement de collectivité</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...42 lines deleted...]
-      <c r="S99" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
+ &lt;br /&gt;
+ L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
+ &lt;br /&gt;
+ Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
+ &lt;br /&gt;
+ Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
+ &lt;br /&gt;
+ Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
+ &lt;br /&gt;
+ L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
+ &lt;br /&gt;
+ Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes communes et EPCI de Savoie sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
-[...361 lines deleted...]
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H103" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>163577</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir financièrement la mise en place de "Guichet Unique de l'Habitat" par les EPCI</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...122 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>0.20 centimes par habitant / an</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;Energie Somme participe à la lutte contre la précarité énergétique des ménages les plus modestes du territoire, en soutenant financièrement la mise en place de &amp;#34;Guichet Unique de l&amp;#039;Habitat&amp;#34; par les EPCI (ou pour les pays pour le compte de leurs intercommunalités).&lt;/p&gt;&lt;p&gt;Ces guichets ont vocation à aider les ménages les plus modestes à réaliser des travaux d’efficacité énergétique dans leurs logements et à les accompagner pour bénéficier de toutes les aides possibles. Une démarche préventive et vertueuse qui s&amp;#039;inscrit pleinement dans la transition écologique en réduisant le nombre de logements sujets à d&amp;#039;importantes déperditions énergétiques.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EPCI adhérents à Territoire d&amp;#039;Energie Somme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/pcaet</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-      <c r="A104" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>83479</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -18819,77 +18308,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -18911,79 +18400,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -19016,425 +18505,379 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>130993</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour son projet de Bois-Énergie</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...4 lines deleted...]
-      <c r="H105" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
-[...40 lines deleted...]
- Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VENTE DE CHALEUR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du transfert de compétence «Production et distribution de chaleur», le SIEL-TE peut, dans certains cas, proposer la vente de chaleur et ainsi gérer de A à Z le fonctionnement de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, l&amp;#039;achat des différents combustibles et fluides (bois, appoint, électricité, eau, téléphone), ainsi que les charges de fonctionnement (maintenance, exploitation et renouvellement du matériel) sont à la charge du SIEL-TE qui vend la chaleur à la collectivité pendant une durée de 20 ans, en lieu et place de la contribution annuelle sous forme de loyer.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; prix chaleur selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OEUVRE DÉLÉGUÉE - OPTION «ÉNERGIES RENOUVELABLES ET RÉSEAU DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : adhésion à la compétence optionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
-[...123 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SAINT-MAURICE-EN-GOURGOIS
+&lt;/p&gt;
+&lt;p&gt;
+ En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
-[...20 lines deleted...]
-  Projet / Dépense éligibles :
+  Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Financement de poste de Conseillers Info Énergie
+   Puissance de la chaudière : 90 kW
+  &lt;/li&gt;
+  &lt;li&gt;
+   Consommation annuelle de bois : 99 tonnes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equivalence énergétique : 27 575 litres de fioul
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois utilisé : plaquette forestière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume du silo de stockage : 36 m2
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon son système d&amp;#039;aide, à savoir pour 3 ans 24 000 €/an/ETP et 20 000 €/an maximum pour les actions d&amp;#039;animation et de communication par structure.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Responsable du Pôle ENR
+&lt;/p&gt;
+&lt;p&gt;
+ Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-      <c r="A107" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>152452</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L107" s="1" t="inlineStr">
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -19456,65 +18899,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -19670,1170 +19113,1795 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165656</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études d'opportunité multi-EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'opportunité multi-EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...18 lines deleted...]
-&lt;p&gt;
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude d’opportunité permet au maitre d’ouvrage d’avoir une &lt;strong&gt;vision exhaustive des solutions de chaleur et de froids renouvelables&lt;/strong&gt; compatibles techniquement avec les besoins de son bâtiment ou ses bâtiments. L’étude des solutions sera complétée d’une analyse multicritère afin d’identifier la ou les solutions énergétiques les plus pertinentes en suivant la démarche EnR&amp;#039;Choix.&lt;/p&gt;&lt;p&gt;Ainsi, cette étude comprendra notamment :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;un      &lt;strong&gt;état des lieux énergétique&lt;/strong&gt; succinct du ou des bâtiments existants ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;identification      de solutions de sobriété et d’efficacité énergétique&lt;/strong&gt; à mettre en place      afin d’établir un bilan énergétique de référence réaliste des années      futures ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;analyse de l’ensemble des ressources énergies renouvelables disponibles&lt;/strong&gt; (raccordement      à un réseau      de chaleur et de froid urbain ou à une      boucle d’eau tempérée géothermique, récupération et/ou valorisation de      chaleur fatale, géothermies, solaire thermique,      bois énergie, aérothermie) ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;étude      de l’adéquation des besoins énergétiques&lt;/strong&gt; du ou des bâtiments et des      ressources disponibles ;&lt;/li&gt;&lt;li&gt;une      &lt;strong&gt;analyse multicritère pour comparer ces scénarios techniques&lt;/strong&gt; entre eux et      identifier la ou les solutions les plus pertinentes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2" target="_blank"&gt;portail Open data de l’ADEME&lt;/a&gt;. Une fois sur la page, cliquez sur le symbole du tableau placé sur la droite. &lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers la solution la plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Un contact préalable auprès de votre direction régionale ADEME est fortement recommandé avant toute demande d’aide.&lt;/p&gt;&lt;p&gt;Enfin, pour les collectivités se questionnant sur les solutions de chaleur renouvelable pour leurs bâtiments, mais n’ayant pas réalisé une première étape d’audit énergétique, il est conseillé de se tourner vers les aides du programme &lt;a href="https://programme-cee-actee.fr/" target="_blank"&gt;ACTEE&lt;/a&gt; (Action des Collectivités Territoriales pour l’Efficacité Énergétique) qui couple à la fois audit énergétique et étude d’opportunité multi-EnR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_27_28_32_44_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-dopportunite-multi-enrr</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-dopportunite-multi-enrr?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000882" target="_self"&gt;CONTACTER L&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-opportunite-multi-enr-r/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>164079</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Choisir une solution de chauffage gaz performante</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Happy Gaz Collectivités</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Alsace</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d’études thermiques proposant une solution gaz, si la solution gaz est retenue : Jusqu’à 7 000 €, dans la limite de 80 % de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un rendez-vous avec un Ingénieur Efficacité Energétique de GRDF pour analyser les résultats de l’étude : Offert&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation d’une chaudière 100% gaz ou hybride gaz par un artisan agréé PG : 2 000 €&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Souscription d’une offre Gaz Vert : 1 000 €&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Branchement au réseau GRDF :Offert jusqu’à 35 mètres, &lt;span&gt;aide jusqu’à 1 000 € au-delà&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’offre est valable pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tous les bâtiments publics tertiaires situés dans les 158 communes concernées par le Contrat de concession liant Territoire d’Énergie Alsace et GRDF, propriétés des communes ou de leurs groupements. Les bâtiments mixtes sont éligibles s’ils sont soumis au Décret Eco Energie Tertiaire (DEET) issu de l’article 175 de la loi ELAN ;&lt;/li&gt;&lt;li&gt;En rénovation ou en construction neuve ;&lt;/li&gt;&lt;li&gt;Les demandes déposées jusqu’au 31/12/2026, avec un délai de 24 mois à compter de la date de validation par Territoire d’Énergie Alsace pour terminer les travaux et remettre le dossier final ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Alsace</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://te.alsace</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Téléphone : 03 89 21 11 60&lt;/p&gt;&lt;p&gt;Courriel : &lt;a target="_self"&gt;aides&amp;#64;te.alsace&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Courrier : 11 rue du 1er Cuirassiers, 68000, COLMAR&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te.alsace</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/choisir-une-solution-de-chauffage-gaz-performante/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Alsace</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
-  4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
+  fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...12 lines deleted...]
-&lt;p&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  VENTE DE CHALEUR
+  NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Dans le cadre du transfert de compétence «Production et distribution de chaleur», le SIEL-TE peut, dans certains cas, proposer la vente de chaleur et ainsi gérer de A à Z le fonctionnement de la chaufferie.
-[...5 lines deleted...]
- Modalités : 100 € /an &amp;#43; prix chaleur selon projet
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  MAÎTRISE D&amp;#039;OEUVRE DÉLÉGUÉE - OPTION «ÉNERGIES RENOUVELABLES ET RÉSEAU DE CHALEUR»
+  MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
-[...8 lines deleted...]
- «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  DÉLÉGATION DE SERVICE PUBLIC
+  PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
-[...2 lines deleted...]
- Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
-[...7 lines deleted...]
-&lt;p&gt;
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Chaufferie automatique au bois déchiqueté et son réseau de chaleur
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...54 lines deleted...]
- Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-      <c r="A109" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>142231</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Développer les ports de pêche</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Développement des ports de pêche</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 30</t>
         </is>
       </c>
-      <c r="J109" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>L'aide permet de mobiliser du FEAMPA</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le fonds européen pour les affaires maritimes, la pêche et l&amp;#039;aquaculture (FEAMPA) vise à soutenir le développement durable de la pêche, de l&amp;#039;aquaculture, la commercialisation et la transformation. La Région des Pays de la Loire est organisme intermédiaire pour la mise en œuvre des mesures régionales du programme national FEAMPA 2021-2027 ouvertes sur son territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de la Vendée contribue à la déclinaison du Programme National FEAMPA sur son territoire en apportant un soutien financier permettant de mobiliser du FEAMPA.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département intervient sur les actions permettant de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir les investissements portant sur les infrastructures physiques des ports de pêche et halles à marée en vue de répondre aux enjeux d&amp;#039;amélioration des conditions de travail, d&amp;#039;amélioration de la qualité des produits et des conditions sanitaires, de meilleure gestion des rejets, déchets et coproduits, de réduction de l&amp;#039;impact des activités portuaires sur l&amp;#039;environnement...
   &lt;/li&gt;
   &lt;li&gt;
    Soutenir le développement des systèmes d&amp;#039;énergie renouvelable ou d&amp;#039;amélioration de l&amp;#039;efficacité énergétique des infrastructures ainsi que le perfectionnement des process et systèmes d&amp;#039;organisation.
   &lt;/li&gt;
   &lt;li&gt;
    Améliorer la traçabilité des produits, notamment le développement d&amp;#039;outils informatiques et des équipements numériques.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Agriculture et agroalimentaire
 Attractivité économique
 Artisanat
 Mers et océans</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité, les critères de sélection, les actions et dépenses éligibles et inéligibles applicables à la subvention du Département sont identiques aux conditions d&amp;#039;attribution du FEAMPA en Région pays de la Loire. Elles sont détaillées dans les Documents de mise en œuvre (DOMO). Les types d&amp;#039;investissement répondant aux objectifs des mesures du Fonds Européen pour les Affaires Maritimes, la Pêche et l&amp;#039;Aquaculture (FEAMPA) sont définis dans le Plan Régional d&amp;#039;Organisation et d&amp;#039;Equipement des Ports de Pêche (PROEPP).
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux documents sont  disponibles sur le site www.paysdelaloire.fr sur le lien suivant :
  &lt;a href="https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa#contenu" target="_self"&gt;
   https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa#contenu
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipements éligibles concernent les investissements à terre présentant un intérêt pour l&amp;#039;ensemble de la collectivité de pêcheurs utilisateurs ou contribuant directement au développement général du port et à l&amp;#039;amélioration des services offerts aux pêcheurs ainsi qu&amp;#039;à l&amp;#039;optimisation du fonctionnement et de la transparence du marché.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les investissements matériels et immatériels,
   &lt;/li&gt;
   &lt;li&gt;
    Les prestations intellectuelles (études, formation, conseil...) directement liées à la réalisation du projet.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les financements seront réservés aux halles à marée et ports de pêche comprenant une halle à marée ou une base avancée (cas de Port Joinville à l&amp;#039;Ile d&amp;#039;Yeu). Les investissements relatifs aux points de débarquement ne seront pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>http://agriculture@vendee.fr</t>
         </is>
       </c>
-      <c r="W109" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/mon-conseil-regional/les-missions-regionales/europe/solliciter-les-fonds-europeens/feampa</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les demandes d&amp;#039;aide se font en ligne sur le Portail des aides de la Région Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Contact Département 85 :
 &lt;/p&gt;
 &lt;p&gt;
  Département de la Vendée / POLE INFRASTRUCTURES ET DESENCLAVEMENTS / Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche/ Service Agriculture et Pêche
 &lt;/p&gt;
 &lt;p&gt;
  Tél.02.28.85.86.43 - Fax 02.51.44.20.25
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:agriculture&amp;#64;vendee.fr" target="_self"&gt;
   agriculture&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>gaelle.daviaud@vendee.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1474-developpement-des-ports-de-peche/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-      <c r="A110" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>141760</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des meilleurs prix du marché (électricité, gaz naturel et/ou bois-énergie)</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire organise des groupements d&amp;#039;achats d&amp;#039;énergies pour faire bénéficier les adhérents à la compétence des meilleurs prix de l&amp;#039;énergie.
  &lt;br /&gt;
  Adhérer au groupement de commandes permet également d&amp;#039;apporter une sécurité technique et juridique pour les procédures d&amp;#039;appels d&amp;#039;offres.
  &lt;br /&gt;
  Le syndicat est un service public local qui agit dans l&amp;#039;intérêt des consommateurs d&amp;#039;énergies, en apportant son expertise de manière indépendante et neutre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://te42.fr</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Patrick Mounier&lt;br /&gt;mounier&amp;#64;siel42.fr&lt;br /&gt;04 77 43 89 16&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/196f-beneficier-des-meilleurs-prix-du-marche-elect/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...339 lines deleted...]
-      <c r="A112" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>141759</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Gérer vos données (cadastre, éclairage public, adressage)</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui sommes-nous ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que Géoloire42 ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a mis en place un SIG web départemental nommé Géoloire42 – avec des «applications métiers» dédiées – permettant aux collectivités d&amp;#039;accéder en ligne à l&amp;#039;ensemble de leurs données en matière de cadastre, d&amp;#039;éclairage public et d&amp;#039;adressage. Il est issu d&amp;#039;une démarche participative associant les collectivités adhérentes au SIEL-Territoire d&amp;#039;énergie Loire et des acteurs majeurs de l&amp;#039;aménagement du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Technologies numériques et numérisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>http://te42.fr</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accueil du SIEL-Territoire d&amp;#039;énergie Loire
  &lt;br /&gt;
  04 77 43 89 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f3c5-gerer-vos-donnees-cadastre-eclairage-public-a/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...35 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...22 lines deleted...]
- 04 77 43 53 92
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-      <c r="A114" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>10204</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>15% maximum</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
  &lt;/li&gt;
  &lt;li&gt;
   le regroupement des services et la mutualisation des moyens,
  &lt;/li&gt;
  &lt;li&gt;
   le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
@@ -20853,2543 +20921,354 @@
    &lt;strong&gt;
     100 000 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
    &lt;/strong&gt;
    Minimum de 3 places supplémentaires /
    15% maximum d&amp;#039;une dépense subventionnable plafonnée à
    &lt;strong&gt;
     15 000 €
    &lt;/strong&gt;
    par place /
    plafonnement de la subvention à
    &lt;strong&gt;
     22 500 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Handicap
 Accès aux services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront justifier des avis conformes de la CAF et de la PMI.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 9-31-32-46-65-81-82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...381 lines deleted...]
-      <c r="E117" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...18 lines deleted...]
-&lt;p&gt;
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...23 lines deleted...]
-      <c r="O117" s="1" t="inlineStr">
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.te42.fr/</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
-[...5 lines deleted...]
- 04 77 43 89 11
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...1855 lines deleted...]
-      <c r="A130" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>143309</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -23537,156 +21416,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="131" spans="1:27" customHeight="0">
-      <c r="A131" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>117148</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -23747,1288 +21661,643 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W131" s="1" t="inlineStr">
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...37 lines deleted...]
- Le programme PACTE Industrie propose des études et coachings adaptés à chaque métier :
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>154415</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Amplifier la transition écologique et énergétique du territoire avec l'implication de tous</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°3</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette subvention a pour objectif de favoriser l&amp;#039;émergence d&amp;#039;activités et de pratiques en phase avec les défis de la transition.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour les référents techniques énergie
+  Encourager la sobriété et viser l&amp;#039;autotomie énergétique du territoire
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Préserver les ressources naturelles et la biodiversité :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Des études d&amp;#039;opportunités d&amp;#039;évolution du mix énergétique, pour étudier les différents leviers à actionner (efficacité énergétique, récupération de chaleur fatale, énergies renouvelables, ou encore électrification et hydrogène), à l&amp;#039;échelle du site industriel.
-[...14 lines deleted...]
-  Des primes PRO-SMEn pour mettre en place la norme ISO 50 001 (Système de management de l&amp;#039;énergie). Pour demander la prime : https://pro-smen.org
+  Encourager les démarches de protection et de valorisation des espaces et ressources naturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir les dispositifs qui encouragent la préservation de la ressource en eau et la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser les démarches innovantes et l&amp;#039;expérimentation pour un aménagement durable
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour les dirigeants et responsables RSE
+  Encourager les mobilités durables et solidaires
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Favoriser l&amp;#039;économie circulaire sur le territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développer la cohésion territoriale et l&amp;#039;implication de tous :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Des accompagnements pour élaborer une stratégie de décarbonation ambitieuse et le plan de transition associé (ACT pas à pas), à l&amp;#039;échelle du groupe.
-[...31 lines deleted...]
-  Des études pour évaluer l&amp;#039;ambition d&amp;#039;une stratégie de décarbonation et son alignement au regard des objectifs de l&amp;#039;Accord de Paris (ACT évaluation).
+  Soutenir les initiatives citoyennes qui concourent aux enjeux de la transition socio-écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engager les acteurs du territoire et les habitants dans la transition socio-écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer les solidarités et les coopérations territoriales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour les directeurs financiers
-[...31 lines deleted...]
-  oachings sur les projets d&amp;#039;investissement bas carbone sera disponible au premier semestre 2024.
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Recherche/développement pour améliorer l&amp;#039;efficacité énergétique de l&amp;#039;habitat ; accompagner l&amp;#039;émergence des réseaux d&amp;#039;acteurs (PTCE)
+ &lt;br /&gt;
+ •    Création de forêt comestible publique ; Développer des outils d&amp;#039;analyse mettant en avant les îlots de chaleur sur le territoire
+ &lt;br /&gt;
+ •    Etudier/Animer/Développer les services de mobilité de proximité
+ &lt;br /&gt;
+ •    Soutenir les démarches collectives de réduction des déchets pour les particuliers, artisans, commerçants
+ &lt;br /&gt;
+ •    Soutien des projets financés dans le cadre du Fonds Coup de Pousse
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Réduction de l'empreinte carbone</t>
-[...17 lines deleted...]
-      <c r="S132" s="1" t="inlineStr">
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Animation et mise en réseau
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d752-accompagner-les-dynamiques-durables-de-lecono/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>141758</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Choisir des objets connectés au service de votre collectivité</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau d&amp;#039;objets connectés ROC42 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire propose à ses adhérents et à des tiers non adhérents un réseau d&amp;#039;objets connectés ROC42. C&amp;#039;est un réseau radio bas débit départemental permettant dès aujourd&amp;#039;hui des usages connectés au travers de l&amp;#039;utilisation de capteurs dans le cadre d&amp;#039;une démarche innovante. ROC42 s&amp;#039;intègre dans un nouveau paradigme, celui d&amp;#039;un territoire intelligent et durable rendu possible grâce à une technologie sobre en énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ ROC42 a pour vocation de couvrir intégralement le territoire ligérien, grâce aux passerelles posées principalement sur les sites publics, propriétés des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Coût forfaitaire annuel en fonction du nombre d&amp;#039;habitants concernés dans la commune ou l&amp;#039;EPCI &amp;#43; coût mensuel selon le nombre de capteurs à installer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Franck RUARD&lt;br /&gt;
+ ruard&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfb8-choisir-des-objets-connectes-au-service-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-[...642 lines deleted...]
-      <c r="G138" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
-[...234 lines deleted...]
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I139" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J139" s="1" t="inlineStr">
+      <c r="J104" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -25048,131 +22317,637 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-      <c r="A140" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>163039</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Réinvestir, protéger, valoriser le patrimoine bâti du Pays d'Auge dans ses dimensions culturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le patrimoine
+bâti du Pays d’Auge&lt;/strong&gt; est un marqueur fort de son identité, image d’Épinal de la
+Normandie. Ce patrimoine fait aujourd’hui face à un enjeu de conservation et de
+préservation tout en assurant une plus grande sobriété énergétique. Participant
+à 12 des 59 objectifs du SRADDET normand, la fiche-action n°1 de la stratégie Locale de développement LEADER rend nécessaire une
+meilleure connaissance et appropriation de ce patrimoine afin qu’il puisse être
+restauré en respectant les exigences en matière d’adaptation au changement climatique,
+de gestion du foncier et de valorisation des spécificités du monde rural
+notamment. Ce n’est qu’à cette condition qu’il pourra demeurer vecteur de
+développement économique, culturel et touristique pour le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer l’efficacité et la sobriété énergétique des bâtiments à valeur patrimoniale&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les changements de comportement face aux enjeux de transition énergétique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’adaptation et la résilience du patrimoine bâti à valeur patrimoniale face aux effets du changement climatique &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d’Auge&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes pour la rénovation thermique des bâtiments à valeur patrimoniale &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien à l’autoproduction d’énergie (hors photovoltaïque)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’expérimentations et d’innovations en matière d&amp;#039;écoconstruction, d’éco rénovation et d’écohabitat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sensibilisation à la sobriété énergétique dans les lieux d’habitation et de travail&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d’inventaire, de restauration, de conservation et de valorisation du patrimoine bâti culturel et/ou touristique (hors patrimoine à usage cultuel)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions visant à repenser les usages de bâtiments patrimoniaux (dont études) tout en conservant l’identité des lieux afin de leur conférer une vocation collective &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réhabilitation des corps de ferme à valeur patrimoniale dans un objectif d’ouverture au grand public (l’aide sera soumise à l’atteinte d’un gain d’efficacité énergétique d’au moins 30%)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement de lieux d’accueil, de valorisation et actions d’animation des métiers d’art et de rénovation du patrimoine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet de réhabilitation d&amp;#039;une ferme augeronne en vue d&amp;#039;en faire un lieu culturel ouvert au public ; Projet de réhabilitation d&amp;#039;un bâtiment augeron pour y développer un lieu collectif ; Réhabilitation d&amp;#039;une ancienne fromagerie y installer un musée sur le savoir-faire...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Artisanat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;br /&gt;&lt;/strong&gt;1/ Egalité femmes/hommes&lt;br /&gt;2/ Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;br /&gt;3/ Approche partenariale&lt;br /&gt;4/ Adaptation et/ou atténuation du changement climatique&lt;br /&gt;5/ Ruralité&lt;br /&gt;6/ Innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;1/ Le projet permet d&amp;#039;améliorer l’efficacité et la sobriété énergétique d&amp;#039;un bâtiment&lt;br /&gt;2/ Le projet permet d&amp;#039;accompagner les changements de comportement face aux enjeux de transition énergétique&lt;br /&gt;3/ Le projet permet de renforcer l&amp;#039;adaptation et la résilience du patrimoine bâti face aux effets du changement climatique&lt;br /&gt;4/ Le projet permet de soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d&amp;#039;Auge&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Aménagements intérieurs et extérieurs en dehors des travaux d’aménagement paysager ; Travaux de construction/extension de bâtiment ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD105" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>119940</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I140" s="1" t="inlineStr">
+      <c r="I107" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -25189,561 +22964,344 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G141" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
-[...256 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -25816,556 +23374,1702 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W142" s="1" t="inlineStr">
+      <c r="W108" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="143" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G143" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...132 lines deleted...]
-      <c r="O143" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
+spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
+internes suffisantes de mettre en place une politique énergétique 
+maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
+économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
+ indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
+ établir un bilan énergétique, le CEP réalise un inventaire du 
+patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
+consommations eau/gaz et électricité des bâtiments communaux et apporte 
+une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P143" s="1" t="inlineStr">
-[...156 lines deleted...]
-      <c r="S144" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="145" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E145" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>161782</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...26 lines deleted...]
-      <c r="O145" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Réduction du besoin : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;Mutualisation des besoins : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse). &lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons de passer au renouvelable grâce à la biomasse énergie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;avoir de la visibilité sur les coûts de la chaleur&lt;/li&gt;&lt;li&gt;accéder à une haute performance environnementale&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique&lt;/li&gt;&lt;li&gt;profiter d’une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels…), dans une logique d’économie circulaire&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur (aide allant jusqu’à 45 % à 65 % en fonction du statut du porteur de projet)&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques&lt;/strong&gt;, en particulier :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;l’étude du projet&lt;/li&gt;&lt;li&gt;l’approvisionnement      biomasse&lt;/li&gt;&lt;li&gt;la quantité de chaleur      produite&lt;/li&gt;&lt;li&gt;les performances      énergétiques et environnementales&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Opérations éligibles :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les installations pour le secteur Collectif / Tertiaire ayant une production minimum de 1 200 MWh/an d&amp;#039;énergie biomasse sortie chaudière.&lt;/li&gt;&lt;li&gt;Les installations en secteur Industrie (et agricole) ayant une production de 1 200 à 12 000 MWh/an biomasse sortie chaudière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de fortes puissances en secteur industriel et agricole sont accompagnées dans le cadre de l’AAP (Appel à projets) BCIAT (production &amp;gt; 12 000 MWh/an). Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable (production &amp;lt; 1 200 MWh/an).&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maitrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur la qualité de l&amp;#039;air et les taux de certifications attendus sur la plaquette forestière et le bois bocager) et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-production-de-chaleur-biomasse-bois/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>Plafond à 1 million d'euros</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
+ &lt;strong&gt;
+  rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de candidature sont à envoyer par mail à
+ &lt;strong&gt;
+  fim&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fim&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>141755</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Exploiter une borne de recharge Eborn pour véhicules électriques et hybrides rechargeables</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau eborn ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau eborn compte 1200 bornes publiques de recharge accélérée et rapide réparties sur 11 départements des régions Auvergne-Rhône-Alpes et Provence-Alpes-Côte d&amp;#039;Azur. Chaque borne est équipée de deux points de charge. Le réseau eborn compte ainsi près de 2 400 points de charge ouverts au public. C&amp;#039;est une compétence optionnelle à la carte pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2020, la gestion opérationnelle du réseau Eborn est confiée à un prestataire, la société Easy Charge, filiale du Groupe Vinci dédiée à la mobilité électrique. Easy Charge a pour mission d&amp;#039;assurer le développement, l&amp;#039;exploitation et la maintenance du parc de bornes actuel et à venir, en collaboration étroite avec le SIEL-Territoire d&amp;#039;énergie Loire. Le SIEL-Territoire d&amp;#039;énergie Loire assure le contrôle de cette délégation de service public pour le territoire ligérien. Les usagers du réseau peuvent trouver davantage d&amp;#039;informations sur eborn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de raccordement électrique de la borne et la cotisation annuelle sont à la charge de la commune et/ou de l&amp;#039;EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://te42.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anaïs PEIGNET&lt;br /&gt;
+ peignet&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7377-installer-une-borne-de-recharge-eborn-pour-ve/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>95071</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs pour la rénovation énergétique des logements</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des offres d&amp;#039;accompagnement complet des ménages (technique et financier) dans le cadre de projets de rénovation globale et performante, comme par exemple le Service Intégré de Rénovation Energétique Oktave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter de nouveaux outils et services destinés à être mis en oeuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la structuration d&amp;#039;écosystèmes d&amp;#039;acteurs organisés, capables de répondre aux enjeux de la rénovation en s&amp;#039;adaptant à l&amp;#039;évolution de la demande.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités locales (EPCI, territoires de projet), les associations comme les Agences Locales de l&amp;#039;Energie (ALE), Société d&amp;#039;économie mixte (SEM) ou Société publique locale (SPL) mandatées
+par une ou plusieurs collectivités et, d&amp;#039;une manière générale, tout acteur impliqué dans des partenariats public/privé, comme une structure relevant de l&amp;#039;Economie Sociale et Solidaire
+spécialisée dans l&amp;#039;écoconstruction (exemple SCIC).
+Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  de l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces outils et services nouveaux profiteront directement aux ménages souhaitant rénover leur logement et apporteront un avantage aux entreprises et aux territoires qui les mettront en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature des projets
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;accompagner des projets collaboratifs menés en lien avec une ou plusieurs plateformes locales de rénovation énergétique de l&amp;#039;habitat du territoire en vue d&amp;#039;une mutualisation des résultats.
+Ces projets devront s&amp;#039;inscrire a minima dans l&amp;#039;un des champs d&amp;#039;expérimentation suivant :
+1. La dimension « collective » permettant de fédérer les ménages, mutualiser et optimiser les coûts de la rénovation (par exemple les coûts d&amp;#039;ingénierie) par le traitement d&amp;#039;ensembles de
+logements,
+2. La possibilité d&amp;#039;apporter une réponse technique « pré-fabriquée », par des acteurs locaux au travers de solutions de rénovation dédiées à des typologies d&amp;#039;habitat ciblées représentant un
+volume important de logements aux caractéristiques techniques similaires. Ces offres permettant d&amp;#039;envisager une rationalisation des coûts de rénovation, une rénovation de qualité,
+une massification des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte sur l&amp;#039;ensemble des dépenses d&amp;#039;investissement ou de fonctionnement qui concourent directement à l&amp;#039;aboutissement du projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Taux maxi : dans le respect des règles d&amp;#039;encadrement communautaire
+• Plafond : Le taux d&amp;#039;intervention sera défini selon le plan de financement du projet, le niveau de risque pris par le maître d&amp;#039;ouvrage, la complexité de l&amp;#039;opération.
+Remarque : Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon ses systèmes d&amp;#039;aide conformément à l&amp;#039;AMI « Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/developpement-de-loffre-de-service-renovation-energetique-globale-performante/</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rapprochez-vous du Service Transition Energétique de la Région Grand Est rattaché à votre département :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Départements 67, 68 : Strasbourg
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 54, 55, 57, 88 : Metz
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 08, 10, 51, 52 : Chalons-en-Champagne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f06-developpement-de-loffre-de-service-pour-la-re/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>73939</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Métropole d'Aix-Marseille-Provence</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecmetropolemarseillaise.fr/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Michaud, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.michaud&amp;#64;alecmm.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>f.pidoux@alecmm.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>