--- v0 (2026-01-29)
+++ v1 (2026-04-22)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA18"/>
+  <dimension ref="A1:AH17"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,77 +225,110 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>104965</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir la recherche archéologique et historique</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Recherche et valorisation - soutien à la recherche</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Particulier</t>
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Partenaire de la recherche archéologique et paléontologique, le Département apporte son soutien aux opérations organisées sur le territoire charentais (fouilles programmées, projets collectifs de recherche, sondages, inventaires...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -493,51 +526,51 @@
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.lacharente.fr/fileadmin/user_upload/Medias/1-vos_besoins/Dispositifs/Patrimoine/6125-6126_recherche_et_valorisation__soutien_a_la_recherche.pdf</t>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_a_la_recherche.pdf</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
@@ -559,81 +592,106 @@
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa05-soutenir-la-recherche-archeologique-et-histor/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165467</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un soutien financier pour l'archéologie préventive (FNAP)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds national pour l&amp;apos;archéologie préventive (FNAP)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Fonds national pour l&amp;#039;archéologie préventive (FNAP)&lt;/p&gt;&lt;p&gt;Dans le cadre de la réalisation d&amp;#039;un projet d&amp;#039;aménagement, la fouille préventive vise, par des études, des travaux de terrain et de laboratoire, à recueillir les données archéologiques présentes sur le site, à en faire l&amp;#039;analyse, à en assurer la compréhension et à présenter l&amp;#039;ensemble des résultats dans un rapport. L&amp;#039;aménageur est le maître d&amp;#039;ouvrage de la fouille et en assure le financement.&lt;/p&gt;&lt;p&gt;Pour certaines fouilles préventives, les aménageurs peuvent bénéficier du soutien financier de l&amp;#039;État, sous la forme de prises en charge ou le cas échéant de subventions, via le Fonds national pour l&amp;#039;archéologie préventive (FNAP).&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce que le Fonds national pour l&amp;#039;archéologique préventive (FNAP) ?&lt;/p&gt;&lt;p&gt;Le FNAP est un fonds qui a pour objet de financer, en totalité ou en partie, certaines opérations de fouilles d&amp;#039;archéologie préventive.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Il se décline en deux types d&amp;#039;aide : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les prises en charge, attribuées par les préfets de région, sont de droit pour les fouilles mises en œuvre à l&amp;#039;occasion de la construction de certains types de logements. Les prises en charge financent intégralement ou partiellement la part du coût des fouilles induites par ces aménagements.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les subventions peuvent être attribuées par le ministère de la Culture pour les aménagements qui ne sont pas éligibles à une prise en charge, en vue de faciliter la conciliation entre la préservation du patrimoine et le développement des territoires.&lt;/p&gt;&lt;p&gt;Une prise en charge et une subvention ne peuvent pas être cumulées pour un même projet d&amp;#039;aménagement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prise en charge &lt;/p&gt;&lt;p&gt;Pour un particulier construisant un logement pour lui-même, le montant de la prise en charge représente 100% de la dépense éligible prévisionnelle.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur qui construit un logement dans le cadre de la politique sociale, le montant de la prise en charge représente 75% de la dépense éligible prévisionnelle et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur d&amp;#039;une ZAC ou d&amp;#039;un lotissement à permis d&amp;#039;aménager, le montant de la prise en charge représente 50% de la dépense éligible et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;Le taux de subvention dépend de l&amp;#039;aménagement réalisé et des disponibilités financières du FNAP.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est réglementairement plafonné à 50% du prix prévisionnel de la fouille convenu entre l&amp;#039;aménageur et l&amp;#039;opérateur de la fouille.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
@@ -659,434 +717,115 @@
       <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/fonds-national-pour-l-archeologie-preventive-fnap</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aménageur, maître d&amp;#039;ouvrage d&amp;#039;une fouille préventive, doit faire sa demande auprès du préfet de région (DRAC/DAC/DCJS) ou du Département des recherches archéologiques subaquatiques et sous-marines (DRASSM) concomitamment à sa demande d&amp;#039;autorisation de fouille.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-national-pour-l-apos-archeologie-preventive-fnap/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>74879</v>
+        <v>120301</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
+          <t>Valoriser des sites et des vestiges archéologiques</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation de sites et vestiges archéologiques</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
-        <is>
-[...346 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes opérations de conservation, de restauration et de valorisation de sites ou de vestiges archéologiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -1121,501 +860,572 @@
  &lt;/ul&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Participation au groupe de travail et à la réflexion sur le parti de valorisation
   &lt;/li&gt;
   &lt;li&gt;
    Aide au montage du projet (calendrier, gouvernance, suivi et évaluation)
   &lt;/li&gt;
   &lt;li&gt;
    Contribution à la rédaction du cahier des charges
   &lt;/li&gt;
   &lt;li&gt;
    Participation aux commissions pour le choix du maître d&amp;#039;oeuvre et des entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Suivi de la phase d&amp;#039;étude et de la réalisation de l&amp;#039;opération
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivités
   &lt;/li&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Propriétaires privés
   &lt;/li&gt;
   &lt;li&gt;
    Fondations
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/valorisation-sites-et-vestiges-archeologiques/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Conservation du patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 75 79 27 17
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:nyounsi&amp;#64;ladrome.fr"&gt;
   nyounsi&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e832-valorisation-de-sites-et-vestiges-archeologiq/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>74879</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la chaîne opératoire du patrimoine, la mise en valeur se situe en continuité avec la connaissance (inventaire) et la conservation restauration. La Région est fortement attachée au partage des savoirs avec le grand public. Elle vise une
+ &lt;strong&gt;
+  amélioration de la médiation et la diffusion de la connaissance
+ &lt;/strong&gt;
+ , pour un accès de tous au patrimoine sous toutes ses formes.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région souhaite inscrire son action en cohérence avec l&amp;#039;action des autres partenaires et
+ &lt;strong&gt;
+  utiliser le patrimoine comme levier de projets collectifs de territoires
+ &lt;/strong&gt;
+ . En lien avec les acteurs professionnels du patrimoine culturel et tout particulièrement avec leurs réseaux organisés, la Région souhaite
+ &lt;strong&gt;
+  favoriser la mutualisation et la qualité professionnelle des opérations de valorisation du patrimoine
+ &lt;/strong&gt;
+ en vue d&amp;#039;une diffusion auprès du public le plus large possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités locales et établissements publics (syndicats mixtes, EPCC, etc.), associations et SCI. Les opérations doivent être organisées sur le territoire d&amp;#039;Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention financière de la Région Occitanie est une aide sélective dédiée aux opérations de grande qualité et dont l&amp;#039;ambition et l&amp;#039;intérêt culturel sont de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des aides tient notamment compte :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  de la nature et de la dimension du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des conditions de mise en œuvre de la coproduction ou de la mobilisation des réseaux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la construction du partenariat financier.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dates limites pour le dépôt du dossier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avant le
+  &lt;strong&gt;
+   30 novembre 2020
+  &lt;/strong&gt;
+  , pour instruction au cours du 1er semestre de l&amp;#039;année 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avant le
+  &lt;strong&gt;
+   28 février 2021
+  &lt;/strong&gt;
+  , pour instruction au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;attribution et de versement des subventions
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de ce dispositif, la Région attribue des subventions de fonctionnement. Elles sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  à versement forfaitaire si inférieures ou égales à
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  et font l&amp;#039;objet d&amp;#039;un versement unique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à versement proportionnel si supérieures à
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  et donnent lieu aux
+  &lt;br /&gt;
+  versements suivants :
+ &lt;/li&gt;
+ &lt;li&gt;
+  une avance de
+  &lt;strong&gt;
+   30 %
+  &lt;/strong&gt;
+  (précisé dans la décision d&amp;#039;attribution de la subvention),
+ &lt;/li&gt;
+ &lt;li&gt;
+  un acompte de
+  &lt;strong&gt;
+   40 %
+  &lt;/strong&gt;
+  ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le solde
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligations faites aux bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le coût plancher éligible doit être au moins égal à 5 000 € HT.
+ &lt;br /&gt;
+ Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la valorisation du bénévolat et des mises à disposition en nature,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dotations aux amortissements et aux provisions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les intérêts des emprunts et les agios,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les impôts et taxes foncières
+ &lt;/li&gt;
+ &lt;li&gt;
+  le fonctionnement courant des structures,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les manifestations de convivialité et d&amp;#039;intérêt local, ne présentant pas de contenu scientifique, patrimonial, culturel ou artistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations de fouilles archéologiques préventives.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il sera tenu compte uniquement des évènements et manifestations n&amp;#039;ayant pas encore eu lieu à la date de réception de la demande de subvention.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 1- Opérations de médiation de grande qualité et visant l&amp;#039;excellence, proposées par des structures ou établissements patrimoniaux labellisés nationalement.
+ &lt;br /&gt;
+ 2- Actions portées par les réseaux du patrimoine (musées de France, VPAH, SPR, CAUE, etc.)
+ &lt;br /&gt;
+ 3- Actions et animation du réseau des biens inscrits sur la Liste du patrimoine mondial par l&amp;#039;UNESCO
+ &lt;br /&gt;
+ 4- Appel à projets « Valorisation du patrimoine d&amp;#039;Occitanie au travers de différentes formes d&amp;#039;expressions artistiques. ».
+ &lt;br /&gt;
+ 5- Patrimoine Culturel Immatériel : recherche et/ou projet de médiation
+ &lt;br /&gt;
+ 6- Diffusion de la connaissance dans le cadre des actions d&amp;#039;Inventaire du patrimoine
+ &lt;br /&gt;
+ 7- Patrimoine archéologique : opérations de recherche archéologique ou projets de valorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligations faites aux bénéficiaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Procédure
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Chaque demande de subvention fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. - Les pièces à fournir sont détaillées en annexe.
+ &lt;br /&gt;
+ Le dossier complet est adressé à la Région.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Patrimoine-Aide-a-la-valorisation-du-patrimoine-culturel-et-a-l-archeologie</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Site de Montpellier
+ &lt;br /&gt;
+ 201, avenue de la Pompignane
+ &lt;br /&gt;
+ 34064 Montpellier cedex 2
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Site de Toulouse
+ &lt;br /&gt;
+ 22, Boulevard du Maréchal Juin
+ &lt;br /&gt;
+ 31406 Toulouse cedex 9
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour plus d&amp;#039;informations :
+ &lt;br /&gt;
+ Direction de la Culture et du Patrimoine
+ &lt;br /&gt;
+ Service Développement, Restauration et Valorisation du patrimoine
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets de valorisation des musées, VPAH et des réseaux :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;archéologie : patrimoinearcheologie&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les opérations UNESCO : patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;appel à projets valorisation et les projets transversaux :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour le Patrimoine Culturel Immatériel :
+ &lt;br /&gt;
+ patrimoinevalorisation&amp;#64;laregion.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e832-valorisation-de-sites-et-vestiges-archeologiq/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26cf-patrimoine-aide-a-la-valorisation-du-patrimoi/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>104964</v>
+        <v>142648</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les organismes œuvrant en faveur du patrimoine et de l'archéologie</t>
+          <t>Soutenir la publication et à la diffusion de la recherche archéologique</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Valorisation du patrimoine -  organismes œuvrant en faveur du patrimoine et de l'archéologie</t>
+          <t>Soutien à la publication et à la valorisation de la recherche archéologique</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>Association</t>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
-        <is>
-[...324 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture apporte son soutien à la diffusion des résultats de la recherche archéologique en accordant des subventions pour la préparation de publication et l&amp;#039;édition d&amp;#039;ouvrages, ainsi que pour l&amp;#039;organisation de colloques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que le soutien à la publication et à la diffusion de la recherche archéologique ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions accordées par le ministère de la Culture dans le cadre du soutien à la publication et à la diffusion de la recherche archéologique sont destinées à aider les chercheurs à publier les résultats de leurs recherches ou à organiser des colloques.
 &lt;/p&gt;
 &lt;p&gt;
  Ces recherches doivent témoigner d&amp;#039;un intérêt national ou international à travers le caractère exemplaire ou novateur des méthodes développées, l&amp;#039;importance ou la pertinence des résultats fournis, l&amp;#039;approche synthétique et la mise en perspective d&amp;#039;un certain nombre de résultats jusque-là épars.
  &lt;br /&gt;
  Les projets de diffusion de la recherche archéologique de niveau régional peuvent être subventionnés par les DRAC.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de subvention sont accordées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;aide à la préparation de publication d&amp;#039;un travail de recherche. Elle permet de réaliser un travail de mise en forme pour obtenir un manuscrit publiable, structuré avec des illustrations éditables et une bibliographie harmonisée à partir de données de terrain.
  &lt;/li&gt;
  &lt;li&gt;
@@ -1702,69 +1512,69 @@
   Étape 4 :
  &lt;/strong&gt;
  Le dossier est transmis à la direction générale des patrimoines et de l&amp;#039;architecture (sous-direction de l&amp;#039;archéologie) qui examine la demande et décide de l&amp;#039;octroi d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La direction générale des patrimoines et de architecture (sous-direction de l&amp;#039;archéologie) examine les demandes 3 fois par an :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   07 mars 2023
  &lt;/li&gt;
  &lt;li&gt;
   25 mai 2023
  &lt;/li&gt;
  &lt;li&gt;
   28 septembre 2023
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Entre 2019 et 2022, le SPDRA a apporté son soutien à l&amp;#039;édition de plus de 50 ouvrages et l&amp;#039;organisation d&amp;#039;une dizaine de colloques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / services de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Personne privée adossée à une personne morale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1813,435 +1623,375 @@
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les crédits alloués ne peuvent abonder des demandes d‘aide pour analyses ou pour mise en état de mobilier en vue de leur étude, qui relèvent des DRAC et DAC au titre de l&amp;#039;archéologie programmée.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de fonctionnement ne sont pas éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Dans tous les cas de demandes :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le montant de la subvention demandé ne peut pas dépasser 80% du budget global du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-publication-et-a-la-valorisation-de-la-recherche-archeologique</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le SPDRA, vous êtes invités à vous adresser au :
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat du SPDRA
  &lt;br /&gt;
  Direction générale des patrimoines et de l&amp;#039;architecture
  &lt;br /&gt;
  Service du Patrimoine – Sous-direction de l&amp;#039;archéologie
  &lt;br /&gt;
  &lt;a href="mailto:secretariat.SPDRA&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   secretariat.SPDRA&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  01 40 15 77 15
  &lt;br /&gt;
  182 rue Saint-Honoré, 75033 Paris cedex 01
 &lt;/p&gt;
 &lt;p&gt;
  ou au
  &lt;a href="https://www.culture.gouv.fr/Regions" rel="noopener" target="_blank"&gt;
   service déconcentré
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  du ministère de la Culture du lieu de réalisation de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/822d-soutien-a-la-publication-et-a-la-diffusion-de/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>144492</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les Musées, le Patrimoine et l'Archéologie des Landes : Aide aux Musées de France</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconnaissant le patrimoine comme facteur d&amp;#039;identité et d&amp;#039;activité des 
+territoires, de développement personnel du citoyen, le Département des 
+Landes soutient et promeut une action culturelle et patrimoniale 
+globale, qui vise la qualité, l&amp;#039;accessibilité pour tous les publics, 
+l&amp;#039;implication des territoires et des populations et l&amp;#039;équité 
+territoriale.
+Dans le cadre de sa politique dédiée au patrimoine culturel, le 
+Département s&amp;#039;attache notamment à :
+-  conforter les musées de France comme des acteurs-équipements 
+structurants de cette dynamique par leurs missions permanentes 
+réglementaires inscrites dans un projet scientifique et culturel 
+pluriannuel (telles que définies à l&amp;#039;article L441-2 du Code du 
+Patrimoine, et conformément à la loi du 7 juillet 2016),
+-  soutenir des actions à portée scientifique qui favorisent une 
+meilleure connaissance du patrimoine départemental,
+-  valoriser le patrimoine landais auprès du plus grand nombre.
+Les musées de France ont un rôle structurant et moteur dans la dynamique
+ territoriale, éducative, culturelle et touristique. Le Département peut
+ soutenir financièrement leurs investissements.&lt;/p&gt;
+            &lt;p&gt;Pour les projets d’investissements structurants&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/li&gt;&lt;li&gt;plancher de dépenses éligibles : par dérogation à la part I du règlement, pas de plancher ni de plafond de dépenses éligibles.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces demandes seront examinées par la commission permanente du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Pour les projets d’investissement d’intérêt départemental
+Le taux et le montant de l’aide seront fixés par l’Assemblée départementale.
+Plancher de dépenses éligibles : par dérogation à la part I du règlement, pas de plancher ni de plafond de dépenses éligibles.&lt;/p&gt;
+&lt;p&gt;Pour l’ensemble des projets présentés, conformément au Code du patrimoine, le taux retenu pourra être bonifié comme suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;de 20 % si la responsabilité scientifique du Musée est assurée 
+par un personnel appartenant à un cadre d&amp;#039;emploi ayant vocation 
+statutaire à exercer les activités scientifiques d&amp;#039;un musée de France 
+(agent titulaire de la filière culturelle de catégorie A : conservateur 
+ou attaché de conservation) ou présentant des qualifications 
+équivalentes reconnues par la Commission nationale d&amp;#039;évaluation&lt;/li&gt;&lt;li&gt;de 10 % si le musée dispose d’un Projet Scientifique et Culturel (PSC) validé par l’État&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces deux bonifications peuvent se cumuler dans la limite d’un taux d’intervention global du Département de 50 %.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations de projets éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;projets d’investissements structurants,&lt;/li&gt;&lt;li&gt;projets d’investissement d’intérêt départemental.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Une aide départementale peut être octroyée pour les dépenses 
+relatives aux travaux, aménagements et équipements des musées de France 
+destinées à renforcer leurs missions permanentes et réglementaires, à 
+améliorer la conservation et la présentation des collections, à 
+développer de nouveaux services.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :
+Les dépenses éligibles sont les dépenses d’investissement liées aux missions réglementaires des musées de France :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;travaux d’entretien de construction, de restructuration, 
+d’extension, d’aménagement ou d’équipement muséographique (honoraires et
+ études préalables compris),&lt;/li&gt;&lt;li&gt;matériels d’étude et d’inventaire des collections,&lt;/li&gt;&lt;li&gt;matériels et mobiliers de conservation préventive et curative,&lt;/li&gt;&lt;li&gt;matériels et mobiliers de régie des œuvres,&lt;/li&gt;&lt;li&gt;dispositifs et installations scénographiques,&lt;/li&gt;&lt;li&gt;mobiliers muséographiques,&lt;/li&gt;&lt;li&gt;dispositifs de médias.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont exclus :
+Les acquisitions et restaurations de collections muséales, faisant par 
+ailleurs l’objet de soumission de la part de l’Etat et de la Région 
+Nouvelle-Aquitaine.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :
+L’aide départementale sera octroyée à partir des critères suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;L’appellation « musée de France »,&lt;/li&gt;&lt;li&gt;l’intérêt départemental, scientifique, culturel et éducatif du projet,&lt;/li&gt;&lt;li&gt;le respect des cadres réglementaires et déontologiques,&lt;/li&gt;&lt;li&gt;les modalités d’accessibilité et d’ouverture aux publics les plus larges,&lt;/li&gt;&lt;li&gt;la contribution au renforcement du réseau ou au projet territorial,&lt;/li&gt;&lt;li&gt;la
+ concordance avec la conservation départementale et la cohérence des 
+projets avec les missions et prérogatives des services de l’Etat (DRAC 
+Nouvelle-Aquitaine) et de la Région Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aides-linvestissement-des-musees-de-france</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
-          <t>webmaster@culture.gouv.fr</t>
+          <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/822d-soutien-a-la-publication-et-a-la-diffusion-de/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58ee-soutenir-les-musees-le-patrimoine-et-larcheol/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>10109</v>
+        <v>161484</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Valoriser et diffuser le patrimoine culturel et l'archéologie auprès du grand public</t>
+          <t>Financer une opération d’archéologie programmée terrestre/subaquatique ou sous-marine</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Demande de subvention d’une opération d’archéologie programmée terrestre/subaquatique ou sous-marine</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...273 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations d&amp;#039;archéologie programmée visent à étudier, suivant des objectifs de recherche scientifique, des sites et vestiges non menacés par des projets d&amp;#039;aménagement afin d&amp;#039;enrichir la connaissance archéologique. Elles sont soumises à un régime d&amp;#039;autorisation afin de protéger le patrimoine archéologique. Elles peuvent bénéficier du soutien financier de l&amp;#039;État sous la forme de subventions. En moyenne, près de 6 M€ sont versés chaque année par le ministère de la Culture pour soutenir les actions de recherche en archéologie programmée.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce qu&amp;#039;une opération d&amp;#039;archéologie programmée ?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Une opération d&amp;#039;archéologie programmée s&amp;#039;inscrit dans le cadre d&amp;#039;un projet scientifique porté par des chercheurs professionnels ou bénévoles. Elle peut s&amp;#039;inscrire dans les axes définis dans la programmation nationale de la recherche archéologique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle prend principalement la forme d&amp;#039;une intervention sur terre, dans le milieu subaquatique (fleuves, rivières, lacs, etc.) ou sous-marin (domaine public maritime ou zone contiguë).
 &lt;/p&gt;
 &lt;p&gt;
  Chaque opération archéologique se compose généralement d&amp;#039;une phase de terrain (chantier) et systématiquement d&amp;#039;une phase d&amp;#039;étude (post fouille).
 &lt;/p&gt;
 &lt;p&gt;
  Elle donne lieu à un rapport scientifique qui marque l&amp;#039;achèvement de l&amp;#039;opération et permet l&amp;#039;évaluation de la recherche archéologique.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Les différentes natures d&amp;#039;opérations d&amp;#039;archéologie programmée
 &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Les opérations archéologiques soumises à autorisation sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -2313,356 +2063,224 @@
 &lt;p&gt;
  Tout dossier incomplet, ou transmis au-delà des délais sous-mentionnés, ne pourra pas être retenu dans le cadre du soutien financier accordé par l&amp;#039;Etat.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit concerner des opérations qui bénéficient d&amp;#039;une autorisation ou pour lesquelles une demande d&amp;#039;autorisation a été déposée. La demande de subvention peut être faite concomitamment à la demande d&amp;#039;autorisation d&amp;#039;opération d&amp;#039;archéologie programmée.
 &lt;/p&gt;
 &lt;p&gt;
  Une seule demande de subvention est possible par projet d&amp;#039;opération d&amp;#039;archéologie programmée. Ainsi, pour les opérations portant sur plusieurs régions ou milieux d&amp;#039;opération (terrestre/subaquatique et maritime), une unique demande de subvention doit être déposée auprès de l&amp;#039;administration principalement concernée.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
   Calendrier
  &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Date limite de dépôt des dossiers :
   &lt;strong&gt;
    pour connaitre le calendrier de dépôt, les demandeurs sont invités à se rapprocher de la direction régionale des affaires culturelles (service régional de l&amp;#039;archéologie) pour le domaine terrestre et subaquatique, ou du département des recherches archéologiques subaquatiques et sous-marines (DRASSM) pour le domaine maritime.
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des décisions :
   &lt;strong&gt;
    les subventions en fonctionnement sont attribuées au plus tard l&amp;#039;année de réalisation de l&amp;#039;opération. Les subventions en investissement sont attribuées dans un délai maximum de 8 mois à compter de la date d&amp;#039;accusé de réception de la demande de subvention.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements&lt;/li&gt;&lt;li&gt;Entreprises privées&lt;/li&gt;&lt;li&gt;Entreprises publiques locales&lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État&lt;/li&gt;&lt;li&gt;Organismes de recherche&lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire de la subvention doit être la personne morale en charge du financement de l&amp;#039;opération d&amp;#039;archéologie programmée autorisée. Il ne peut pas s&amp;#039;agir du responsable de l&amp;#039;opération bénéficiaire de l&amp;#039;autorisation accordée par l&amp;#039;administration et responsable scientifique de l&amp;#039;opération archéologique.&lt;/p&gt;&lt;p&gt;Le bénéficiaire de la subvention peut ainsi être selon le cas :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une structure d&amp;#039;enseignement supérieur et/ou de recherche à laquelle est rattaché le responsable d&amp;#039;opération (UMR, CNRS, Université...).&lt;/li&gt;&lt;li&gt;une société privée, une association ou un établissement public qui emploie le responsable d&amp;#039;opération. Dans ce cas, la subvention ne pourra se substituer au salaire versé par son employeur.&lt;/li&gt;&lt;li&gt;une collectivité publique qui aura décidé de soutenir la recherche archéologique sur son ressort territorial. Une délibération du conseil de la collectivité (conseil municipal, conseil communautaire, assemblée départementale ou régionale, etc.) acceptant l&amp;#039;éventuelle subvention est requise.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une association dont l&amp;#039;objet est notamment de soutenir la recherche archéologique&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La demande de subvention est éligible dès lors que le dossier de demande est réputé complet et que la CTRA s&amp;#039;est prononcée favorablement sur le projet d&amp;#039;opération d&amp;#039;archéologie programmée.&lt;/p&gt;&lt;p&gt;Il est rappelé cependant que l&amp;#039;attribution d&amp;#039;une subvention par l&amp;#039;Etat ne revêt aucun caractère automatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/demande-de-subvention-d-une-operation-d-archeologie-programmee-terrestre-subaquatique-ou-sous-marine</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question sur l&amp;#039;autorisation d&amp;#039;une opération d&amp;#039;archéologie programmée en milieu terrestre et subaquatique et le calendrier des procédures, vous êtes invités à vous adresser à votre DRAC/DAC :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne-Rhône-Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeoprogrammee.drac.ara&amp;#64;culture.gouv.fr"&gt;archeoprogrammee.drac.ara&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne-Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:demarches.archeologie.drac.bfc&amp;#64;culture.gouv.fr"&gt;demarches.archeologie.drac.bfc&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:secretariat-sra.drac.bretagne&amp;#64;culture.gouv.fr"&gt;secretariat-sra.drac.bretagne&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:secretariat-sra.drac-centre&amp;#64;culture.gouv.fr"&gt;secretariat-sra.drac-centre&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corse&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:sra-corse&amp;#64;culture.gouv.fr"&gt;sra-corse&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Site de Metz : &lt;a href="mailto:sra-lorraine.drac-grandest&amp;#64;culture.gouv.fr"&gt;sra-lorraine.drac-grandest&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Site de Strasbourg : &lt;a href="mailto:sra-alsace.drac-grandest&amp;#64;culture.gouv.fr"&gt;sra-alsace.drac-grandest&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Site de Châlons : &lt;a href="mailto:champagne.sec-sra&amp;#64;culture.gouv.fr"&gt;champagne.sec-sra&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeo-programme-drac-hauts-de-france&amp;#64;culture.gouv.fr"&gt;archeo-programme-drac-hauts-de-france&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:secretariat-sra.idf&amp;#64;culture.gouv.fr"&gt;secretariat-sra.idf&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:sra.drac.normandie&amp;#64;culture.gouv.fr"&gt;sra.drac.normandie&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle-Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Site de Bordeaux : &lt;a href="mailto:programmation.srabordeaux.nouvelle-aquitaine&amp;#64;culture.gouv.fr"&gt;programmation.srabordeaux.nouvelle-aquitaine&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Site de Limoges : &lt;a href="mailto:archeologie.drac.limousin&amp;#64;culture.gouv.fr"&gt;archeologie.drac.limousin&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Site de Poitiers : &lt;a href="mailto:sra.drac.poitiers&amp;#64;culture.gouv.fr"&gt;sra.drac.poitiers&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:sra.drac.occitanie&amp;#64;culture.gouv.fr"&gt;sra.drac.occitanie&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:%C2%A0sra.pays-de-la-loire&amp;#64;culture.gouv.fr"&gt;sra.pays-de-la-loire&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeologie.paca2&amp;#64;culture.gouv.fr"&gt;archeologie.paca2&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeologie.guadeloupe&amp;#64;culture.gouv.fr"&gt;archeologie.guadeloupe&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guyane&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeologie.guyane&amp;#64;culture.gouv.fr"&gt;archeologie.guyane&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeologie.daclareunion&amp;#64;culture.gouv.fr"&gt;archeologie.daclareunion&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Martinique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:archeologie.martinique&amp;#64;culture.gouv.fr"&gt;archeologie.martinique&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mayotte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:dac-mayotte&amp;#64;culture.gouv.fr"&gt;dac-mayotte&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur l&amp;#039;autorisation d&amp;#039;une opération d&amp;#039;archéologie programmée en milieu maritime et le calendrier des procédures, vous êtes invités à vous adresser à :&lt;/p&gt;&lt;p&gt;Département des recherches archéologiques subaquatiques et sous-marines (DRASSM)&lt;br /&gt;&lt;a href="mailto:autorisations.drassm&amp;#64;culture.gouv.fr"&gt;autorisations.drassm&amp;#64;culture.gouv.fr&lt;/a&gt;&lt;br /&gt;04 91 14 28 00&lt;br /&gt;147 Plage de l&amp;#039;Estaque 13016 Marseille&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9120-p-demande-de-subvention-dune-operation-darche/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>105155</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'organisation de colloques liés à la recherche dans le domaine du patrimoine et des fouilles archéologiques</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien aux colloques scientifiques</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
-[...8 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
@@ -2675,208 +2293,427 @@
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
  &lt;li&gt;
   la liste des participants
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_colloques_scientifiques.pdf</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e9e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>160378</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Prix aurhalpins du patrimoine - Valoriser le patrimoine artistique, monumental, mobilier, artisanal et industriel, urbain et rural, archéologique et contemporain</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Fédération du patrimoine Aurhalpin</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 31e édition des Prix Aurhalpins du patrimoine !
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La fédération Patrimoine Aurhalpin organise sa 31e édition des Prix Aurhalpins du patrimoine. Ces prix ont pour vocation d&amp;#039; encourager les initiatives locales et de valoriser toutes les formes de patrimoine (monumental, artistique, mobilier, artisanal, industriel, urbain, rural, archéologique, contemporain etc.)
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Ces prix récompensent les opérations de restauration, les actions de valorisation culturelle et touristique du patrimoine (patrimoine bâti, objets mobiliers, patrimoine industriel, etc..) achevées ou en projet, et toute action de mise en valeur des savoir-faire. Ils sont financés par un partenariat avec EDF en Auvergne-Rhône-Alpes, partenaire fondateur, et par la Région Auvergne-Rhône-Alpes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Trois catégories se distinguent :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La catégorie Réalisation , récompense les opérations achevées, jusqu&amp;#039;à trois ans plus tôt, de restauration ou de valorisation du patrimoine, matériel ou immatériel (réhabilitation du bâti, édition d&amp;#039;un ouvrage, organisation d&amp;#039;une manifestation etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La catégorie Savoir-Faire du Conseil régional récompense la mise en œuvre d&amp;#039;un savoir-faire, d&amp;#039;une technique ou d&amp;#039;un ensemble de connaissances assurant la pérennité des métiers d&amp;#039;art. Elle s&amp;#039;adresse principalement aux artisans et entreprises perpétuant des savoir-faire traditionnels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La distinction EDF qui récompense les acteurs qui s&amp;#039;engagent pour le patrimoine de leur territoire, en y associant une action, en cours ou réalisée, d&amp;#039;éducation, d&amp;#039;insertion, de préservation de l&amp;#039;environnement ou de développement local responsable.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque année, est aussi décerné un prix Coup de cœur du jury, sélectionné parmi l&amp;#039;ensemble des dossiers.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ LE DOSSIER DE CANDIDATURE EST A TÉLÉCHARGER via le bouton en bas de fiche &amp;#34;Candidatez&amp;#34;. ET A RETOURNER AVANT LE 13 MAI 2026.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le concours est ouvert à tous les acteurs du patrimoine : collectivité locale, établissement public, association, entreprise, particulier etc. L&amp;#039;opération doit être située sur le territoire de la région Auvergne Rhône Alpes et le site doit être ouvert, même ponctuellement, au public.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets ou réalisations doivent se rapporter à des opérations concernant le patrimoine monumental, archéologique, historique, scientifique, industriel, artistique, artisanal, paysager, ancien ou contemporain, à l&amp;#039;exclusion de tout aménagement.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les lauréats sur notre
+ &lt;a href="https://www.patrimoineaurhalpin.org/2300-candidatez-aux-30e-prix-aurhalpins-du-patrimoine-2026.html?parent_id&amp;#61;15" target="_self"&gt;carte interactive .&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération doit être située sur le territoire de la région Auvergne-Rhône-Alpes et être ouverte, même ponctuellement, au public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.patrimoineaurhalpin.org/37-les-prix-aurhalpins-du-patrimoine.html</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.patrimoineaurhalpin.org/2300-ouverture-des-candidatures-pour-les-prix-aurhalpins-du-patrimoine-2024.html?parent_id=37</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Patrimoine Aurhalpin :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;patrimoineaurhalpin.org
+ &lt;/a&gt;
+ - 04 72 41 94 47 / 06 31 80 01 03
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>coordinatrice@patrimoineaurhalpin.org</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12aa-valoriser-le-patrimoine-artistique-monumental/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine Aurhalpin</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>94676</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -2989,1346 +2826,1576 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165403</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA2</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Friche
 Transition énergétique
 Recyclage et valorisation des déchets
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>112000</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de valorisation du patrimoine monumental</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets de valorisation du patrimoine monumental - investissement</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...6 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
-[...33 lines deleted...]
-  assurer la lisibilité et la cohérence de la stratégie retenue.
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes, excepté celles liées au Département par une convention de partenariat au titre de l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale : &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;pour la réalisation d’études, de travaux et de scénographie en proximité immédiate d’une propriété départementale et favorisant la qualité d’accueil des visiteurs,&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;dans le cadre d’actions menées par les villes et pays d’art et d’histoire du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;Soutenir la valorisation des sites archéologiques et historiques charentais en donnant la priorité à l’action et à la découverte des différentes périodes de l’espèce humaine. Promouvoir la qualité des sites et l’implication forte des acteurs locaux dans l’animation des territoires. &lt;/p&gt;&lt;p&gt;Rendre accessible les sites de visite.&lt;/p&gt;&lt;p&gt;Lutter contre la dégradation de certains vestiges en favorisant une politique d’acquisition des sites archéologiques menacés.&lt;/p&gt;&lt;p&gt;Rendre la culture accessible à tous et en faire un facteur d’attractivité en décloisonnant les approches entre les différentes formes de patrimoine (bâti, naturel, immatériel…) et en encourageant l’émergence de pratiques innovantes. Faire davantage dialoguer des œuvres d’aujourd’hui avec le patrimoine, en lien avec le schéma de développement du tourisme durable de la Charente.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les demandes seront examinées sous réserve de l&amp;#039;obtention des crédits en session budgétaire, sollicités sur demande et au vu des projets présentés :
+&lt;/p&gt;
+&lt;p&gt;
+ → centre d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses recevables :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Bénéficiaires
-[...25 lines deleted...]
-  Pour les personnes physiques et les SCI : 10% maximum du coût des travaux éligibles.
+ - études
+&lt;/p&gt;
+&lt;p&gt;
+ - scénographie &amp;#43; second œuvre lié à la scénographie / hors le clos et le couvert
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 40 % d&amp;#039;une dépense subventionnable plafonnée à 250.000 € HT ou TTC (selon la nature du bénéficiaire)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
-  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ → espace d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses recevables :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+ - études
+&lt;/p&gt;
+&lt;p&gt;
+ - scénographie &amp;#43; second œuvre lié à la scénographie / hors le clos et le couvert
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 35 % d&amp;#039;une dépense subventionnable plafonnée à 80.000 € HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → études et travaux à proximité d&amp;#039;une propriété départementale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 50 % d&amp;#039;une dépense subventionnable plafonnée à 20.000 € HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → valorisation numérique du patrimoine :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 25 % du coût HT ou TTC du projet, avec un montant annuel de subvention plafonné à 10.000 € ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → acquisition de sites archéologiques menacés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 30 % d&amp;#039;une dépense subventionnable plafonnée à 20 000.€ HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements valorisant le patrimoine monumental charentais et ayant une résonnance sur le territoire du département :
+&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Chaque projet devra intégrer les objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;rayonnement territorial&lt;/li&gt;&lt;li&gt;capacité à fédérer les acteurs culturels, touristiques mais aussi la population locale &lt;/li&gt;&lt;li&gt;accessibilité à plusieurs cibles de visiteurs en cohérence avec la fréquentation du site et du territoire, notamment les clientèles étrangères &lt;/li&gt;&lt;li&gt;portée du plan de communication qui doit occuper une part significative dans le projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le porteur de projet s’engage à fournir, chaque année, les chiffres de la fréquentation de l’équipement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ → Centre d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;équipement est aménagé à proximité immédiate d&amp;#039;un lieu patrimonial
+ &lt;/li&gt;
+ &lt;li&gt;
+  il organise et met à la disposition des visiteurs des informations faisant appel à l&amp;#039;imagination et l&amp;#039;interprétation. Utilisation des techniques les plus appropriées de communication et de reconstitution afin de permettre la mise en réseau des sites : bornes multimédias, reconstitutions en 3D, images numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  il s&amp;#039;organise autour de la mise en valeur d&amp;#039;un thème plus que d&amp;#039;une collection
+ &lt;/li&gt;
+ &lt;li&gt;
+  il dispose d&amp;#039;une identité clairement définie, d&amp;#039;un personnel permanent, d&amp;#039;un programme d&amp;#039;animations annuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  son contenu devra faire l&amp;#039;objet d&amp;#039;une étude scénographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet sera soumis à l&amp;#039;avis technique d&amp;#039;un comité scientifique
+ &lt;/li&gt;
+ &lt;li&gt;
+  présence d&amp;#039;un système de comptage. Si site existant, le nombre de visiteurs de l&amp;#039;année précédant la demande devra être mentionné et l&amp;#039;objectif de fréquentation pour les deux années suivantes devra être défini
+ &lt;/li&gt;
+ &lt;li&gt;
+  co-financement obligatoire de la commune et/ou de la communauté de communes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Espace d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;équipement est aménagé à proximité immédiate d&amp;#039;un lieu patrimonial
+ &lt;/li&gt;
+ &lt;li&gt;
+  il est conçu comme un espace-vitrine dynamique invitant à la découverte de sites sur le territoire charentais
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contenu rédactionnel et iconographique sera soumis à l&amp;#039;avis technique de spécialistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  possibilité d&amp;#039;accès libre à la visite sans droit d&amp;#039;entrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  présence d&amp;#039;un système de comptage (hors espace de plein air en accès libre). Si site existant, le nombre de visiteurs de l&amp;#039;année précédant la demande devra être mentionné et l&amp;#039;objectif de fréquentation pour les deux années suivantes devra être défini
+ &lt;/li&gt;
+ &lt;li&gt;
+  co-financement obligatoire de la commune et/ou de la communauté de communes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Etudes et travaux en proximité immédiate d&amp;#039;une propriété départementale et favorisant la qualité d&amp;#039;accueil des visiteurs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  caractère patrimonial et touristique du site appartenant au Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;un aménagement, usage avéré de l&amp;#039;aménagement par les visiteurs de la propriété départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  recevabilité des dépenses de mobilier urbain (tables, chaises...) dans le cadre d&amp;#039;un aménagement extérieur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valorisation numérique du patrimoine monumental :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  caractère innovant des technologies et des fonctionnalités proposées (proposition de nouveaux modes de découverte in situ en lien avec les attentes des visiteurs dans le cadre du développement d&amp;#039;une offre immersive)
+ &lt;/li&gt;
+ &lt;li&gt;
+  rayonnement territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  inscription dans un projet de territoire impliquant des co-financements locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  rigueur scientifique en s&amp;#039;appuyant sur des contenus historiques qualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  capacité à fédérer les acteurs culturels, touristiques mais aussi la population locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  justification de la valeur ajoutée de ces outils en termes de médiation culturelle et de retombées touristiques pour le site
+ &lt;/li&gt;
+ &lt;li&gt;
+  accessibilité à plusieurs cibles de visiteurs en cohérence avec la fréquentation du site et du territoire, notamment les clientèles étrangères (prise en compte des nouveaux usages des publics jeunes)&lt;/li&gt;
+ &lt;li&gt;
+  portée du plan de communication qui doit occuper une part significative dans le projet
+ &lt;/li&gt;
+ &lt;li&gt;un intérêt sera porté aux projets, qui en offrant des moyens de découverte de différents lieux de visite et points d’intérêt touristique, incitent les visiteurs à prolonger leur séjour et augmentent ainsi la fréquentation des sites, notamment ceux disposant de personnels permanents et partenaires de l’opération « Collège et Patrimoine »&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses irrecevables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la production de jeux vidéo
+ &lt;/li&gt;
+ &lt;li&gt;
+  la production audiovisuelle exclusive
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Le porteur de projet s’engage à fournir, chaque année, les chiffres de la fréquentation de l’équipement.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de sites archéologiques menacés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  site protégé au titre des monuments historiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant la nature de l&amp;#039;opération envisagée, approuvant le projet, et sollicitant le soutien financier du Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les associations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	les pièces structurelles : statuts, rapport d&amp;#039;activités, membres...
+&lt;/p&gt;
+&lt;p&gt;
+ o	les documents financiers : documents comptables, RIB...
+&lt;/p&gt;
+&lt;p&gt;
+ o le contrat d&amp;#039;engagement républicain signé
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le plan de financement incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le devis descriptif et estimatif du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux selon la nature du projet
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; le solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="R14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/projets_valorisation_patrimoine_monumental_investissement.pdf</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conditions d&amp;#039;éligibilité
-[...77 lines deleted...]
- patrimoinerestauration&amp;#64;laregion.fr
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 mars dans la mesure du possible
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 21&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73bd-soutenir-les-projets-de-valorisation-du-patri/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>166153</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Aider les investissements patrimoniaux (hors Musées de France)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 45</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une aide départementale pourra être octroyée pour des opérations destinées à assurer la conservation,
+l&amp;#039;inventaire, l&amp;#039;étude du patrimoine public landais, ainsi que sa valorisation à travers des dispositifs
+d&amp;#039;interprétation ou d&amp;#039;exposition.&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide est de 45 % par dérogation à la partie 1 du RU.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;plancher de dépenses éligibles : 2 500 € HT,&lt;/li&gt;&lt;li&gt;plafond d’aide : 3 100 € pour les communes et 10 000 € pour les groupements de communes.&lt;/li&gt;&lt;/ul&gt;
+            &lt;ul&gt;&lt;li&gt;Le taux d’aide défini dans le règlement pour les projets locaux est appliqué.&lt;/li&gt;&lt;li&gt;Plancher de dépenses éligibles : par dérogation à la partie I du règlement unique, pas de plancher.&lt;/li&gt;&lt;li&gt;Plafond de dépenses éligibles : 125 000 € HT, soit une aide plafonnée à 25 000 €.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations / de projets éligibles :
+Projets d’investissement et d’équipements d’intérêt local.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les dépenses :
+− Instruments de musique,
+− Logiciels informatiques musicaux ou périphériques, destinés à un usage gratuit.&lt;/p&gt;
+&lt;p&gt;Par dérogation à l’article 11 de la partie I du présent règlement, 
+ces demandes de subventions pourront parvenir après achat du matériel.&lt;/p&gt;
+            &lt;p&gt;Typologies d’opérations/ de projets éligibles :
+Projets d&amp;#039;investissement et d&amp;#039;équipements d&amp;#039;intérêt local.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;achat de matériel d’étude, de conservation et d’inventaire, 
+matériel et mobilier de conservation et de stockage pour des opérations 
+archéologiques bénéficiant d’une autorisation de l’État (Service 
+régional de l’Archéologie),&lt;/li&gt;&lt;li&gt;l’achat de matériel et mobilier de régie et de conservation de collections publiques landaises,&lt;/li&gt;&lt;li&gt;la
+ création de dispositifs d’interprétation, de médiation ou d’exposition 
+présentant un intérêt public, scientifique, patrimonial et départemental
+ avéré, ainsi que les études préalables afférentes à ces opérations 
+(hors frais de concours).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Critères obligatoires :
+Le projet doit favoriser la connaissance, la préservation et la valorisation du patrimoine landais.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aides-aux-investissements-patrimoniaux-hors-musees-de-france</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;culture&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-les-investissements-patrimoniaux-hors-musees-de-france/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>166257</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et promouvoir le patrimoine historique et culturel en Auvergne-Rhône-Alpes - Prix aurhalpins du patrimoine</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Fédération du patrimoine Aurhalpin</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 31e édition des Prix Aurhalpins du patrimoine !
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La fédération Patrimoine Aurhalpin organise sa 31e édition des Prix Aurhalpins du patrimoine. Ces prix ont pour vocation d&amp;#039; encourager les initiatives locales et de valoriser toutes les formes de patrimoine (monumental, artistique, mobilier, artisanal, industriel, urbain, rural, archéologique, contemporain etc.)
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Ces prix récompensent les opérations de restauration, les actions de valorisation culturelle et touristique du patrimoine (patrimoine bâti, objets mobiliers, patrimoine industriel, etc..) achevées ou en projet, et toute action de mise en valeur des savoir-faire. Ils sont financés par un partenariat avec EDF en Auvergne-Rhône-Alpes, partenaire fondateur, et par la Région Auvergne-Rhône-Alpes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Trois catégories se distinguent :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La catégorie Réalisation , récompense les opérations achevées, jusqu&amp;#039;à trois ans plus tôt, de restauration ou de valorisation du patrimoine, matériel ou immatériel (réhabilitation du bâti, édition d&amp;#039;un ouvrage, organisation d&amp;#039;une manifestation etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La catégorie Savoir-Faire du Conseil régional récompense la mise en œuvre d&amp;#039;un savoir-faire, d&amp;#039;une technique ou d&amp;#039;un ensemble de connaissances assurant la pérennité des métiers d&amp;#039;art. Elle s&amp;#039;adresse principalement aux artisans et entreprises perpétuant des savoir-faire traditionnels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La distinction EDF qui récompense les acteurs qui s&amp;#039;engagent pour le patrimoine de leur territoire, en y associant une action, en cours ou réalisée, d&amp;#039;éducation, d&amp;#039;insertion, de préservation de l&amp;#039;environnement ou de développement local responsable.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque année, est aussi décerné un prix Coup de cœur du jury, sélectionné parmi l&amp;#039;ensemble des dossiers.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ LE DOSSIER DE CANDIDATURE EST A TÉLÉCHARGER via le bouton en bas de fiche &amp;#34;Candidatez&amp;#34;. ET A RETOURNER AVANT LE 13 MAI 2026.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le concours est ouvert à tous les acteurs du patrimoine : collectivité locale, établissement public, association, entreprise, particulier etc. L&amp;#039;opération doit être située sur le territoire de la région Auvergne Rhône Alpes et le site doit être ouvert, même ponctuellement, au public.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets ou réalisations doivent se rapporter à des opérations concernant le patrimoine monumental, archéologique, historique, scientifique, industriel, artistique, artisanal, paysager, ancien ou contemporain, à l&amp;#039;exclusion de tout aménagement.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les lauréats sur notre
+ &lt;a href="https://www.patrimoineaurhalpin.org/2300-candidatez-aux-30e-prix-aurhalpins-du-patrimoine-2026.html?parent_id&amp;#61;15" target="_self"&gt;carte interactive .&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération doit être située sur le territoire de la région Auvergne-Rhône-Alpes et être ouverte, même ponctuellement, au public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.patrimoineaurhalpin.org/37-les-prix-aurhalpins-du-patrimoine.html</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Patrimoine Aurhalpin :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;patrimoineaurhalpin.org
+ &lt;/a&gt;
+ - 04 72 41 94 47 / 06 31 80 01 03
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>coordinatrice@patrimoineaurhalpin.org</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prix-aurhalpins-du-patrimoine-valoriser-le-patrimoine-artistique-monumental-mobilier-artisanal-et-industriel-urbain-et-rural-archeologique-et-contemporain/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine Aurhalpin</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>117147</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Faire bénéficier les collectivités d'une expertise  sur la définition et le montage de projets d'aménagements d'ensemble</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réaliser une étude de faisabilité des projets et créer les conditions de leur viabilité prévisionnelle financière, juridique et technique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etude de faisabilité d&amp;#039;un projet d&amp;#039;aménagement d&amp;#039;ensemble (viabilité économique, analyse du marché, analyse juridique comparative des procédures possibles d&amp;#039;aménagement ZAC/permis d&amp;#039;aménagement/convention de PUP, analyse juridique, calendaire et financière des modes de portage concession/mandat/régie...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
  &lt;/li&gt;
  &lt;li&gt;
   Aide juridique, technique et administrative pour la procédure de récupération de biens vacants ou sans maître
  &lt;/li&gt;
  &lt;li&gt;
   Expertise en archéologie préventive (niveau d&amp;#039;exposition de la zone, informations sur les procédures, etc.)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation en réunion
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Prestation payante si nécessite d&amp;#039;une analyse/expertise de plus d&amp;#039;une demi-journée de temps passé.
 &lt;/p&gt;
 &lt;p&gt;
  Si payante à voir sur devis au cas par cas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Logement, activité économique, commerce, équipements publics...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Friche
 Bâtiments et construction
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0df0-faire-beneficier-les-collectivites-dune-exper/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>58575</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer, restaurer et valoriser le patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
 Etablissement public dont services de l'Etat
-Association
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K16" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte :
+  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs stratégiques :
+  Objectifs stratégiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à la réduction de la fracture territoriale urbain/rural ;
  &lt;/li&gt;
  &lt;li&gt;
   participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
  &lt;/li&gt;
  &lt;li&gt;
   positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
  &lt;/li&gt;
  &lt;li&gt;
   favoriser la cohérence avec le dispositif inventaire ;
  &lt;/li&gt;
  &lt;li&gt;
   assurer la lisibilité et la cohérence de la stratégie retenue.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-  Calendrier du dépôt des dossiers :
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants.  Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux général :
+ &lt;/strong&gt;
+ 20% maximum du coût des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux particuliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les biens inscrits sur la liste du Patrimoine mondial par l&amp;#039;UNESCO : 30% maximum du coût des travaux éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les personnes physiques et les SCI : 10% maximum du coût des travaux éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Culture et identité collective
-[...10 lines deleted...]
-      <c r="R16" s="1" t="inlineStr">
+Architecture
+Emploi
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
-[...15 lines deleted...]
-&lt;/ol&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ 2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ 4 - Le patrimoine musical (orgues et carillons).
+&lt;/p&gt;
+&lt;p&gt;
+ 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+  &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+  &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+  &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...44 lines deleted...]
-      <c r="Y16" s="1" t="inlineStr">
+ patrimoinerestauration&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="K17" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
-[...377 lines deleted...]
-          <t>published</t>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>