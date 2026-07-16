--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH78"/>
+  <dimension ref="A1:AH71"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -404,348 +404,564 @@
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>13/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
           <t>23/01/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>166264</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les secteurs du tourisme et de la culture</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 4 : Tourisme durable et culture</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 4 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Culture et tourisme durable dans le développement
+économique, l’inclusion sociale et l’innovation sociale&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Développement d’une stratégie commune de valorisation et de promotion
+     des potentialités touristiques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développement d’offres et de pratiques touristiques plus durables et
+     inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Promotion des actions culturelles transfrontalières inclusives ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Développement des usages numériques dans les domaines du tourisme et
+     de la culture.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets culturels et touristiques soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A97&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité
+International
+Attractivité économique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails,
+consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/soutenir-les-secteurs-du-tourisme-et-de-la-culture</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-secteurs-du-tourisme-et-de-la-culture/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165515</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)
-[...3 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
 biodiversité sont indispensables. Comprendre et transmettre l’importance de la
 biodiversité pour notre santé et nos activités, les pressions qu’elles
 rencontrent, et les outils pour mieux la préserver, sont nécessaires au
 changement de comportements et d’usages, tant individuels que collectifs.
 Rendre cet apprentissage ludique, tout en récréant du lien entre les
 habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
 peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
 tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
 divertissante et conviviale ; aussi ces évènements sont l’occasion de
 mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
 territoire. Cette programmation permet de travailler de façon transversale avec
 les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
 projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
 des inventaires naturalistes et établir des actions en faveur de la
 biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
 participatives (par exemple dans le cadre d’un Atlas de la biodiversité
 communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
 biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités près de
 chez vous ! Le programme pourra en effet vous aider dans la recherche
 de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
 orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
 par le biais d’évènements, l’association la Fête de la Nature propose un
 kit de communication, ainsi que nombreuses ressources sur les activités et les
 acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
 partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
 d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
 titre. Le programme fournit également des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
 un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Paysage
 Accessibilité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Milieux humides
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/les-aires-educatives</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165514</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -768,1549 +984,2258 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>PETR DE L'ANJOU BLEU</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>leader@anjoubleu.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>GAL Anjou bleu</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/11/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165405</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA4</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Formation professionnelle
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165403</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>GALVD-2327_FA2</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Friche
 Transition énergétique
 Recyclage et valorisation des déchets
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>j.cotxet@pnrnm.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>GAL Via Domitia</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>165322</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Webradio-podcast</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 89 Auxerre
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
-Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 71 Macon
-Réseau Canopé : Atelier Canopé 21 Dijon
-[...3 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Médias et communication
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>165315</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>S’engager dans une démarche éco-responsable</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...3 lines deleted...]
-Réseau Canopé : Atelier Canopé 25 Besançon
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 70 Vesoul
-Réseau Canopé : Atelier Canopé 58 Nevers
-[...4 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Réseau Canopé : Atelier Canopé 58 Nevers</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​En complément de son offre de formation gratuite et ouverte à tous, dédiée à la sensibilisation aux enjeux de &lt;a href="https://www.canotech.fr/thematiques/80/eduquer-a-la-transition-ecologique-et-sociale" target="_blank" rel="noreferrer noopener"&gt;l’éducation à la transition écologique et solidaire&lt;/a&gt;, Réseau Canopé vous propose des offres de formation et/ou d’accompagnement payantes pour les structures souhaitant s’engager dans une démarche éco-responsable.  &lt;/p&gt;&lt;p&gt;​Ces accompagnements et formations proposent des pistes concrètes pour transformer vos usagers en acteurs du développement durable et vos structures en lieux durables exemplaires. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;​Lancer une dynamique autour du développement durable au sein de sa structure Développer des actions éco-responsables &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​Nos équipes vous proposent des formats engageants comme le hackathon ou des démarches co-design pour développer la mobilisation des agents, des élèves... Dans la volonté d’éveiller aux défis écologiques que nous devrons affronter, de réfléchir à une transition écologique et sociale, ces formats trouvent naturellement toute leur place et ouvre la voie vers des labellisations institutionnelles (Label E3D pour les établissements scolaires, Villes durables et innovantes, Territoire engagé transition écologique…) &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Repenser les médiathèques au service de la transition écologique et pour le bien-être des usagers   &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​Les médiathèques sont actrices de la transition écologique et sociale, en ce qu’elles sont des services publics de proximité et des biens communs. Elles sont un lieu pivot de la citoyenneté et donc de l’éco-citoyenneté. Repenser ces espaces pour le bien-être des usagers contribue à la transition écologique. Nous pouvons vous proposer des activités de réaménagement des locaux, des ateliers autour de l’ETES pour des usagers de médiathèque, ou la co-construction d’un projet de médiathèque verte. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Développer les activités se déroulant dehors pour renouer avec la nature &lt;/strong&gt; &lt;/p&gt;&lt;p&gt;​Dans un contexte d’urbanisation et de sédentarisation accrue, ramener la nature dans la vie quotidienne est essentiel, et notamment dans la vie professionnelle. Nous pouvons vous accompagner à la réflexion sur cette thématique et à la mise en place de projets adaptés à vos services. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Prendre conscience de manière ludique de l’impact carbone de sa structure  &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​La problématique des émissions carbone fait aujourd’hui partie des sujets majeurs de l’actualité. Engager une démarche de compréhension de ces mécanismes à travers un projet de calcul et d’actions de réduction à l’échelle d’un l’établissement public donne du sens à cet énorme chantier du 21ème siècle. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Développer un média pour sensibiliser au développement durab&lt;/strong&gt;&lt;strong&gt;le&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;​Créer un média peut permettre aux agents les plus sensibilisés au développement durable de s’adresser à l’ensemble de leur structure, et même au-delà des murs de celle-ci, et de porter un message au service d’une prise de conscience collective. &lt;/p&gt;&lt;p&gt;​Les formateurs de Canopé peuvent accompagner votre établissement dans la mise en place de son journal, de sa webradio ou de sa webTV… Ils peuvent également soutenir la création de podcast. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette offre de service s&amp;#039;adresse aux collectivités
 désireuses de faire travailler ensemble, dans une démarche de co-design, tous
 les partenaires impliqués et concernés par la montée en compétences de leurs
 agents sur la démarche éco-responsable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
  Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-sengager-dans-une-demarche-eco-responsable/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165244</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Mobiliser du public pendant les consultations réglementaire pour l’élaboration du Sdage</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Actions de mobilisation de l’avis du public pendant les consultations prévues réglementairement pour l’élaboration du Sdage</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne encourage les initiatives de 
 mobilisation du public pendant les consultations menées par le comité de
  bassin Loire-Bretagne. Elle finance les actions qui favorisent 
 l&amp;#039;appropriation et la mise en œuvre du Sdage, le débat sur l&amp;#039;eau, les 
 concertations et les consultations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Animation et mise en réseau
 Médias et communication
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-actions-de-mobilisation-de-lavis-du-public-pendant-les-cons.html</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-du-public-pendant-les-consultations-reglementaire-pour-lelaboration-du-sdage/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>164171</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Développer et valoriser le territoire par le Slow Tourisme</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Slow Tourisme : Fiche-action 3 du programme LEADER</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
 territoire du GALest propice au développement d&amp;#039;un tourisme &amp;#34;différent&amp;#34; qui
 propose une découverte des milieux naturels, des produits locaux, du patrimoine
 et de ses habitants... Il s&amp;#039;agit d&amp;#039;un tourisme respectueux du territoire, qui
 favorise l&amp;#039;itinérance douce et qui invite à regarder, à prendre son temps. Ce
 type de tourisme est favorable à l’épanouissement, au bien-être, des touristes
 comme des habitants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Favoriser l’itinérance douce pour relier les sites
 touristiques du territoire&lt;br /&gt;- Développer des actions permettant l’immersion,
 l’initiation, la découverte du territoire, de son histoire, de sa culture&lt;br /&gt;- Être un territoire plus inclusif par les vecteurs
 touristiques et culturels&lt;br /&gt;- Sensibiliser les acteurs locaux aux enjeux du tourisme
 durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Etudes préalables, aménagements d’itinéraires doux
 touristiques, services et équipements liés&lt;br /&gt;- Equipements, services et aménagements pour favoriser
 la pratique d’activités en lien avec les milieux naturels du type pêche,
 navigation…&lt;br /&gt;- Actions de découverte insolite / innovante,
 pédagogiques, du territoire, de son histoire et de ses savoir-faire (y compris
 l’agriculture, l’artisanat et l’industrie locale)&lt;br /&gt;- Actions d’animation et aménagements de sites
 touristiques inclusifs : personnes en situation de handicap, publics
 vulnérables (personnes âgées, jeunes enfants, familles aux revenus modestes…)&lt;br /&gt;- Actions culturelles (animation, médiation) liées aux
 thématiques de la résilience&lt;br /&gt;- Projets mêlant différentes sphères (artistique,
 culturelle, loisir, environnementale…), différents types d’activités (agricole,
 artisanat, ressourcerie…)&lt;br /&gt;- Actions de formation et d’information des prestataires
 et de la clientèle au tourisme durable&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
 matériels, mobiliers, panneaux et signalétiques dédiés à l’opération&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-valoriser-le-territoire-par-le-slow-tourisme/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163834</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projet de coopération</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Transition énergétique
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+International
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162939</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Artisanat
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A13" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162982</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2353,2214 +3278,214 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...381 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K16" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
-[...525 lines deleted...]
-      </c>
       <c r="L18" s="1" t="inlineStr">
-        <is>
-[...1093 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4603,205 +3528,524 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>150687</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4842,191 +4086,191 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>150665</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Financer des formations à destination des professionnels ou collaborateurs occasionnels des médiathèques</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Aide à la formation continue (livre et lecture)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Le montant de la subvention est de 2.000 à 20.000 € par projet.</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures qui organisent des formations pour les personnels de bibliothèques, salariés ou occasionnels, ainsi que d&amp;#039;autres professionnels travaillant dans le champ du livre, de la lecture, de la lutte contre l&amp;#039;illettrisme, peuvent être aidées pour développer des programmes de formation. Le ministère de la Culture peut ainsi leur allouer une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;aide à la formation continue ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Des formations à destination des professionnels ou collaborateurs occasionnels des médiathèques existent spécifiquement. Elles sont dispensées par différents organismes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   centres de formation aux carrières de bibliothèques
  &lt;/li&gt;
  &lt;li&gt;
   associations professionnelles ou interprofessionnelles agréées pour proposer des offres de formation
  &lt;/li&gt;
  &lt;li&gt;
   structures régionales du livre agréées pour la formation
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
@@ -5059,62 +4303,62 @@
  &lt;strong&gt;
   → Modalités d&amp;#039;attribution de la subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est versée en une fois.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    EPCI à fiscalité propre
@@ -5153,78 +4397,78 @@
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets suivants peuvent être subventionnés au titre de l&amp;#039;aide à la formation continue :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    formation en collaboration avec le CNFPT, l&amp;#039;INET, l&amp;#039;ENSSIB et les CRFCB
   &lt;/li&gt;
   &lt;li&gt;
    journée professionnelle
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les colloques universitaires de recherche, non directement liés à la formation des personnels des bibliothèques, ne peuvent pas bénéficier de l&amp;#039;aide à la formation continue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-la-formation-continue-livre-et-lecture</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;aide à la formation continue, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
@@ -5641,128 +4885,128 @@
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Demande de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Compte-rendu de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/553c-aide-a-la-formation-continue/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>150670</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les médiathèques (hors patrimoine et formation)</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Aide aux médiathèques en Outre-mer (hors patrimoine et formation)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exceptionnellement, et spécifiquement dans les départements et territoires d&amp;#039;outremer, des aides peuvent être accordées au recrutement de personnels dans les médiathèques. Cette démarche se différencie de l&amp;#039;aide à la formation continue et au patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;aide aux médiathèques, les médiathèques des territoires ultramarins peuvent déposer une demande de soutien au recrutement de personnels en particulier pour contribuer à la structuration des réseaux de lecture publique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer à la structuration des réseaux de lecture publique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a&gt;
   &lt;strong&gt;
    → Nature des dépenses éligibles
   &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention versée aux structures au titre de l&amp;#039;aide aux médiathèques est une subvention de fonctionnement.
 &lt;/p&gt;
@@ -5784,135 +5028,135 @@
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est versée en une fois.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers déposés seront instruits par le service déconcentré du ministère de la Culture territorialement compétent.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée à l&amp;#039;effectivité des nouveaux services entrepris.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant la fin de l&amp;#039;année N-1 (voir les calendriers des DAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Régions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités locales d&amp;#039;outre-mer peuvent déposer un dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures situées en dehors des territoires ultramarins ne sont pas éligibles à l&amp;#039;aide aux médiathèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de formation ou de recrutement de personnels dédiés au patrimoine dans les structures régionales du livre ne sont pas éligibles à l&amp;#039;aide aux médiathèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-aux-mediatheques-en-outre-mer-hors-patrimoine-et-formation</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;aide aux médiathèques, vous êtes invités à vous adresser au Service du Livre et de la Lecture  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Guadeloupe
  &lt;/a&gt;
@@ -5995,131 +5239,340 @@
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Demande de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Compte-rendu de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/13e7-aide-aux-mediatheques-hors-patrimoine-et-form/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>154982</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'attractivité et l'identité du territoire</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°2</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif cette subvention est de développer les services, tout en favorisant l&amp;#039;innovation et les approches collaboratives pour renforcer l&amp;#039;attractivité et l&amp;#039;identité du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maintenir et développer les services qui répondent aux besoins de la population
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Adapter l&amp;#039;offre de soins aux besoins actuels et futurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Favoriser le développement culturel et artistique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la définition et la mise en place des projets culturels des Communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider la création culturelle et l&amp;#039;organisation de manifestations culturelles sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la présence artistique dans les territoires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Création/développement/équipement d&amp;#039;un EVS itinérant/des lieux de vie partagés
+ &lt;br /&gt;
+ •    Création/développement/modernisation des maisons de santé ; favoriser le développement des Communauté Professionnelle Territoriale de Santé
+ &lt;br /&gt;
+ •    Développement d&amp;#039;une manifestation culturelle itinérante sur le territoire ;
+ &lt;br /&gt;
+ •    Aménagement d&amp;#039;espaces multiculturel
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Santé
+Commerces et services
+Revitalisation
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7eee-developper-lattractivite-et-lidentite-du-terr/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>150664</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir la vie littéraire (résidence)</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Soutien aux résidences d’auteurs</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche s&amp;#039;adresse aux porteurs de projets de résidences à destination des auteurs et autrices du livre et qui s&amp;#039;inscrivent dans les objectifs de la politique publique du livre et de la lecture du ministère de la Culture.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les résidences ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le soutien des services déconcentrés du ministère de la Culture s&amp;#039;adresse à des projets de résidence conformément à la circulaire du 8 juin 2016 relative au soutien d&amp;#039;artistes et d&amp;#039;équipes artistiques dans le cadre de résidence. Les projets doivent être portés par une structure d&amp;#039;accueil (quelle que soit sa forme juridique) disposant d&amp;#039;un référent affecté au projet. Les auteurs et autrices accueillis peuvent être des écrivains, traducteurs ou illustrateurs ayant publié au moins un livre à compte d&amp;#039;éditeur.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères appréciés pour évaluer la demande sont notamment l&amp;#039;implication des différents acteurs de la chaîne du livre, l&amp;#039;implantation dans un territoire et les partenariats avec d&amp;#039;autres structures locales, la qualité des propositions de médiation proposées, et la diversité des publics touchés et des lieux où les actions de médiation sont proposées ; selon les objectifs du ministère de la Culture.
 &lt;/p&gt;
 &lt;h3&gt;
  Objectifs de la démarche
 &lt;/h3&gt;
 &lt;p&gt;
  La présente démarche a pour objectif de soutenir les projets de résidences à destination des auteurs et autrices du livre, afin de soutenir les auteurs et autrices du livre en proposant des conditions propices à la création, de favoriser la rencontre dans la durée entre les auteurs et les autrices, leurs œuvres et le public dans leur territoire, de diffuser les œuvres des auteurs et autrices du livre et de favoriser leur fréquentation par le public.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;examen et la décision d&amp;#039;acceptation de la demande relèvent des services déconcentrés du ministère de la Culture.
 &lt;/p&gt;
@@ -6687,176 +6140,176 @@
   Saint-Pierre-et-Miquelon
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener noreferrer" target="_blank"&gt;
  Accéder au formulaire - Demande de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener noreferrer" target="_blank"&gt;
  Accéder au formulaire - Compte-rendu de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>500 à 1M €
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-residences-d-auteurs</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>Service déconcentré du ministère de la Culture territorialement compétent (DRAC/DAC/DCJS/MAC)</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9b9-soutien-a-la-vie-litteraire-residence/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>150680</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études et travaux sur les bâtiments des Musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Études et travaux sur les bâtiments des musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DRAC/DAC/DCJS/MAC, en lien avec le service des musées de France du ministère de la Culture, peut apporter son aide scientifique, technique et financière aux projets dont les dépenses concernent les travaux de construction et d&amp;#039;aménagement des équipements constitutifs du musée tels que : la construction de bâtiments neufs, dont les réserves, l&amp;#039;extension ou le réaménagement de bâtiments anciens, dont les réserves, la mise aux normes des bâtiments (accessibilité/sécurité/sûreté), la restauration des collections / chantier des collections si cumul avec une subvention pour rénovation architecturale et muséographique.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les études et travaux sur les bâtiments des &amp;#34;Musées de France&amp;#34; ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le soutien et le contrôle scientifique et technique de l&amp;#039;État s&amp;#039;exercent dès le début du projet, tout particulièrement durant l&amp;#039;élaboration du projet scientifique et culturel (rendu obligatoire pour tous les musées de France par la loi relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine (LCAP) du 7 juillet 2016), l&amp;#039;étude de programmation et les phases d&amp;#039;avant-projet sommaire (APS) et d&amp;#039;avant-projet définitif (APD). Ils associent le(la) conseiller(e) pour les musées de la DRAC/DAC/DCJS/MAC, le Service des musées de France (conservateur référent au bureau des réseaux territoriaux, architecte-conseil et ingénieur-conseil du Bureau de l&amp;#039;expertise architecturale, muséographique et technique), auxquels peuvent être associés les experts du Centre de recherche et de restauration des musées de France (C2RMF) ou les conseillers de la Mission de la sécurité, de la sûreté et de l&amp;#039;audit (MISSA) de la Direction générale des patrimoines du ministère de la Culture.
 &lt;/p&gt;
 &lt;h3&gt;
  À quel stade du projet sera déterminé le montant de son financement ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le coût d&amp;#039;un projet d&amp;#039;investissement de musée bénéficiant de l&amp;#039;appellation « Musée de France » est déterminé lors de la phase des études en deux temps :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1) Lors de l&amp;#039;étude de programmation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7177,136 +6630,720 @@
   Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
   &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
    nicolas.bel&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
   &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
    marie-pierre.lemery&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 74
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-investissement" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Demande de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Compte-rendu de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>Environ 15% du montant HT des dépenses subventionnables
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon région</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>160859</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et promouvoir les patrimoines bâti et naturel du territoire</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 € de subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renforcer la promotion du patrimoine naturel et bâti en particulier auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le positionnement stratégique dans la préservation du patrimoine naturel et bâti
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  La valeur ajoutée de LEADER sur le patrimoine se concentrera sur des actions immatérielles ainsi que sur la valorisation des petits patrimoines bâti et naturel reconnus dans le cadre du Pays d&amp;#039;Art et d&amp;#039;Histoire afin de permettre une meilleur mise en valeur et une appropriation de ses patrimoines. La mise en réseau des acteurs favorisera l&amp;#039;animation et la communication des sites du territoire.
+ &lt;/span&gt;
+ Le &amp;#43; LEADER sur le patrimoine : le changement d&amp;#039;échelle, le rayonnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Augmentation du nombre de sites accompagnés, mis en valeur
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une protection et un rayonnement renforcés des patrimoines bâti et naturel du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de sensibilisation, de communication, de médiation, sur les patrimoines :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Bâtis,
+&lt;/p&gt;
+&lt;p&gt;
+ - Naturels bénéficiant soit d&amp;#039;un classement ou d&amp;#039;une labélisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Immatériels (dont mémoriels)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation sur les sites naturels ou bâtis reconnus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de préservation, de conservation, de restauration du patrimoine bâti reconnus
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Tous les projets devront être reconnus d&amp;#039;intérêt par le Pays d&amp;#039;Art et Histoire du PETR pour la préservation, valorisation et promotion du patrimoine relevant de cette labellisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Forêts
+Friche
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
-          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
+          <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
-          <t>webmaster@culture.gouv.fr</t>
+          <t>leader@pays-epinal.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b1a-preserver-accompagnemer-et-valoriser-le-devel/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la culture</t>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
-          <t>24/09/2023</t>
+          <t>14/02/2024</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>142693</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -7495,913 +7532,101 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>131364</v>
+        <v>139433</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les projets de valorisation du patrimoine</t>
+          <t>Repenser les façons d'habiter</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Aide à la valorisation du patrimoine</t>
+          <t>LEADER</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Marne</t>
+          <t>PETR des Communautés du pays de Saint-Malo</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
-        <is>
-[...815 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous avez un projet de
  &lt;strong&gt;
   transition écologique
  &lt;/strong&gt;
  en lien avec la
  &lt;strong&gt;
   qualité de vie
  &lt;/strong&gt;
  &amp;amp; l&amp;#039;
  &lt;strong&gt;
   habitat
  &lt;/strong&gt;
  sur le
  &lt;strong&gt;
   pays de Saint-Malo
  &lt;/strong&gt;
  ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Qu&amp;#039;est-ce que LEADER ?
   &lt;/strong&gt;
@@ -8580,472 +7805,919 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Coopération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   - Améliorer la qualité de l&amp;#039;habitat
  &lt;/strong&gt;
  : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
  &lt;/strong&gt;
  il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Ré-interroger la chaîne de production :
  &lt;/strong&gt;
  il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - Adapter l&amp;#039;habitat à la transition écologique :
  &lt;/strong&gt;
  l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Attractivité économique
 Mobilité partagée
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •	Être cohérent avec la stratégie,
 &lt;/p&gt;
 &lt;p&gt;
  •	Être localisé sur le territoire d&amp;#039;intervention,
 &lt;/p&gt;
 &lt;p&gt;
  •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
 &lt;/p&gt;
 &lt;p&gt;
  •	Apporter une vraie plus-value pour le territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contractualisation@pays-stmalo.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
         </is>
       </c>
-      <c r="AD33" s="1" t="inlineStr">
+      <c r="AD29" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>131364</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer au développement patrimonial et touristique du département, le règlement valorisation du patrimoine (naturel, matériel, immatériel) vise plus spécifiquement à encourager :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le développement de projets patrimoniaux d&amp;#039;animation culturelle et pédagogique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;organisation de manifestations temporaires (d&amp;#039;envergure nationale) des arts visuels et du monde littéraire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation scientifique, pédagogique, et muséographique via la réalisation de  supports multimédias, mis à disposition du plus grand nombre : production d&amp;#039;expositions temporaires, ouverture de sites patrimoniaux au public, mise en place d&amp;#039;une signalétique, etc.,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la production d&amp;#039;ouvrages ou d&amp;#039;œuvres portant sur le département et/ou ses communes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers seront examinés au regard des éléments suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la qualité artistique et culturelle du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le rayonnement territorial du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diversité des publics cibles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les critères suivants seront obligatoirement remplis :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;aide au projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   un seul financement du conseil départemental par structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la conformité de la structure avec la réglementation en vigueur,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le dossier complet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_valorisation_du_patrimoine%20modifi%C3%A9%2014122018.pdf</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://messervicesenligne.haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, des sports et du monde associatif
+&lt;/p&gt;
+&lt;p&gt;
+ Service action culturelle, sportive et territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 03 25 32 88 19
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Toute correspondance doit être adressée à :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Monsieur le Président du conseil départemental
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Direction de la culture, des sports et du monde associatif
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Service action culturelle, sportive et territoriale
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1 rue du Commandant Hugueny – CS 62127
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  52905 Chaumont Cedex 9
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>romain.paillard@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b306-accompagner-les-projets-de-valorisation-du-pa/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>129731</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Répondre collectivement aux défis éducatifs des enfants et des jeunes - Cité éducative de Chambéry</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Caisse des écoles de Chambéry</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Taux moyen de 50%, autofinancement et/ou cofinancements obligatoires</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions accordées par la cité éducative doivent contribuer à un ou plusieurs des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  faciliter les coopérations entre les membres de la communauté éducative
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;engagement des jeunes et des parents dans la vie des associations et des institutions du champ éducatif (sport, culture, éducation populaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les parents dans la relation avec leurs enfants et sur les questions éducatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  enrichir les parcours d&amp;#039;éducation et d&amp;#039;insertion des enfants et des jeunes (sport, culture, numérique, santé, citoyenneté, écologie...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet doit répondre à des besoins des enfants et des jeunes de 0 à 25 ans ou des parents des quartiers prioritaires qui ne trouvent pas de réponse dans l&amp;#039;offre de service existante ou renforcer un service existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renforcement de l&amp;#039;animation de rue à destination des jeunes, renforcement de l&amp;#039;offre culturelle, sportive, numérique et de plein air, découverte du monde professionnel, actions favorisant l&amp;#039;acquisition du langage chez les tout-petits, soutien aux parents et aux professionnels (usage des écrans par les enfants et les jeunes, égalité filles-garçons...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit impliquer plusieurs établissements, associations, institutions ou entreprises compétents sur la thématique du projet, en particulier pour améliorer la continuité éducative entre école et temps libre ou pour faciliter le passage de la petite enfance à l&amp;#039;enfance, de l&amp;#039;enfance à l&amp;#039;adolescence ou de l&amp;#039;adolescence à l&amp;#039;âge adulte.
+&lt;/p&gt;
+&lt;p&gt;
+ Des enfants, des jeunes ou des parents des quartiers prioritaires doivent participer au moins à l&amp;#039;évaluation du projet, à sa définition (au sein de focus groupes, groupes de travail, panels d&amp;#039;usagers...) et si possible à la mise en oeuvre (assurer des permanences, être relais d&amp;#039;information, former ses pairs, participer à l&amp;#039;animation ou l&amp;#039;organisation d&amp;#039;événements...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions doivent se dérouler dans un ou plusieurs quartiers prioritaires : Hauts de Chambéry, Biollay, Bellevue. Si ce n&amp;#039;est pas le cas, le projet doit agir sur les freins qui limiteraient l&amp;#039;accès des habitants des quartiers prioritaires aux actions proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet et l&amp;#039;ensemble de ses partenaires doivent respecter les valeurs de la république et les principes de laïcité et intégrer la question de l&amp;#039;égalité entre les femmes et les hommes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Chambéry</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.chambery.fr/3704-chambery-cite-educative.htm</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les habitants, les associations, les institutions autres que l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Clémentine Mouilleron, 07 84 06 20 47, cite.educative&amp;#64;mairie-chambery.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;Education Nationale :
+&lt;/p&gt;
+&lt;p&gt;
+ Gisèle Beck, 06 10 81 42 23, referenten.citeduc&amp;#64;ac-grenoble.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>c.mouilleron@mairie-chambery.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feee-cite-educative-de-chambery/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Chambéry</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>126165</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Être aidé et conseillé en matière de communication</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Com'XV-XI</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Agence XV-XI</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agence XV-XI met à disposition des acteurs publiques et élus locaux son expertise et sa connaissance du monde de la communication.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide porte sur du conseil et/ou de la consultation sur une problématique, besoin ou projet définit permettant au protagonsites d&amp;#039;obtenir un avis professionnel et objectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Commune voulant installer 3 panneaux d&amp;#039;informations lumineux sur son territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Lieux : centre ville, port de plaisance, plage centrale.
 &lt;/p&gt;
 &lt;p&gt;
  Après consultation, il s&amp;#039;est avéré plus stratégique de réaliser une installation de panneaux d&amp;#039;information LED uniquement en centre ville et de compléter avec deux écrans sous caissons protecteurs pour les deux lieux supplémentaires. Ce derniers permettant un déplacement sur des sites différents hors saison estivale (cinéma et médiathèque) renforçant ainsi la communication auprès des habitants durant
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La dépense a été donc été revue à la baisse et les solutions de communication réajustées ont permis d&amp;#039;optimiser l&amp;#039;investissement en prenant compte de l&amp;#039;ensemble des paramètres : besoin, environnement, budget, cible, temps.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Appui méthodologique
 Médias et communication</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Commune de 100 à 15 000 habitants, disposant d&amp;#039;un service communication ou non
  &lt;/li&gt;
  &lt;li&gt;
   CDC disposant d&amp;#039;un service communication ou non
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Départements de Charente, Charente-Maritime et Gironde</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.agencexvxi.fr/copie-de-cr%C3%A9ation</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame BERNARD CAROLINE
  &lt;/li&gt;
  &lt;li&gt;
   Agence XV-XI 35 Route de Libourne, Château des Dauphins 33450 Saint Loubès
  &lt;/li&gt;
  &lt;li&gt;
   06 35 50 58 34 - 05 35 54 56 08
  &lt;/li&gt;
  &lt;li&gt;
   carolinebernard&amp;#64;agenceXVXI.fr - bonjour&amp;#64;agenceXVXI.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>carolinebernard@agencexvxi.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6199-aider-et-conseiller-en-matiere-de-communicati/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>AGENCE XV-XI</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>11/01/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>126141</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -9058,204 +8730,204 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>126142</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -9267,208 +8939,208 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>126143</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -9480,4213 +9152,3996 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>122825</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Participer au label national Territoires, Villes et Villages Internet</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Villes Internet</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
 &lt;/p&gt;
 &lt;p&gt;
  La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  Pour participer, les collectivités référencent leurs actions sur la plateforme
   villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
  &lt;br /&gt;
  &lt;br /&gt;
  Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
 &lt;/p&gt;
 &lt;p&gt;
  La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
   Consultez le règlement du Label national Territoires, Villes et Villages Internet
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
   Consultez plus de 30 000 actions de collectivités
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
   Consultez le palmarès des éditions antérieures
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Equipement public
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Réduction de l'empreinte carbone
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.villes-internet.net/site/participez-au-label/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
  (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Ou contactez directement l&amp;#039;association Villes Internet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
  &lt;/li&gt;
  &lt;li&gt;
   68 boulevard Malesherbes 75008 Paris
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>138021</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets autour du cinéma dans les collèges</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Aide pour les projets autour du cinéma dans les collèges</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Paiement sur facture des cinémas et transporteurs</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découverte et travail sur le cinéma
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges public et privé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide pour les projets autour du cinéma dans les collèges.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dispositif national avec une projection de film / trimestre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.69
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e610-soutenir-le-projet-cinema-au-college/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>138001</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organisations professionnelles agricoles pour des actions de développement agricole</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des organisations professionnelles agricoles pour des actions de développement agricole</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas, selon action et partenariats</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien aux Organisations Professionnelles agricoles pour des actions de développement agricole.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire et pièces précisées dans dossier de demande de subvention du Département
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Journée Innov&amp;#039;action, Salon de l&amp;#039;Agriculture, Campagne de communication des Labels de qualité altiligériens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire département / programme action et budget prévisionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;Roxane Gimenez&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Email : &lt;a href="mailto:alexandra.mignon&amp;#64;hauteloire.fr" target="_self"&gt;roxane.gimenez&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.12.05.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>fpoznanski@villes-internet.net</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20e3-soutenir-les-organisations-professionnelles-a/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
-          <t>Villes Internet</t>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>27/12/2022</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
-        <v>117403</v>
+        <v>120656</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aider les collectivités pour leurs recherches et leurs études historiques</t>
+          <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Culture &amp;amp; Santé, handicap et dépendance</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que Culture et Santé ?
+&lt;/h4&gt;
+&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Santé mènent depuis plus de vingt ans une politique commune d&amp;#039;accès à la culture pour tous les publics en milieu hospitalier et médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Destinée à promouvoir les actions en faveur du rayonnement et de la visibilité de la thématique &amp;#34;Culture et Santé&amp;#34;, cette politique interministérielle participe à amener la Culture « près » des citoyens et à développer le partage d&amp;#039;expériences entre les acteurs. L&amp;#039;ensemble de la communauté sanitaire est visée : personnes hospitalisées, personnes âgées, familles, professionnels de la santé et du médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans chaque région,
+ &lt;strong&gt;
+  la déclinaison de ce programme est confiée aux Directions Régionales des Affaires Culturelles
+ &lt;/strong&gt;
+ (DRAC/DAC)
+ &lt;strong&gt;
+  et aux Agences régionales de Santé
+ &lt;/strong&gt;
+ (ARS) qui définissent conjointement leurs axes de priorités. Ainsi des appels à candidature régionaux permettent de soutenir des actions de coopérations entre le secteur culturel et les milieux de santé.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Prendre part à la vie culturelle réduit l&amp;#039;isolement du malade et respecte la dimension existentielle de la personne. La culture, vecteur de valorisation personnelle, professionnelle et sociale, est considérée comme une contribution à la politique de santé qui accorde une nouvelle place à l&amp;#039;usager. Une action culturelle au sein des établissements de santé contribue également à la qualité des relations professionnelles et améliore l&amp;#039;inscription des établissements dans la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs généraux des appels à projets Culture et Santé sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  encourager le développement de partenariats singuliers entre les professionnels de la culture, de la santé, les publics et les œuvres, et la production de nouveaux dialogues et points de vue riches d&amp;#039;enseignements partagés dans ces domaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aider au développement et au déploiement d&amp;#039;actions spécifiques favorisant l&amp;#039;inclusion des personnes en situation de handicap, quel que soit le type de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;apport des arts et de la culture aux soins de santé auprès de tous les publics dépendants et empêchés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour obtenir plus d&amp;#039;informations sur le dispositif Culture &amp;amp; Santé, rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Thematiques/Developpement-culturel/Le-developpement-culturel-en-France/Culture-et-Sante" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Le dispositif se décline en région Occitanie en deux volets : Culture &amp;amp; Santé et Culture, Handicap &amp;amp; Dépendance.
+&lt;/h4&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 31 décembre 2022, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notification de subvention : à compter d&amp;#039;avril 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; correspondant à votre situation en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention : 5 800 €
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
+ &lt;/li&gt;
+ &lt;li&gt;
+  quatre concerts-restitutions en extérieur avec chant partagé avec le public
+ &lt;/li&gt;
+ &lt;li&gt;
+  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Handicap
+Egalité des chances
+Santé
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements sanitaires publics, ESPIC ou associatifs peuvent déposer un dossier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements à vocation sociale et établissements privés à but lucratif sont éligibles uniquement s&amp;#039;ils sont associés à un établissement sanitaire public, ESPIC ou associatif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-sante-handicap-et-dependance</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/2022-12-appel-a-projet-culture-sante</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Pour toute question sur le dispositif Culture et Santé en Occitanie, vous êtes invités à vous adresser à :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;lamecano.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;lamecano.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 12 22 64 11
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4937-culture-sante-handicap-et-dependance/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>120623</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et Justice</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Ministère de la Justice</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce partenariat se situe dans le contexte du grand projet national pour l&amp;#039;éducation artistique et culturelle. Ainsi, considérant que l&amp;#039;éducation artistique et culturelle, placée dans un principe de continuité des politiques publiques menées en lien par l&amp;#039;État et les collectivités territoriales, participe à la réussite personnelle des individus et notamment des jeunes. Elle contribue à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la construction de la personnalité et à l&amp;#039;acquisition des savoirs et compétences nécessaires à la vie en société,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la créativité, la capacité d&amp;#039;Initiative et l&amp;#039;esprit d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réduction des inégalités et permet la construction de l&amp;#039;Identité culturelle de chacun dans l&amp;#039;ouverture aux cultures des autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Ce partenariat vise à privilégier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renforcement des liens avec les réseaux artistiques  et culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs suivis :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des capacités et qualités individuelles au sein du groupe ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  retrouver la confiance en soi et dans les autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 30.000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles à l&amp;#039;appel à projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les structures ayant pour principal objectif la création et la diffusion d&amp;#039;œuvres artistiques et culturelles. Pour les institutions culturelles relevant du ministère de la Culture (structures labellisées aidées au fonctionnement : centres dramatiques nationaux, scènes nationales, scènes de musiques actuelles, centres d&amp;#039;art etc.), un bilan préalable sera demandé dans le cadre de leur CPO (convention pluriannuelle d&amp;#039;objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les artistes, collectifs d&amp;#039;artistes ou professionnels de la culture (journaliste etc.) justifiant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ - d&amp;#039;une structuration juridique au moment de leur inscription (intermittence, maison des artistes, autoentrepreneur etc.) ou ayant recours à une personne morale pour soutenir leur activité (ex. : coopérative d&amp;#039;activité et d&amp;#039;emploi
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;span&gt;
+ - d&amp;#039;une actualité de création et d&amp;#039;une expérience artistique reconnue, attestées par l&amp;#039;envoi d&amp;#039;un CV
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les établissements et services pénitentiaires et de la protection judiciaire de la jeunesse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet artistique mené par une même équipe artistique ne pourra pas être soutenu au-delà de trois appels à projets successifs. L&amp;#039;équipe artistique est invitée à se tourner vers de nouveaux établissements pénitentiaires, services pénitentiaires d&amp;#039;insertion et de probation ou établissements et services sociaux et médico-sociaux partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées constituent une participation financière au projet et ne sauraient constituer une prise en charge globale. Elles sont fléchées exclusivement sur les dépenses artistiques, qui comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rémunération des artistes (pour rappel, la participation financière de la DRAC à la rémunération des artistes est de 60€/h)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de transport, d&amp;#039;hébergement et de restauration, qui ne peuvent excéder 50% du coût total du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  le matériel nécessaire à l&amp;#039;action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce dispositif n&amp;#039;a pas vocation à financer des frais de coordination. Les porteurs de projet sont incités à trouver des cofinancements (collectivités locales, mécénat, contributions volontaires en nature...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la DRAC et le SPIP (Service pénitentiaire d&amp;#039;insertion et probation), la mise en paiement de la subvention nécessite l&amp;#039;envoi préalable d&amp;#039;un dossier Cerfa au service référent dont les coordonnées figurent ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ Le règlement de la part PJJ (Protection judiciaire de la jeunesse) est réalisé via un système de facturation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera portée aux éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité du projet artistique et culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouverture culturelle proposée aux bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DRAC Grand Est :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Département des Ardennes :
+  &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   frederique.petit&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 60 44 22 84
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de l&amp;#039;Aube et de la Haute-Marne :
+  &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pascale.valentin-bemmert&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 98 73 96 74
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Marne :
+  &lt;a href="mailto:elise.merigeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   elise.merigeau&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 34 08 96 23
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meurthe-et-Moselle et de la Moselle :
+  &lt;a href="mailto:emmanuelle.brandenburger&amp;#64;culture.gouv.fr" target="_self"&gt;
+   emmanuelle.brandenburger&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 60 39 22 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meuse et des Vosges :
+  &lt;a href="mailto:anais.guedon&amp;#64;culture.gouv.fr" target="_self"&gt;
+   anais.guedon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 64 37 61 61
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements du Bas-Rhin et du Haut-Rhin :
+  &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pierre.vogler&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 27 26 12 82
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DISP Grand Est-Strabourg :
+ &lt;/strong&gt;
+ &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
+  elodie.roche&amp;#64;justice.fr
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ; 03 88 56 81 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>120634</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets culturels et artistiques organisés pendant l’été</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Vacances culturelles</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>12.000€</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de favoriser la participation à la vie culturelle, le ministère de la Culture apporte son soutien à des projets culturels et artistiques organisées pendant l&amp;#039;été.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre structure propose un projet culturel en été ? Le ministère de la Culture apporte un soutien financier à des projets culturels et artistiques en ce sens, organisés en juillet et en août.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que l&amp;#039;été culturel ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en 2020, l&amp;#039;été culturel est une opération nationale visant à
+ &lt;strong&gt;
+  soutenir des propositions artistiques et culturelles
+ &lt;/strong&gt;
+ (concerts, représentations, ateliers, projets participatifs...), toutes disciplines confondues, ayant lieu en juillet et août. Ces  projets peuvent être proposés par une association, un particulier, une collectivité (territoriale, régionale, départementale, communale), un établissement public ou bien un organisme privé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les objectifs de la démarche
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la participation à la vie culturelle, avec des
+  &lt;strong&gt;
+   propositions gratuites accessibles à toutes et tous
+  &lt;/strong&gt;
+  , ciblant en particulier les Français ne partant pas en vacances, les jeunes publics et les publics empêchés (personnes âgées résidant en EHPAD, personnes en établissements pénitentiaires, personnes en établissements de soin ou en situation de handicap).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Faciliter
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   l&amp;#039;insertion professionnelle
+  &lt;/strong&gt;
+  des jeunes diplômés d&amp;#039;établissements d&amp;#039;Enseignement Supérieur Culture (ESC).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière est portée aux territoires prioritaires
+ &lt;/strong&gt;
+ &lt;span&gt;
+  : les quartiers prioritaires de la politique de la ville et les zones rurales. L&amp;#039;été culturel est un facteur d&amp;#039;attractivité des territoires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Dans le cadre du plan été culturel lancé en 2020, la DRAC des Hauts-de-France a créé le programme de diffusion artistique à es fins d&amp;#039;éducation artistique et culturelle &amp;#34;Plaines d&amp;#039;été&amp;#34; afin de :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - soutenir directement les artistes et compagnies souhaitant investir la période estivale de propositions d&amp;#039;impromptus artistiques
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   dans des lieux qui ne sont pas dédiés à la culture
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   prenant des formes légères et courtes
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   faisant régulièrement usage de l&amp;#039;effet de surprise
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ - proposer une présence artistique visant en priorité
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   les habitants non forcément usagers de l&amp;#039;offre culturelle
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   qui ne partent pas en vacances.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les impromptus peuvent être suivis d&amp;#039;un moment de médiation et d&amp;#039;échanges avec le public si le lieu / site et le moment retenus s&amp;#039;y prêtent.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  L&amp;#039;association CARMEN, missionnée par la DRAC Hauts de France, a conçu un blog avec des journalistes et des réalisateurs professionnels membres du réseau EMi&amp;#039;cycle – réseau d&amp;#039;acteurs de l&amp;#039;éducation aux médias et à l&amp;#039;information des Hauts-de-France. Le blog &amp;#34;Plaines d&amp;#039;été&amp;#34; jouera un rôle de coordination pour les artistes et permettra de communiquer sur les impromptus artistiques.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Montant de la subvention
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Chaque équipe ou artiste retenu sera accompagnée par la DRAC Hauts-de-France à hauteur de 12 000 €.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;attribution de la subvention
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La subvention est versée dans son entièreté dès que les résultats de la commission sont connus et que le dossier de subvention est complet.
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dans le cadre de l&amp;#039;Eté culturel 2022, en Normandie, dix musiciens à vélos ont proposé des concerts, une découverte des instruments baroques, des étapes cyclistes avec le public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une compagnie a proposé dans des quartiers prioritaires de la métropole de Bordeaux des ateliers de médiation ainsi que la création d&amp;#039;un spectacle de danse verticale par les artistes et les habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En Martinique, des comédiens ont animé le quotidien des personnes âgées et des équipes de 4 EHPAD. Ces derniers ont découvert la nouvelle création de la compagnie, ont participé à des ateliers et se sont laissés surprendre par des jeux de clown impromptus.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En Grand Est, le dispositif Jeunes ESTivants a compté 63 projets artistiques, 210 jeunes artistes et 60 lieux mobilisés en 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont sollicités dans ce cadre des compagnies ou collectifs artistiques, des ensembles musicaux ou vocaux, des regroupements factuels d&amp;#039;artistes, des artistes des arts visuels, des artistes auteurs illustrateurs – tous professionnels souhaitant s&amp;#039;engager collectivement ou individuellement dans la réalisation de ces impromptus.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces artistes et compagnies doivent avoir une expérience professionnelle dans les Hauts-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de non-éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures culturelles, lieux de diffusion et agences de production ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes ou artistes, volontaires et autonomes, doivent proposer au minimum 10 impromptus artistiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de courte durée (n&amp;#039;excédant pas 45 minutes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  au dispositif technique le plus léger possible
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettant leur diffusion en une grande diversité de lieux/sites et à toutes sortes de moments
+ &lt;/li&gt;
+ &lt;li&gt;
+  se déroulant au cours de la période allant du 1er juin au 30 septembre 2023.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette série peut prendre la forme de différents impromptus sur un même lieu, d&amp;#039;un impromptu identique proposé dans différents lieux ou un mix des deux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/vacances-culturelles</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_plaines-ete</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la démarche &amp;#34;Plaines d&amp;#039;été&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ DRAC des Hauts-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Publics, territoires et industries culturelles
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+  plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 03 28 36 61 89
+&lt;/p&gt;
+&lt;p&gt;
+ 3 Rue du Lombard, 59800 Lille
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fad-ete-culturel/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>120635</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et lien social</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
+Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
+&lt;/h4&gt;
+&lt;p&gt;
+ À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a donc vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagner les artistes, les équipes artistiques, les lieux dans le développement d&amp;#039;actions sur les territoires prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  lever ces freins
+ &lt;/li&gt;
+ &lt;li&gt;
+  et, par une présence sur le temps long, permettre la pérennisation des pratiques culturelles des habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/a&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dossiers seront examinés sur la base des critères suivants mis en place dans chaque DRAC.
+&lt;/p&gt;
+&lt;h4&gt;
+ Grand Est (dépôt jusqu&amp;#039;au 30 novembre 2022)
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets Culture et politique de la ville en Grand-Est consiste en un co-financement, par le ministère de la Culture, de projets soutenus par ailleurs dans le cadre des contrats de ville du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur du projet s&amp;#039;engage à déposer également cette demande de subvention
+ &lt;strong&gt;
+  sur la plateforme Dauphin
+ &lt;/strong&gt;
+ , selon le calendrier du contrat de ville de la collectivité concernée.
+&lt;/p&gt;
+&lt;h5&gt;
+ Montant de la subvention
+&lt;/h5&gt;
+&lt;p&gt;
+ La participation de la DRAC à la rémunération horaire de l&amp;#039;artiste intervenant est de 50 € TTC, charge à l&amp;#039;employeur de respecter la convention collective en vigueur.
+&lt;/p&gt;
+&lt;h5&gt;
+ Modalités d&amp;#039;attribution de la subvention
+&lt;/h5&gt;
+&lt;p&gt;
+ Un comité de sélection, associant la DRAC, les délégués du Préfet, la DDETSPP (direction départementale de l&amp;#039;emploi, du travail, des solidarités et de la protection des populations) et, le cas échéant, les représentants des collectivités locales, se réunira
+ &lt;strong&gt;
+  courant février 2023
+ &lt;/strong&gt;
+ pour sélectionner les projets et déterminer le montant des subventions accordées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du soutien de la DRAC s&amp;#039;engagent à mettre en œuvre le projet tel que présenté lors de la candidature. Ils informent de l&amp;#039;avancement du projet, notamment par l&amp;#039;envoi du calendrier ajusté des interventions. Toute modification substantielle du projet devra obtenir l&amp;#039;accord préalable de la DRAC.
+&lt;/p&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 30 novembre 2022 à 23h59 (heure de Paris).
+  &lt;/strong&gt;
+  Aucun dossier ne pourra être déposé ou pris en compte passé cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : 1
+  er
+  trimestre 2023. Les candidats seront informés par courrier électronique de leur sélection et du montant de la subvention accordée. Les structures retenues formaliseront leur demande par l&amp;#039;envoi du dossier Cerfa 12156*06.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Téléchargez le formulaire ci-dessous.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre dossier devra être accompagné des pièces jointes suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fiche de candidature complétée et signée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de présentation du projet artistique (format libre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Egalité des chances
+Cohésion sociale et inclusion
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aube / Marne : M. SALINGUE (
+  &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   guillaume.salingue&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 26 70 36 93)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ardennes / Haute-Marne : Mme TABOURIN (
+  &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   chantal.tabourin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 26 70 36 86)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
+  &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   frederique.martinet&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 87 56 41 00)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
+  &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   nicole.blondeau&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 88 15 57 10)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>120058</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Former les élus du Jura</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Former les maires, les présidents d&amp;#039;intercommunalités et leurs équipes sur tous les sujets en lien avec l&amp;#039;exercice de leur mandat ou les compétences de leur collectivité. L&amp;#039;AMJ dispose d&amp;#039;un agrément du Ministère de l&amp;#039;Intérieur pour la formation des élus locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations collectives : un programme est proposé par l&amp;#039;AMJ chaque semestre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations personnalisées : définition du besoin de formation avec le/les élus, proposition d&amp;#039;un programme personnalisé et organisation de la session en lien avec notre réseau de formateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montage et suivi du dossier de financement de la formation via le droit DIF élu auprès de la Caisse des dépôts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour répondre aux des attentes des élus, l&amp;#039;AMJ propose un large choix de formations :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les pouvoirs de police administrative du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Législation funéraire : les bases
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voiries et chemins ruraux : bases juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les fondamentaux de l&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment réaliser des économies budgétaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une thématique particulière ? L&amp;#039;AMJ propose aux Maires et Présidents d&amp;#039;intercommunalité du Jura adhérents de sélectionner une formation parmi les 100 proposées et d&amp;#039;inviter les élus de leur secteur à s&amp;#039;inscrire. D&amp;#039;autres thématiques sur demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Santé
+Appui méthodologique
+Médias et communication
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc7-former-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>105346</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion culturelle</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Diffusion culturelle</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier aux structures, manifestations et acteurs culturels dans les domaines des arts vivants, visuels, de la culture et de la langue bretonne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets artistiques et culturels, projets de développement culturel, programmes d&amp;#039;actions de sensibilisation et de diffusion de cultures bretonne et gallèse...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes et EPCI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 81 69
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a href="mailto:action-culturelle-langue-bretonne&amp;#64;morbihan.fr" target="_self"&gt;action-culturelle-langue-bretonne&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e342-copie-14h23-favoriser-laccessibilite-des-bati/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>105321</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement pour les salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Culture - soutien à l'investissement pour les salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 30</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conforter la présence des salles de cinéma en milieu rural et offrir au public charentais des projections de qualité dans des salles confortables, adaptées à l&amp;#039;accueil de personnes handicapées
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Construction d&amp;#039;une salle de cinéma :
+ 15 % d&amp;#039;une dépense subventionnable plafonnée à 153 000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Réhabilitation d&amp;#039;une salle de cinéma :
+ 15 % d&amp;#039;une dépense subventionnable plafonnée à 76 000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement et équipement de salles multimédia / acquisition de matériel cinématographique :
+ 30 % d&amp;#039;une dépense subventionnable plafonnée à 46 000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Passage à l&amp;#039;équipement numérique :
+ 10 à 30 % (déterminés selon les financements locaux) d&amp;#039;une dépense subventionnable plafonnée à 90 000 € HT&lt;/p&gt;&lt;p&gt;Acquisition d’un équipement d’audiodescription numérique et son abonnement : 80 % max (le taux sera ajusté en fonction des autres financements publics sollicités) d’une dépense subventionnable plafonnée à 3 500 € H.T&lt;/p&gt;&lt;p&gt;Autres interventions possibles : Centre national du cinéma et de l’image animée (CNC), collectivités territoriales, établissements publics de coopération intercommunale…&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Médias et communication</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la salle bénéficiaire ne doit pas réaliser plus de 7 500 entrées hebdomadaires en moyenne ou elle doit faire l&amp;#039;objet d&amp;#039;un classement art et essai
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intervention financière du Département ne doit pas dépasser 30 % du coût des travaux, ni 30 % du budget de fonctionnement de la salle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département&lt;/li&gt;
+ &lt;li&gt;
+  notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs des travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Modalités de versement : deux acomptes maximum et un solde, au prorata des dépenses justifiées
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la subvention soldée dans un délai de deux ans à compter de la date de la notification d&amp;#039;attribution de la subvention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/6121_investissement_dans_salles_de_cinema.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr  dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 3 mois avant le début de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Service évènements culturels ; Tél. : 05 16 09 72 95
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 :
+ &lt;a href="https://www.lacharente.fr/fileadmin/user_upload/Medias/2-le_departement/competences_du_departement/action_culturelle/Pdf/Eco_Charte.pdf" rel="noopener" target="_blank"&gt;
+  Consulter l&amp;#039; éco-charte
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7fcc-soutenir-linvestissement-pour-les-salles-de-c/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>105315</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets nouveaux via  "coup de projecteur"</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Culture - projets "coup de projecteur"</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BÉNÉFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres organismes privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Accompagnement ponctuel de projets culturels nouveaux ou inédits sur examen &lt;/li&gt;&lt;li&gt;Deux temps d’examen : mai/juin et novembre de l’année en cours&lt;/li&gt;&lt;li&gt;Un temps de rencontre avec l’élu en charge de la politique culturelle pourra être sollicité afin de présenter le projet.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;30 % des charges artistiques et techniques&lt;/li&gt;&lt;li&gt;Plafond de subvention : 4 000 euros&lt;/li&gt;&lt;li&gt;Plancher de subvention : 500 euros&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le montant de la subvention est attribué en fonction de la nature du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITÈRES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Evénement culturel innovant, atypique, ponctuel, de qualité, première édition d’une manifestation, développant un projet artistique, ayant une résonance départementale sur le territoire charentais, faisant intervenir des spectacles et/ou des artistes professionnels rémunérés, des écrivains, des plasticiens professionnels ou amateurs, qui ne serait par ailleurs pas éligible sur d’autres dispositifs départementaux&lt;/li&gt;&lt;li&gt;Projet s’adressant au plus grand nombre / public-cible (jeune public, public fragilisé...)&lt;/li&gt;&lt;li&gt;Collaboration menée avec les partenaires locaux (associations, commerces, milieu éducatif, collectivités locales...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIÈCES A FOURNIR&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les collectivités, l&amp;#039;extrait de la délibération précisant la nature de l&amp;#039;opération envisagée et sollicitant l&amp;#039;aide du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet détaillé (date, lieu, objectif, communication...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget prévisionnel
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : Un premier acompte de 50 % maximum sera effectué à la notification de décision ou dès signature de la convention, au prorata des dépenses artistiques et techniques réellement engagées. Le solde sera versé au prorata des dépenses artistiques et techniques définitivement engagées, après réalisation de la manifestation, sous réserve de transmission des factures acquittées et de la complétude du dossier, du budget réalisé définitif (ou provisoire, le cas échéant) et du bilan de fréquentation.&lt;/p&gt;&lt;p&gt;Caducité : au 30
+juin de l&amp;#039;année suivante celle de l&amp;#039;attribution&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/coup_de_projecteur.pdf</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 3 mois avant la manifestation
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service évènements culturels ; Tél. : 05 16 09 74 51
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 :
+ &lt;a href="https://www.lacharente.fr/fileadmin/user_upload/Medias/2-le_departement/competences_du_departement/action_culturelle/Pdf/Eco_Charte.pdf" rel="noopener" target="_blank"&gt;
+  Consulter l&amp;#039; éco-charte
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a05e-soutenir-les-projets-coup-de-projecteur/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>117403</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités pour leurs recherches et leurs études historiques</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Diffuser les ressources des Archives départementales et les mettre à disposition des territoires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Conseils sur les instruments de recherche, sur la méthode à mettre en œuvre ou les acteurs à associer pour développer un projet historique
   &lt;/li&gt;
   &lt;li&gt;
    Participation à la conception de projets sur l&amp;#039;histoire de la commune, éventuellement subventionnable.
   &lt;/li&gt;
   &lt;li&gt;
    Communications d&amp;#039;actes à des fins légales
   &lt;/li&gt;
   &lt;li&gt;
    Expertise sur l&amp;#039;héraldique (blasons) et la paléographie (connaissance des écritures anciennes)...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Gratuit si conseil /
  Selon tarif si fournitures de photocopies et dans le respect du règlement sur la réutilisation des données publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Appui méthodologique
 Valorisation d'actions
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/10df-aider-les-colletcivites-pour-leurs-recherches/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...168 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>104849</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="K41" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
- Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
+&lt;/p&gt;
+&lt;p&gt;
+ A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
+&lt;/p&gt;
+&lt;p&gt;
+ B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
+&lt;/p&gt;
+&lt;p&gt;
+ C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En terme de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourmies (59) : Transfert-création d&amp;#039;un cinéma de trois écrans en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mourenx (64) : Transfert-extension du cinéma au sein d&amp;#039;un ensemble culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Amiénois (80) - Mise en réseau de trois cinémas ruraux du Pays d&amp;#039;Amiens à Albert, Doullens et Poix de Picardie : réhabilitation et projet culturel mutualisé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En matière d&amp;#039;études (en cours) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pauillac (33) : Transfert et extension à 3 écrans au sein d&amp;#039;une ancienne salle de fêtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prayssac (46) : Extension du cinéma à 2 écrans et projection plein-air, création parvis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tullins (38) : Extension à 2 écrans et transfert en coeur de ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Monsempron-Libos (47) : Extension du cinéma et réaménagement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nort sur Erdre (44) : Transfert-extension à 3 écrans, projet urbain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité ou intercommunalité bénéficiaire du programme PVD
+ qui souhaitent améliorer leur proposition d&amp;#039;offre cinématographique existante ainsi que celles qui souhaitent créer une offre cinématographique au sein d&amp;#039;une zone d&amp;#039;attraction dépourvue de cinémas
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
-[...153 lines deleted...]
- &lt;br /&gt;
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/salles-de-cinema/conseils-et-assistance</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://adrc-asso.org/actualites/creer-ou-transformer-un-cinema-0</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  etude&amp;#64;adrc-asso.org
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
-[...110 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>c.landais@adrc-asso.org</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Christian LANDAIS</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...517 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>104724</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations d'inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Convention de coopération pour la réalisation d&amp;apos;opérations d&amp;apos;inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
-[...140 lines deleted...]
- Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
+ &lt;strong&gt;
+  Objectif : Mener une opération d&amp;#039;inventaire du patrimoine en partenariat avec les territoires afin de favoriser la connaissance, la mise en valeur et l&amp;#039;appropriation du patrimoine régional par le plus grand nombre.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Reconnaître, connaître et faire connaître.
+ &lt;br /&gt;
+ Créé en 1964 par André Malraux, l&amp;#039;
+ &lt;strong&gt;
+  Inventaire général du patrimoine culturel
+ &lt;/strong&gt;
+ a pour mission de recenser, d&amp;#039;étudier et de faire connaître le patrimoine de la France. Depuis 2007, cette mission relève de la compétence des Régions. Patrimoine architectural et mobilier, urbain et rural, civil et religieux, technique et  industriel, l&amp;#039;Inventaire prend en compte tous les éléments d&amp;#039;un territoire. Selon une approche topographique ou thématique, ce recensement exhaustif, complété d&amp;#039;un travail de recherche, permet d&amp;#039;établir une documentation illustrée complète, homogène et pérenne sur le patrimoine régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conventions de partenariat avec les collectivités et les pays permettent à la Région d&amp;#039;assurer l&amp;#039;encadrement et l&amp;#039;accompagnement scientifique et technique de ces opérations, au titre de sa compétence en matière d&amp;#039;Inventaire général du patrimoine culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sous réserve du vote des crédits correspondants, l&amp;#039;
+ &lt;strong&gt;
+  aide de la Région peut également se traduire par la prise en charge à hauteur de 30 à 50% du poste d&amp;#039;un chargé d&amp;#039;études d&amp;#039;inventaire recruté spécifiquement pour cette mission.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
-[...1748 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
-[...116 lines deleted...]
-      <c r="X49" s="1" t="inlineStr">
+ Les conventions précisent l&amp;#039;objet de l&amp;#039;opération envisagée, le périmètre retenu, la méthodologie mise en œuvre et les objectifs attendus. Elles détaillent l&amp;#039;implication de chacun de partenaires, et s&amp;#039;il y a lieu les conditions budgétaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les livrables d&amp;#039;une opération d&amp;#039;inventaire sont, au minimun, des dossiers électroniques d&amp;#039;inventaire illustrés et établis selon les méthodes de l&amp;#039;Inventaire général, mais ils comprennent également la plupart du temps des formes de valorisation, et notamment la publication d&amp;#039;un ou plusieurs ouvrages mettant en valeur les résultats de l&amp;#039;étude.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/convention-de-cooperation-pour-la-realisation-doperations-dinventaire-general-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
-[...134 lines deleted...]
-  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+ Pôle Inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Fournis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Frederic.Fournis&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+   Frederic.Fournis&amp;#64;paysdelaloire.fr
+  &lt;/p&gt;
+&lt;p&gt;
+ 0228205177
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Visite sur site
+   Les territoires intéressés par une opération d&amp;#039;Inventaire général du patrimoine culturel sur leur territoire (commune, pays, département) prennent l&amp;#039;attache du service Patrimoine de la Région afin d&amp;#039;étudier ensemble la pertinence du projet et les conditions de sa mise en œuvre.
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Aide à la définition des besoins (objectifs, priorités, opportunités, contraintes)
+   La Région élabore ensuite un projet de convention sur le modèle en vigueur, qui est discuté avec le partenaire.
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Aide à l&amp;#039;élaboration du projet (stratégie touristique et de territoire, choix des sites, d&amp;#039;un itinéraire patrimoine...)
+   Présentées en commission permanente du Conseil régional, ainsi que devant l&amp;#039;instance délibérante du partenaire, les conventions sont pour la plupart établies pour une durée de trois ans, et entrent en vigueur en général au 1er janvier ou au 1er juillet d&amp;#039;une année.
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Préconisations techniques et scientifiques
-[...32 lines deleted...]
-   Supervision des travaux
+   Après la signature de la convention, la subvention annuelle est versée selon les modalités prévues, conformément au règlement budgétaire et financier en vigueur. Pour chacune des années suivantes, un avenant prévoit le versement de la subvention annuelle selon les mêmes modalités.
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8bd5-signaletique-de-valorisation-du-patrimoine-hi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ff1-convention-de-cooperation-pour-la-realisation/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>120058</v>
+        <v>112001</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Former les élus du Jura</t>
-[...196 lines deleted...]
-        <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13731,202 +13186,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD52" s="1" t="inlineStr">
+      <c r="AD51" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>111757</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -13963,82 +13418,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14084,1184 +13539,1226 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...357 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>117156</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités à la conception et à la mise en réseau d'équipements culturels</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer à la réalisation d&amp;#039;un diagnostic, permettant de définir les besoins, les cibles, les moyens, les stratégies d&amp;#039;aménagement...afin de mettre en réseau un ensemble de partenaires, acteurs, financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Ingénierie proposée :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation de diagnostics partagés, animation et apport d&amp;#039;expertise en matière d&amp;#039;aménagement culturel (réunion, note, atelier..).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise à disposition du réseau et partage de connaissances sur les dispositifs de soutien.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Outils d&amp;#039;évaluation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement faisant l&amp;#039;objet d&amp;#039;une convention entre le Département et la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Espace public
+Equipement public
+Appui méthodologique
+Animation et mise en réseau
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b27-conseiller-les-collectivites-a-la-conception-/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>117399</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la prise de compétence culture et son développement</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
-[...8 lines deleted...]
- C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
+ Permettre aux communes et EPCI de définir leur politique culturelle :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etat des lieux du territoire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Diagnostic et préconisations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;une étude du territoire par la rencontre des acteurs concernés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Constitution d&amp;#039;un comité de pilotage pour le suivi de la réalisation de l&amp;#039;étude jusqu&amp;#039;à la remise des préconisations
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Appui méthodologique
+Animation et mise en réseau
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
-[...94 lines deleted...]
-      </c>
       <c r="Y56" s="1" t="inlineStr">
         <is>
-          <t>c.landais@adrc-asso.org</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z56" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ee-accompagner-les-collectivites-dans-la-prise-d/</t>
         </is>
       </c>
       <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC56" s="1" t="inlineStr">
         <is>
-          <t>Christian LANDAIS</t>
+          <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
-          <t>19/11/2021</t>
+          <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
-        <v>104710</v>
+        <v>102937</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
-[...9 lines deleted...]
-          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+          <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
-        <is>
-[...426 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -15269,51 +14766,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -15330,1630 +14827,171 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...1459 lines deleted...]
-      <c r="A67" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>95029</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aider au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation - Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A ce titre elle s&amp;#039;est engagée à intervenir dans le domaine des aides à la création et à la production, en créant un « fonds de soutien à l&amp;#039;écriture, au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation». Ce fonds est géré avec l&amp;#039;appui d&amp;#039;une commission de professionnels dénommée « Comité Consultatif cinéma – audiovisuel - nouveaux médias - animation ».
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-lecriture-cinema-audiovisuel-nouveaux-medias"&gt;
    Aide à l&amp;#039;écriture cinéma, audiovisuel et nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-oeuvres-cinematographiques-audiovisuelles-a-destination-nouveaux-medias"&gt;
    Aide au développement des œuvres cinématographiques et audiovisuelles ou à destination des nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-a-production-cinema-audiovisuel-nouveaux-medias-doeuvres-danimation"&gt;
    Aide au développement et à la production d&amp;#039;animation
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-production-de-courts-metrages-cinema-documentaire-fiction-prise-de-vue-reelle"&gt;
    Aide à la production de courts métrages
   &lt;/a&gt;
  &lt;/li&gt;
@@ -17032,83 +15070,83 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2017-ciclic-definitif-28032018.pdf"&gt;
    Liste des projets soutenus en 2017
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/cinema-audivisuel-bilan-total-soutiens-2018-au-19122018.pdf"&gt;
    Liste des projets Fonds de soutien et COM TV 2018
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2019-ciclic-ge-17092019-2sessions.pdf"&gt;
    Liste des projets soutenus en 2019
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/04102020-tableau-films-2020ciclic-complet.pdf"&gt;
    Liste des projets soutenus en 2020
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Médias et communication</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositifs-cinema-audiovisuel/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/convention-cadre-2020-2022.pdf"&gt;
     Convention CNC – Etat – Région Grand Est – Eurométropole de Strasbourg 2020-2022
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contact :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-ecoculture&amp;#64;grandest.fr"&gt;
     versements-ecoculture&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
@@ -17119,173 +15157,964 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Écriture (audiovisuel, cinéma, nouveaux médias) : Glenn HANDLEY – Agence culturelle, tél 03 88 58 87 97
   &lt;/li&gt;
   &lt;li&gt;
    Appel à Manifestation d&amp;#039;Intérêt Culture Création Numérique / Développement et animation de la filière image &amp;amp; numérique : creation.numerique&amp;#64;grandest.fr
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production d&amp;#039;œuvres d&amp;#039;animation / développement de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Marie-Alix FOURQUENAY, tél 03 87 31 81 40
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de fictions TV et nouveaux medias / production de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Murielle FAMY, tél 03 88 15 69 47
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de documentaires audiovisuels et nouveaux médias : Marion GRAVOULET, tél 03 88 15 38 56
   &lt;/li&gt;
   &lt;li&gt;
    Production de courts métrages cinéma : Sophie HERSCHER-BOUSSEAU, tél 03 26 70 74 62
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/82ee-dispositifs-cinema-audiovisuel-grand-est/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>94924</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives artistiques et culturelles locales</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux initiatives artistiques et culturelles locales</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir des projets culturels ponctuels sur les territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Demande d&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
+ &lt;strong&gt;
+  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
+ &lt;/strong&gt;
+ Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2019</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   faire appel à des artistes et des techniciens professionnels,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   faire apparaitre clairement la part artistique dans le budget,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
+  &lt;/strong&gt;
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
+&lt;/p&gt;
+&lt;p&gt;
+ Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
+  culture-subvention&amp;#64;grandest.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>103407</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations littéraires</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux manifestations littéraires</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Plafond maximum de 100.000€</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région accompagne les manifestations littéraires inscrites dans une dynamique territoriale, favorisant la découverte de la création littéraire et des auteurs, et associant les acteurs de la chaîne du livre.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;examen des demandes de subvention, les critères suivants sont pris en compte :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contenu de l&amp;#039;action, notamment qualité du programme, préparation en amont, etc.,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de la présence des auteurs dans le projet, et notamment leur rémunération en conformité avec les usages de la profession,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature des partenariats engagés avec les professionnels franciliens de la chaîne du livre et avec le monde scolaire, notamment lycéen,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscription dans une dynamique territoriale.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;un montant maximum correspondant à 40% des dépenses éligibles, dans la limite d&amp;#039;un plafond fixé à 100.000€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce taux peut être bonifié à hauteur de 50% pour les projets situés en zone géographique carencée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Salons, festivals, programme de rencontres littéraires, etc., à l&amp;#039;exclusion des événements dont l&amp;#039;objet est prioritairement commercial.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dates limites de dépôt sont : le 15 décembre pour une décision au printemps, le 15 mars pour une décision à l&amp;#039;été et le 30 juin pour une décision à l&amp;#039;automne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-manifestations-litteraires</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la culture, Service livre et lecture
+&lt;br /&gt;
+&lt;br /&gt;
+Vania Marty, chargée de mission vie littéraire :
+&lt;a href="mailto:vania.marty&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ vania.marty&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+- 01 53 85 55 86
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8893-aide-aux-manifestations-litteraires/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>92610</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les évènements ou manifestations renforçant l’attractivité du territoire</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 500 € à 20 K€ par projet dans la limite de 300 K€ par an</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les manifestations et évènements organisés à l&amp;#039;échelle locale peuvent concourir au renforcement de l&amp;#039;attractivité du territoire y compris hors de la saison touristique estivale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite accompagner financièrement les Communes, EPCI et associations dans leurs actions et manifestations touristiques en cohérence et synergie avec les objectifs du Schéma Départemental de Développement Touristique du Vaucluse 2020-2025 (SDDT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions en lien direct avec les filières touristiques définies dans le SDDT du Vaucluse (cf. ci-après) et pouvant en particulier être déployées pour allonger la saison touristique hors de la période estivale :
+&lt;/p&gt;
+&lt;p&gt;
+ Filières prioritaires identifiées dans le SDDT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La culture, le patrimoine et l&amp;#039;événementiel
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;art de vivre, identifié par sa gastronomie, son terroir et l&amp;#039;œnotourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les itinérances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme d&amp;#039;affaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les savoir-faire du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loisirs familiaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Attractivité économique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les petites manifestations d&amp;#039;intérêt local (corso, foires locales...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les animations ou manifestations dont la l&amp;#039;organisation est déléguée à des organisateurs à but lucratif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-soutenir-les-evenements-ou-manifestations-ren/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>92611</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets touristiques du territoire</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 100 K€ par an.</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par les actions qu&amp;#039;ils portent, les acteurs touristiques publics locaux participent au rayonnement du territoire, à la crédibilité de la destination, au renforcement de son attractivité et aux retombées économiques positives pour l&amp;#039;ensemble du Vaucluse.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;attractivité touristique du territoire, le Département soutient financièrement les EPCI (Etablissement Public de Coopération Intercommunale), OT (Offices de Tourisme) et OTI (Offices de Tourisme Intercommunaux) dans leurs projets de développement touristiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes ou projets liés à la gestion des équipements touristiques existants (ou en projets) tels que campings, plans d&amp;#039;eau, projets touristiques structurants de territoire, stratégies touristiques...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal : les manifestations projetées devant avoir une fréquentation significative dépassant le seul public local
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux démarches ou campagnes de communication permettant de renforcer la visibilité et la notoriété du projet (plan de communication multiple par le biais de supports et médias...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez le : 04.90.16.15.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a24d-soutenir-les-projets-touristiques-du-territoi/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>92586</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17324,164 +16153,164 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>92587</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L69" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -17529,1074 +16358,283 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...791 lines deleted...]
-      <c r="A74" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>62848</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18642,366 +16680,366 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>62579</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus sur le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
   fonctionnement d&amp;#039;un prêt relais
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Espaces verts
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Attractivité économique
 Valorisation d'actions
 Médias et communication</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation définitive de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 50 000 euros.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre:
 &lt;/p&gt;
 &lt;p&gt;
  - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>08/10/2020</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>72810</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K76" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -19038,79 +17076,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19153,253 +17191,1154 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>120641</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>C'est mon patrimoine !</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rencontre avec les artistes et les œuvres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la connaissance des arts et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  et la pratique artistique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; est coordonné, au niveau national, par la délégation générale à la transmission, aux territoires et à la démocratie culturel (DG2TDC) du ministère de la Culture et l&amp;#039;Agence nationale de la cohésion des territoires (ANCT).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; s&amp;#039;appuie sur l&amp;#039;intervention de divers professionnels du monde de la culture et de l&amp;#039;éducation populaire. Cet appel à projets, qui implique une pratique artistique, doit permettre aux jeunes et à leurs familles de s&amp;#039;approprier de façon originale les lieux patrimoniaux, leur histoire et leurs collections.
+&lt;/p&gt;
+&lt;p&gt;
+ Organisée en partenariat avec l&amp;#039;Agence nationale de la cohésion des territoires (ANCT), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; poursuit des objectifs communs de cohésion sociale, d&amp;#039;accès à l&amp;#039;offre culturelle des personnes qui en sont les plus éloignées et de participation à la vie culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte de création
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accès aux patrimoines (architecture, musées, monuments, archéologie, patrimoine immatériel, paysages, archives, etc.) occupe une place significative et structurante dans les parcours d&amp;#039;éducation artistique et culturelle à destination des enfants et adolescents et constitue l&amp;#039;un des leviers des politiques territorialisées de démocratisation culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  couvrir la diversité des territoires urbains, périphériques et ruraux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à toucher des publics diversifiés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  prendre en compte la pluralité des patrimoines (ensembles urbains, patrimoine immatériel, patrimoine rural de proximité, friches industrielles par exemple),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en avant des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;enjeu reste toutefois prioritairement la découverte et l&amp;#039;accès à des lieux patrimoniaux dont la fréquentation spontanée par les publics visés peut rencontrer des freins.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle tend aussi à développer de nouvelles temporalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Possibilité de dérouler les activités durant l&amp;#039;ensemble du temps extrascolaire, sur tous les temps de vacances scolaires (pas uniquement sur la période estivale) ou jours isolés dans l&amp;#039;année (mercredis, samedis)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en avant des temps de restitution des projets, ouverts à tous les publics, par exemple en lien avec les Journées européennes du patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financement &amp;#34;politique de la ville&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Co-construction et co-financement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités se dérouleront durant le temps extrascolaire, ou périscolaire dans le cas du plan mercredi.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet global comportera au moins 7 jours, pour une participation à la journée ou sous forme de stage de plusieurs jours.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du plan mercredi, des demi-journées peuvent être programmées, à condition que chacun des participants soit bénéficiaire d&amp;#039;un minimum de 2 demi-journées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Publics cibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit viser particulièrement les jeunes de 6 à 18 ans et notamment les adolescents. Les parents et les familles peuvent être associés à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de partenariats avec des structures d&amp;#039;accueil, l&amp;#039;opération est également ouverte aux jeunes placés sous-main de justice, aux personnes en situation de handicap, ainsi qu&amp;#039;aux réfugiés et migrants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités doivent se dérouler sur un site patrimonial (ou plusieurs) et/ou s&amp;#039;articuler autour d&amp;#039;éléments du patrimoine culturel immatériel de la région concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Restitution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La restitution, à laquelle sont conviés les familles, les amis et si possible le grand public, prend la forme d&amp;#039;une exposition avec un temps de réunion type inauguration ou d&amp;#039;un spectacle impliquant les jeunes (spectacle vivant avec présence des jeunes sur le plateau ou projection d&amp;#039;une œuvre réalisée par/avec eux).
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures sont encouragées à prévoir un temps de restitution des projets pendant les Journées européennes du patrimoine (16, 17 et 18 septembre 2022). Les réalisations des jeunes seront valorisées auprès d&amp;#039;un large public.
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation du projet fera l&amp;#039;objet d&amp;#039;une valorisation sur le site internet de l&amp;#039;établissement patrimonial.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles les projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne reposant pas sur plusieurs financements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la DRAC :
+  &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   CMP.drac.hdf&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au SGAR :
+  &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
+   sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>120632</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer les projets de développement culturel et d'action territoriale</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Fiche d'évaluation développement culturel et action territoriale en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaque projet ayant bénéficié d&amp;#039;une subvention de l&amp;#039;État doit faire l&amp;#039;objet d&amp;#039;une évaluation. Celui-ci concerne l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale réalisés en Ile-de-France.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Qu&amp;#039;est-ce que l&amp;#039;évaluation des projets de développement culturel et d&amp;#039;action territoriale ?
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation d&amp;#039;un projet se fait sous forme d&amp;#039;un bilan. Ce bilan est rédigé par la structure porteuse du projet mais l&amp;#039;ensemble des partenaires y contribue.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente fiche d&amp;#039;évaluation permettra de produire un bilan à la fois quantitatif et qualitatif.
+ &lt;strong&gt;
+  Aucune nouvelle demande de subvention ne sera prise en compte si les fiches d&amp;#039;évaluation des projets précédemment subventionnés n&amp;#039;ont pas été transmises.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs de la démarche
+&lt;/h3&gt;
+&lt;p&gt;
+ Cette évaluation a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Détailler l&amp;#039;utilisation précise faite de la subvention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre les différents partenaires du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager les structures soutenues à réfléchir aux effets des actions qu&amp;#039;elles mènent auprès des publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le dialogue entre la direction régionale des affaires culturelles (DRAC) et les structures culturelles et mieux connaître les effets des dispositifs proposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les actions menées conjointement auprès du public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les personnes pouvant compléter une évaluation sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État (bibliothèques, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers (personnes physiques professionnelles de la Culture ou non)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Dispositifs concernés par l&amp;#039;évaluation
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Cette fiche d&amp;#039;évaluation est à compléter par les structures culturelles ayant bénéficié d&amp;#039;une subvention dans le cadre des dispositifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Premiers Regards, Premiers Pas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tourisme culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence territoriale artistique et culturelle en milieu scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture et ruralité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contractualisation (CLEA / CTEAC...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidence de journalistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualification des ressources/Formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet de territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h3&gt;
+ Comment déposer une évaluation
+&lt;/h3&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Projets soutenus précédemment
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Parcours numérique de visite à l&amp;#039;Abbaye de Maubuisson (Tourisme Culturel) - 2020
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 15 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Abbaye de Maubuisson crée un parcours numérique de visite pour offrir la possibilité aux visiteurs d&amp;#039;appréhender le lieu et son histoire malgré la disparition d&amp;#039;une grande partie de ses bâtiments, utilisés comme carrière de pierre au XIXe siècle. La nouvelle offre permet également de créer un lien et une circulation entre les visiteurs du parc et ceux du centre d&amp;#039;art en valorisant un savoir riche et insoupçonné.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Les oiseaux battaient lentement des ailes par le centre d&amp;#039;art Micro-Onde à l&amp;#039;école élémentaire Mozart (Résidence territoriale artistique et culturelle en milieu scolaire) - 2022
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 9 500 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet pluridisciplinaire a permis aux enfants de s&amp;#039;appuyer sur leur imaginaire pour participer à plusieurs ateliers : créer des instruments de musique en céramique, des costumes, un scénario ou encore des décors, le tout dans le but de présenter une exposition chorégraphiée à l&amp;#039;issue de la résidence. Pour ce faire, les élèves ont pu découvrir l&amp;#039;expression corporelle grâce aux ateliers menés par deux danseurs. Neuf classes de quatre établissements différents ont ainsi participé à une œuvre collective, tout en étant initiées à l&amp;#039;écriture d&amp;#039;une trame de narration, à la construction de maquettes, ou encore à la réalisation d&amp;#039;objets en trois dimensions.
+&lt;/p&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;a fiche d&amp;#039;évaluation &amp;#34;développement culturel et action territoriale&amp;#34;, vous êtes invités à vous adresser au service du développement et de l&amp;#039;action territoriale (SDAT) Ile-de-France par mail à l&amp;#039;adresse
+ &lt;a href="mailto:sdat.idf&amp;#64;culture.gouv.fr"&gt;
+  sdat.idf&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ; ou par téléphone au 01 56 06 50 95 / 01 56 06 51 00.
+&lt;/p&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/dev-culturel_evaluation-idf" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+bénéficiaires de l&amp;#039;aide: Associations, Communes, Départements, Établissements publics / services de l&amp;#039;État, Entreprises privées, Particuliers (personnes physiques professionnelles de la Culture ou non)
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;Ile-de-France&amp;#039;]</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/fiche-d-evaluation-developpement-culturel-et-action-territoriale-en-ile-de-france</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>DRAC Ile-de-France &amp;gt; Service du développement et de l&amp;#039;action territoriale
+sdat.idf&amp;#64;culture.gouv.fr
+01 56 06 50 95 / 01 56 06 51 00</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0507-fiche-devaluation-developpement-culturel-et-action-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d'opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>52290</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -19475,96 +18414,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19607,424 +18546,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...217 lines deleted...]
-          <t>25/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>