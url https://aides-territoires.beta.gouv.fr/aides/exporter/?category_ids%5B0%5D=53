--- v0 (2026-04-16)
+++ v1 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH173"/>
+  <dimension ref="A1:AH258"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,8373 +263,1777 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165814</v>
+        <v>165175</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Réaliser des études de filières</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+          <t>Études de filières</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>GAL Loire</t>
+          <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...1446 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...1734 lines deleted...]
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...296 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études de filières (études 
 d’opportunité technique et environnementale, études de faisabilité 
 technico-économique, études de dimensionnement) permettant la 
 valorisation de productions, pour les filières et débouchés favorables à
  la ressource en eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;
 &lt;p&gt;L’objectif de ce dispositif est de renforcer l’engagement de tous les
  acteurs des filières (agricoles, agroalimentaires, cosmétique, 
 pharmaceutique, textile, de la construction…), intermédiaires et 
 transformateurs, pour que soient élaborées des solutions de changement 
 de système réalistes et viables.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
  production agricole couvrant un ou plusieurs territoire(s) 
 prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr4-etudes-de-filieres.html</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-filieres/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Recherche
-[...76 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163815</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Programme Leader du GAL Beauce Dunois</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Communauté Coeur de Beauce
+Pays Dunois</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Transition énergétique
 Personnes âgées
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Paysage
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Beauce Dunois</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://pays-dunois.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>secretaire@pays-dunois.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>PAYS DUNOIS</t>
         </is>
       </c>
-      <c r="AD23" s="1" t="inlineStr">
+      <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163587</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des événements territoriaux à vocation économique (marchés, salons, manifestations) - hors filières agricoles</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Soutien aux manifestations locales et régionales - hors filières agricoles</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
 La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
 	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
 La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
 	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Innovation, créativité et recherche
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>30/12/2030</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dépôt de votre dossier s’effectue sur notre plateforme en ligne Mes démarches en Nouvelle-Aquitaine. Cette plateforme est accessible via le bouton « Créer mon dossier », en bas de cette page.
 Avant de déposer votre demande d’aide, il est nécessaire de créer un compte si vous n’en possédez pas déjà un.
 Un tutoriel d’aide « Comment bien saisir ma demande » est à télécharger au bas de la page.
 La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
 Et après ?
 Pour le suivi de votre dossier :
 1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
 2 - Des informations complémentaires pourront vous être demandées au moment de l’instruction.
 3 - Une notification de décision vous sera adressée à l’issue du passage en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163593</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Economie locale et circuits courts
 Innovation, créativité et recherche
 Emploi
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD25" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163599</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Créer, diversifier et moderniser des sites de visites et des activités de loisirs</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Création, diversification et modernisation des sites de visites et des activités de loisirs</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
-[...112 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD28" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163685</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Encourager les innovations et nouvelles technologies numériques au service des transitions</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Innovation numérique responsable</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide à l&amp;#039;innovation numérique responsable vise à encourager les innovations et nouvelles technologies numériques au service des transitions (innovations à impact environnemental, social, sociétal, territorial) et/ou qui visent à diminuer leur propre empreinte environnementale (enjeu de sobriété).
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Les projets devront répondre à un ou plusieurs des objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un numérique sobre : en réduisant sa consommation énergétique et donc son empreinte environnementale ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique durable : qui tienne compte du cycle de vie ou qui augmente la durée de vie des matériels et services numériques ou leur recyclabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique maîtrisé : par le développement de solutions open source ou de communs numériques, par le renforcement de la cybersécurité et l’interopérabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique inclusif : qui agit pour plus d’accessibilité et d’égalité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique accélérateur des ambitions de la feuille de route régionale Néo Terra.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention. &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention de la subvention est défini en fonction de la nature du porteur de projet et des dépenses éligibles. Il ne peut pas excéder 50%, sauf le développement de logiciels libres et de communs numériques qui pourra être soutenu jusqu’à 60% d&amp;#039;intervention. Pour cela, le demandeur devra être en mesure de justifier d’une stratégie de création de communauté pertinente et d’un modèle économique durable adapté.&lt;/p&gt;&lt;p&gt;La subvention n&amp;#039;est pas accordée à titre général mais affectée à la réalisation du projet (pas de soutien au fonctionnement des structures).&lt;/p&gt;&lt;p&gt;Une part d&amp;#039;autofinancement est attendue des porteurs de projets.&lt;/p&gt;&lt;p&gt;Coûts éligibles :&lt;/p&gt;&lt;p&gt;Coûts de conception &lt;/p&gt;&lt;p&gt;Coûts de développement &lt;/p&gt;&lt;p&gt;Dépenses de personnels mobilisées sur le projet : &lt;/p&gt;&lt;p&gt;au coût réel chargé sur justifications des salaires ; &lt;/p&gt;&lt;p&gt;au coût valorisé pour les non-salariés qui ne pourra pas excéder 30% du montant des dépenses éligibles (la prise en compte des dépenses de personnels non salariés sera limitée aux porteurs de projets de type association ou entreprises de moins de 3 ans) &lt;/p&gt;&lt;p&gt;Frais de déplacements nécessaires au projet (limité à 5 % de l’assiette éligible) &lt;/p&gt;&lt;p&gt;Frais généraux (limité à 20 % des dépenses de personnel) &lt;/p&gt;&lt;p&gt;Coûts des services de consultants ou prestataires (y compris les études) utilisés exclusivement pour le projet &lt;/p&gt;&lt;p&gt;Investissements matériels&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Des projets individuels ou collaboratifs pourront être soutenus. &lt;/p&gt;&lt;p&gt;Pour les projets d’innovation technologique : &lt;/p&gt;&lt;p&gt;Entreprises et associations des filières numérique, robotique et électronique &lt;/p&gt;&lt;p&gt;Le caractère innovant du projet sera déterminant. &lt;/p&gt;&lt;p&gt;Pour les innovations à visée collective :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et autres acteurs publics et parapublics. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le caractère d’intérêt général et/ou les retombées sur le territoire du projet seront déterminants.&lt;/p&gt;&lt;p&gt;Critères de sélection : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dimension innovante en termes d’usages, de services et/ou de technologies &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact / création de valeur : environnementale, sociale, territoriale, économique, d’intérêt général &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité, pérennité technique et opérationnelle du projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Interopérabilité, réutilisabilité, ouverture du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Capacité du porteur de projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utilisation éthique des données&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Partenariats et collaboration avec les acteurs locaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’intensité de l’aide régionale sera modulée suivant le cumul de plusieurs critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création ou utilisation d’un ou plusieurs communs numériques et utilisation des technologies libres&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Cybersécurité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’éco-conception numérique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact environnemental, social et sociétal démontré &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Analyse cycle de vie du produit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/innovation-numerique-responsable</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Afin d&amp;#039;étudier l&amp;#039;éligibilité de votre demande, la fiche de renseignements est à renvoyer dûment complétée à la Délégation Numérique : innovation-numerique&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innovation-numerique-responsable/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163703</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Hébergements : Gîtes d'étape</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création de nouveaux gîtes d&amp;#039;étape &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-gites-detape</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-gites-detape/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163705</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement global du camping indépendant</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Hébergement : Hôtellerie de plein air indépendante</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide accompagne le développement global du camping indépendant, qu’il s’agisse de sa création, extension ou modernisation, tout en favorisant l’adaptation et la diversification de l’offre touristique du territoire.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif du dispositif est le soutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation de travaux, et la mise en place d&amp;#039;équipements essentiels au camping.&lt;/p&gt;&lt;p&gt;Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Investissements &amp;#34;durables&amp;#34;.&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type mobile-home.&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Piscine (construction, aménagement, réparation....).&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/p&gt;&lt;p&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/p&gt;&lt;p&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/p&gt;&lt;p&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Frais d&amp;#039;entretien des piscines.&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Logement et habitat
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/p&gt;&lt;p&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/p&gt;&lt;p&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/p&gt;&lt;p&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/hebergement-hotellerie-de-plein-air-independante</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/hebergement-hotellerie-de-plein-air-independante/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>163706</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets globaux de développement d'hôtel indépendant</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Hébergements : Hôtellerie indépendante</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide vise à accompagner les projets globaux de développement d&amp;#039;hôtel indépendant (création, extension, modernisation) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire.
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Soutenir les projets globaux de développement (création, modernisation, extension) des hôtels indépendants portant sur les travaux et équipements des chambres et espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;Projets implantés sur les communes littorales, et la Métropole de Bordeaux&lt;/p&gt;&lt;p&gt;Les dépenses éligibles devront porter uniquement sur les travaux et les équipements des chambres et des espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;&lt;p&gt;Les travaux sur les chambres devront représenter à minima 50% de la dépense totale éligible.&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond des dépenses éligibles : 300 000 € HT&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention : 15 à 25% maximum &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière.&lt;/p&gt;&lt;p&gt;Travaux de second œuvre.&lt;/p&gt;&lt;p&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/p&gt;&lt;p&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/p&gt;&lt;p&gt;Projets implantés hors communes littorales et Métropole de Bordeaux &lt;/p&gt;&lt;p&gt;Les travaux sur les chambres doivent représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond des dépenses éligibles : 400 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière ; dépenses de gros oeuvre pour les projets d&amp;#039;extension.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de second œuvre.&lt;/p&gt;&lt;p&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/p&gt;&lt;p&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;Dépenses inéligibles&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Dépenses d’entretien courant.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement et VRD.&lt;/p&gt;&lt;p&gt;Matériel roulant.&lt;/p&gt;&lt;p&gt;Piscine.&lt;/p&gt;&lt;p&gt;Devis inférieur à 500 € HT.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maîtres d’ouvrage publics ;&lt;/p&gt;&lt;p&gt;Entreprises (hors SCI et entreprise individuelle) ;&lt;/p&gt;&lt;p&gt;Associations.&lt;/p&gt;&lt;p&gt;Le projet devra concerner un hôtel indépendant (dont les chaines volontaires), hors franchises et chaines intégrées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement hôtelier devra avoir une période d&amp;#039;ouverture d&amp;#039;au moins 6 mois par an.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra répondre à un classement entre 2 et 5* après travaux.&lt;/p&gt;&lt;p&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-hotellerie-independante</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.  &lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-hotellerie-independante/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...262 lines deleted...]
-      <c r="C35" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163581</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
-[...2068 lines deleted...]
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Financement européen LEADER</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL du Plateau de Saclay</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I45" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet sur le Plateau de Saclay ?&lt;/p&gt;&lt;p&gt;Le programme LEADER, un dispositif de l&amp;#039;Union européenne, vise à soutenir financièrement des initiatives locales sur le Plateau de Saclay pour la période 2023-2027. Le Groupe d&amp;#039;Action Locale (GAL) du Plateau de Saclay dispose d’une enveloppe de 1,4 million d’euros pour encourager le développement territorial à travers des thématiques variées : agriculture, recherche, pédagogie, innovation, environnement, etc.&lt;/p&gt;&lt;p&gt;Que vous soyez un acteur public ou privé (élus, collectivités, chambres consulaires, entreprises, associations, etc.), vous pouvez bénéficier d’un financement LEADER si votre projet se situe, en tout ou partie, sur le Plateau de Saclay.&lt;/p&gt;&lt;p&gt;Les projets éligibles sont examinés par un comité de programmation, qui se réunit 3 à 4 fois par an. Ce comité, composé d’élus et d’acteurs locaux, sélectionne les projets à soutenir.&lt;/p&gt;&lt;p&gt;Pour plus d’informations ou pour soumettre votre idée, n’hésitez pas à contacter l’équipe du programme LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;&lt;p&gt;Voici quelques exemples de thématique accompagnés par le GAL du Plateau de Saclay :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1er thématique : Préserver les espaces agricoles et ruraux, essentiels pour l&amp;#039;équilibre territorial &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;- Sensibilisation aux enjeux de l&amp;#039;agriculture et à son fonctionnement en contexte périurbain&lt;/blockquote&gt;&lt;blockquote&gt;- Accompagnement et aménagement de l&amp;#039;espace pour maintenir et faciliter l&amp;#039;activité agricole&lt;/blockquote&gt;&lt;blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;2e thématique : Accompagner l&amp;#039;évolution de l&amp;#039;agriculture et des filières pour une alimentation locale, saine, de qualité et accessible à tous &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;- Installation, transmission et développement de nouvelles productions agricoles locales &lt;/span&gt;&lt;/blockquote&gt;&lt;blockquote&gt;- Transformation alimentaire de produits locaux et réduction du gaspillage &lt;/blockquote&gt;&lt;blockquote&gt;- Soutien à la structuration de filières et des circuits de distribution et de consommation des produits locaux&lt;/blockquote&gt;&lt;blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;3e thématique : Accompagner la transition pour répondre aux grands enjeux environnementaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- Valoriser et accompagner l&amp;#039;utilisation des espaces agricoles, naturels et forestiers dans la lutte contre le changement climatique&lt;/p&gt;&lt;p&gt;- Développer l&amp;#039;économie circulaire et le recyclage de la matière organique&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;4e thématique : Soutenir l&amp;#039;émergence de projets innovants qui répondent aux enjeux sociétaux en mobilisant la dynamique Paris-Saclay &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- Nourrir les synergies entre acteurs&lt;/p&gt;&lt;p&gt;- Construire de nouveaux espaces expérimentaux &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Soutenir aux projets de recherche appliquée&lt;/p&gt;&lt;/blockquote&gt;&lt;p&gt;Ces thématiques montrent la diversité des initiatives soutenues, toutes centrées sur le développement local du Plateau de Saclay.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Forêts
 Sols
 Economie circulaire
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q45" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réalisation des dépenses de mon projet doit se situer sur le territoire du GAL, sauf cas exceptionnel ou projet de coopération.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mes dépenses prévisionnelles s’inscrivent dans la liste des coûts éligibles et je fais partie de la liste des bénéficiaires potentiels (voir page suivante).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;J’ai au moins un autre cofinancement public. En effet, le soutien financier de l’Union Européenne vient en complément des aides nationales, régionales et locales.&lt;/li&gt;&lt;li&gt;Je n’ai pas commencé à engager le projet: factures payées, devis signés...&lt;/li&gt;&lt;li&gt;Mon projet n’est pas finançable par d’autresmesures ou dispositifs de subvention du FEADER* (contacter l’équipe technique pour plus d’informations).&lt;/li&gt;&lt;li&gt;Je dispose d’une trésorerie suffisante dans l’attente du versement de la subvention à la fin du projet sur présentation des factures acquittée.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Plateau de Saclay</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://terreetcite.org/concretiser-projets/avec-le-programme-leader/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_self"&gt;leader&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank"&gt;sterenn.benoit&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>sterenn.benoit@terreetcite.org</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-liaison-entre-actions-de-developpement-de-leconomie-rurale/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Association Terre et Cité</t>
         </is>
       </c>
-      <c r="AD45" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>08/10/2024</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...407 lines deleted...]
-      <c r="C49" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...286 lines deleted...]
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie Juridique / administrative
 Ingénierie financière
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -8666,797 +2070,797 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD50" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>163170</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
 par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
 manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
 économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
 acteurs.
 La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
 nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
 les touristes étrangers.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
 objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
 du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
 la promotion d’un tourisme durable. Cette fiche action prend également en compte les
 constats du GIEC normand en termes de biodiversité, adaptation aux changements
 climatiques et la pollution de l’air.
 Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
 régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
 des besoins et éclairer les décisions ;
 &lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
 - Réhabilitation et extension de logements pour les personnels saisonniers ;
 &lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
 &lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
 &lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
 &lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
 &lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
 tourisme à vélo ;
 &lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
 et réorienter les flux ;
 &lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
 &lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
 10000 habitants), y compris les activités mobiles.
 &lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>163169</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
 Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
 terme compte tenu des enjeux climatiques et énergétiques.
 Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
 espaces naturels et agricoles (consommation de foncier).
 Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
 tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
 contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
 SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
 Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
 répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
 soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
 &lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
 &lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
 &lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
 l&amp;#039;accès aux services et commerces ;
 &lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
 entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
 &lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
 &lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
 &lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
 à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Voirie et réseaux
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>163167</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
 environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
 l’exception de la zone côtière exposée aux risques de submersion marine). Il se
 structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
 une difficulté de certains bourgs à maintenir des services de proximité (administrations,
 commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
 du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
 Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
 petite enfance. Le développement urbain se fait essentiellement sous forme de
 lotissements ce qui pose la question de la consommation des terres agricoles et de
 l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
 développement des résidences secondaires limitent le parc de logements locatifs. La
 disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
 services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
 sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
 mutations sociodémographiques, la réduction de l’artificialisation des sols et le
 renforcement des fonctions de centralité dans les villes moyennes et bourgs
 structurants. Cette fiche action prend également en compte les constats du GIEC
 normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
 changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
 usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
 éloignés
 &lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
 &lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
 &lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
 &lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
 &lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
 l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
 &lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
 &lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
 particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
 &lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
 (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>163140</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Développer des réseaux collaboratifs européens de centres d'excellence professionnelle</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>AP Centres d'Excellence Professionnelle Erasmus+ (Centres of Vocational Excellence- CoVE)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence exécutive européenne pour l’éducation et la culture (EACEA)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>80%</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les projets de
 centres d’excellence professionnelle Erasmus&amp;#43; visent à répondre à la priorité
 sur l&amp;#039;excellence professionnelle en soutenant les réformes dans le secteur de
 l&amp;#039;Enseignement et Formation Professionnels (EFP) et en garantissant des
 aptitudes et des compétences de haute qualité et qui répondent aux besoins
 d’une économie innovante, inclusive et durable. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette action soutient
 la mise en place progressive et le développement de réseaux collaboratifs
 internationaux de centres d’excellence professionnelle.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Ces centres d’excellence professionnelle opéreront à
 deux niveaux :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;1.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau national&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en associant un large éventail de parties prenantes locales, créant des
 écosystèmes de compétences pour l’innovation, le développement régional et
 l’inclusion sociale tout en collaborant avec les centres d&amp;#039;excellence
 professionnelle d’autres pays par l’intermédiaire de réseaux de collaboration
 internationaux&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;2.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau européen/international&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en rassemblant les centres qui partagent un intérêt commun pour : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;des secteurs ou des écosystèmes
 industriels spécifiques,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;ou des approches innovantes
 pour relever les défis économiques et sociétaux (par exemple le changement
 climatique, la numérisation, l’intelligence artificielle, les objectifs de développement
 durable, l’intégration des migrants et des groupes défavorisés, le
 développement des compétences des personnes ayant un niveau de qualification
 peu élevé, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les centres d’excellence professionnelle sont
 caractérisés par l’adoption d’une approche systémique qui reflète la mise en
 œuvre d’un large éventail d’activités réparties en 3 groupes (liste
 d’activités non exhaustive) :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
@@ -9467,428 +2871,3935 @@
 l’EFP, concevoir des programmes d’études et des certifications d’EFP en
 permettant une certaine flexibilité et l’individualisation de l’enseignement,
 mettre au point du matériel et des méthodes d’enseignement et d’apprentissage
 innovants centrés sur l’apprenant, investir dans le développement professionnel
 initial et continu des enseignants et des formateurs,  mettre en place des
 mécanismes solides d’assurance de la qualité, mettre en place des mécanismes de
 retour d’informations efficaces et des systèmes de suivi des diplômés, fournir
 des services d’orientation…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 2 / Coopérations et
 partenariats &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;: établir des partenariats entre
 le monde des entreprises et l’enseignement, recherche appliquée et innovation,
 internationalisation de l’EFP et mobilité à l’étranger, encourager les
 compétences et les initiatives entrepreneuriales, améliorer l’attractivité de
 l’EFP...&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 3 / Gouvernance et
 financement&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : autonomie et gouvernance
 efficace en matière d’EFP, approche stratégique du développement et de la
 gouvernance des compétences, cocréer des écosystèmes de compétences, élaborer
 des modèles financiers durables, tirer pleinement parti des instruments
 financiers nationaux et de l’UE…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Les activités proposées dans la
 candidature devront apporter une valeur ajoutée et auront un impact direct sur
 les résultats du projet. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Durée du projet : 4 ans&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Subvention maximale de l&amp;#039;UE: 4M€&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;font face="Gotham Rounded, Gotham Rounded Book"&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Liste des projets CoVEs financés : &lt;a href="https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en" target="_self"&gt;https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Site du projet &amp;#34;MOSAIC&amp;#34; coordonné par la SEPR à Lyon : &lt;a href="https://mosaiceuproject.eu/" target="_self"&gt;https://mosaiceuproject.eu/&lt;/a&gt;  &lt;/p&gt;&lt;p&gt;Vidéo de présentation des CoVEs :  &lt;a href="https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN" target="_self"&gt;https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Innovation, créativité et recherche
 International</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/12/2025</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>03/09/2026</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligibles, les demandeurs doivent : &lt;/p&gt;&lt;p&gt;·       
 Être une entité juridique
 (organismes publics ou privés) active dans le domaine de l&amp;#039;enseignement et de
 la formation professionnels ou dans le monde du travail&lt;/p&gt;&lt;p&gt;·       
 Être établi dans un État membre
 de l&amp;#039;UE ou dans un pays tiers associé au programme.&lt;/p&gt;&lt;p&gt;Le partenariat doit
 comprendre au moins&lt;strong&gt; 8 partenaires à part entière issus d&amp;#039;au moins
 4 États membres de l’UE ou pays tiers associés au programme&lt;/strong&gt; avec :&lt;/p&gt;&lt;p&gt;·        &lt;strong&gt;Au moins une entreprise, une
 industrie ou une organisation représentative d’un secteur&lt;/strong&gt;, et&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;·       
 &lt;strong&gt;Au moins un prestataire
 d&amp;#039;enseignement et de formation professionnels &lt;/strong&gt;(au niveau secondaire et/ou supérieur).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://monprojet.erasmusplus.fr/centre-excellence-prof</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/home</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:EACEA-EPLUS-VET&amp;#64;ec.europa.eu" target="_blank"&gt;&lt;span&gt;EACEA-EPLUS-VET&amp;#64;ec.europa.eu&lt;/span&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>promotion.formpro@agence-erasmus.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lexcellence-dans-la-formation-professionnelle/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence Erasmus+ France Education et Formation</t>
         </is>
       </c>
-      <c r="AD54" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>29/07/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C55" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164122</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Gîtes d&amp;apos;étape</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif (départements de la Creuse, Corrèze, Haute-Vienne et Pyrénées- Atlantiques) destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. Création degîtes d&amp;#039;étape en zone massif.
+	Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif.</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-gites-detape</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164124</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide accompagne les projets globaux de développement de campings indépendants (création, modernisation, extension) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire. L&amp;#039;objectif du dispositif est lesoutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation detravaux, et la mise en place d&amp;#039;équipements essentiels au camping.
+Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Investissements &amp;#34;durables&amp;#34;&lt;/span&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type mobile-home.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Piscine (construction, aménagement, réparation....).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais d&amp;#039;entretien des piscines.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/campings-de-tourisme-independants</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/campings-de-tourisme-independants/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164125</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les hôtels indépendants</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Hôtels indépendants</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner les projets globaux de développement d&amp;#039;hôtels indépendants (création, extension, modernisation) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire. &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;Soutenir les projets globaux de développement (création, modernisation, extension) des hôtels indépendants portant sur les travaux et équipements des chambres et espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant :&lt;/p&gt;&lt;p&gt;Projets implantés sur les communes littorales, et la Métropole de Bordeaux&lt;/p&gt;&lt;p&gt;Les dépenses éligibles devront porter uniquement sur les travaux et les équipements des chambres et des espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les travaux sur les chambres devront représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond des dépenses éligibles : 300 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second œuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Projets implantés hors communes littorales et Métropole de Bordeaux &lt;/p&gt;&lt;p&gt;Les travaux sur les chambres doivent représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond des dépenses éligibles : 400 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière ; dépenses de gros oeuvre pour les projets d&amp;#039;extension.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second œuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses d’entretien courant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement et VRD.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Matériel roulant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Piscine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieur à 500 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI et entreprise individuelle) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement hôtelier devra avoir une période d&amp;#039;ouverture d&amp;#039;au moins 6 mois par an.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra répondre à un classement entre 2 et 5* après travaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hotels-independants</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hotels-independants/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164104</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  10</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163963</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les milieux et développer nos connaissances sur la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°4 - Impulser une dynamique partenariale pour restaurer les milieux et développer nos connaissances sur la biodiversité marine et les conséquences du changement climatique</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+fiche action est aujourd’hui un pilier incontournable pour garder une filière
+pêche et aquaculture attractive et en bon état écologique. Elle repose sur une
+volonté collective d’améliorer les connaissances du milieu marin, sa
+biodiversité et d’améliorer l’état écologique de nos littoraux, afin de
+préserver les ressources halieutiques. Il s’agit ainsi de s’appuyer sur
+l’Agenda 2030, notamment l’objectif 14 sur la vie aquatique « conserver et
+exploiter de manière durable les océans, les mers et les ressources marines aux
+fins du développement durable ». &lt;/p&gt;&lt;p&gt;En
+outre, il est nécessaire de pouvoir connaitre les conséquences du changement
+climatique sur la biodiversité, la faune et la flore, afin de pouvoir au mieux
+anticiper l’avenir de la filière pêche seinomarine, notamment les espèces qui y
+seront pêchées. Il s’agit donc de pouvoir identifier l’impact du changement
+climatique sur les espèces halieutiques et aquacoles locales pour s’y adapter,
+notamment en renforçant la coopération scientifique. On doit être en capacité
+de pouvoir vulgariser la connaissance du milieu marin pour une meilleure
+appropriation par les acteurs au niveau local des caractéristiques et des
+évolutions de nos eaux côtières. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;Le
+développement d’une conscience maritime suppose la sensibilisation et
+l’éducation de l’ensemble des publics (scolaires, grand public, élus, etc.), à
+la fois sur les aspects environnemental, économique, social et de gouvernance.
+Il est aujourd’hui important de développer une offre pédagogique à destination
+du grand public, des scolaires, des touristes. Ces actions d’éducation à
+l’environnement ont pour objectif de faire découvrir le monde de la mer,
+attirer les populations, même à proximité, à découvrir l’importance de
+l’écosystème marin, en mettant davantage l’accent sur la biodiversité et le
+caractère unique du littoral pour attirer les touristes. Plus spécifiquement, à
+destination du jeune public, il s’agira de développer l’éducation à la mer et une
+meilleure connaissance du milieu marin par le développement de projets
+éducatifs liés à la mer en particulier avec les lycées et les CFA.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Faire
+émerger des dynamiques collectives innovantes, expérimentales, partenariales
+(public/privé) pour une meilleure connaissance du milieu marin&lt;/li&gt;&lt;li&gt;Promouvoir
+l’excellence environnementale et assurer la protection des écosystèmes marins
+et côtiers&lt;/li&gt;&lt;li&gt;Développer
+une offre pédagogique&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Prise
+en compte de l’environnement dans les actions de la filière pêche et
+aquaculture&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Promotion
+de l’excellence environnementale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la biodiversité marine, des milieux aquatiques et marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Approfondissement
+des connaissances des milieux marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Gestion
+durable des écosystèmes marins et côtiers&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Planification
+d’actions sur la conservation des ressources halieutiques et la protection des
+écosystèmes marins&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Séjour
+de classe de mer non prévu aux programmes de formation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Atlas
+de la biodiversité&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+d’une aire marine éducative&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement
+d’une offre pédagogique&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
+en place de nurseries et récifs artificiels&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Restauration
+des milieux et actions de préservation, repeuplements des eaux estuariennes et
+côtières&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
+en place d’une école de biodiversité&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Étude
+sur l’avenir de la filière pêche seinomarine et les conséquences du changement
+climatique&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-impacts-des-activites-maritimes-et-littorales-dans-une-demarche-deconomie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163962</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les impacts des activités maritimes et littorales dans une démarche d'économie circulaire</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°3 - Adapter, gérer et prévenir les impacts des activités maritimes et littorales dans une démarche d’économie circulaire avec des pratiques durables et respectueuses</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+pêche et l’aquaculture contribuant aux déchets générés, le GALPA a un rôle à
+jouer en favorisant la transition vers une économie circulaire. Ce type
+d’économie peut leur apporter de nombreux bénéfices, non seulement grâce à
+l’utilisation plus efficace des ressources locales, à la meilleure santé des
+écosystèmes aquatiques et à l’augmentation de la résilience de l’économie, mais
+aussi par les possibilités de créer plus de valeur ajoutée, ainsi que de
+nouveaux emplois qualifiés. &lt;/p&gt;&lt;p&gt;La
+lutte contre les déchets marins passe principalement par des actions de
+prévention des déchets à la source, mais aussi par une meilleure gestion des
+déchets terrestres. D’un point de vue recyclage des engins de pêche, la Loi
+Anti-Gaspillage concourt à notre participation à l’application de cette
+nécessaire « écologisation » de la filière pêche et aquaculture, sur le
+principe des 3 R : &lt;/p&gt;&lt;p&gt;•Réduire
+: limiter les apports de plastiques dans les milieux marins. •Réutiliser
+: les différents filets et poches à huîtres. Il s’agit ainsi de trouver des
+solutions de réutilisation de ces différents matériaux pour d’autres usages•Recycler
+: étudier l’ensemble des métiers utilisés par nos pêcheurs et ostréiculteurs,
+des différents matériaux et types de plastiques, afin de valoriser ce « déchet
+». •&lt;/p&gt;&lt;p&gt;Avec
+l’entrée en vigueur progressive de l’obligation de débarquement de toutes les
+captures, dans le but de limiter au maximum le rejet de poissons non désirés.,
+l’objectif est donc de trouver, dans une approche partenariale, une filière de
+valorisation de ces captures à l’échelle locale. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La
+filière pêche et aquaculture, de l’aval à l’amont, est aujourd’hui forte
+utilisatrice de matériaux plastiques, carburants et autres produits chimiques.
+Il s’agira de trouver des solutions éco-responsables pour limiter les déchets
+issus des activités de la filière pêche et aquaculture, rechercher des
+solutions alternatives à l’utilisation de polystyrène pour la vente et la
+transformation des poissons, et réduire la consommation d’énergie et les
+émissions de carbone et soutenir des modes de production durables.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Développer
+des outils de gestion, de sensibilisation aux bonnes pratiques&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soutenir
+des modes de production durables et rechercher des solutions alternatives aux
+matériaux utilisés&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Rechercher
+des potentiels de valorisation des coproduits de poissons et fruits de mer&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Engager
+une démarche d’économie circulaire des engins de pêche et du matériel
+ostréicole&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Développement
+d’une filière de recyclage des engins de pêche&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Sensibilisation
+aux bonnes pratiques afin de diminuer les déchets marins &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Recherche
+des solutions éco-responsables pour limiter les déchets&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mise
+en place une filière à haute valeur des coproduits des poissons et fruits de
+mer&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Lutte
+et prévention des pollutions visibles, et également invisibles (produits
+chimiques) des cours d’eau et de la mer. &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Conception
+de solutions éco-responsables pour limiter les déchets issus de la filière
+pêche et aquaculture.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Promotion
+d’une pêche propre (biocarburants, hydrogène) &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Soutien
+à la création d’une filière de traitement des coproduits en partenariat avec
+les usines de transformation de notre territoire pour exploiter leurs
+coproduits en valorisant leurs propriétés nutritives, cosmétiques,
+pharmaceutiques des viscères, arrêtes, peaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement
+d’une filière à haute valeur ajoutée des coproduits des produits de la mer et
+captures non-désirées&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Recherche
+de nouvelles filières de recyclage, réutilisation et réduction des engins de
+pêche usagés&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-et-accompagner-la-commercialisation-et-la-consommation-des-produits-locaux-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163961</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face
+à une demande des consommateurs pour les produits et services de qualité, cette
+2ème fiche action est indissociable de
+la première pour garantir et maintenir la qualité de notre territoire. Elle
+repose donc sur l’offre de commercialisation et de consommation avec le
+développement de synergies et de mise en réseau entre les acteurs et filières à
+l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
+s’agira de conforter et animer la démarche de circuits courts existante en
+augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
+directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
+et les métiers, auprès de consommateurs friands des produits locaux. Afin de
+faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
+vente en matière de structuration des étals, qui protégeront les vendeurs,
+consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
+metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
+d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
+ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
+Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
+criées normandes. Au-delà, il s’agira de structurer une offre de
+commercialisation globale sur notre territoire, pour élargir la vente et
+valoriser les produits de la mer. En partenariat avec les organismes de
+formation, des compétences spécifiques liées à la vente et à la préparation du
+produit pourraient être développés afin de permettre une montée en puissance du
+secteur. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;D’un
+point de vue de la consommation de produits locaux issus de la pêche et de
+l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
+faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
+de la pêche avec la restauration collective des structures publiques pour
+mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
+une volonté de faire mettre en avant par les chefs cuisiniers locaux les
+produits de la mer, avec la création de recettes emblématiques de notre
+territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
+les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
+les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
+la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
+des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la consommation locale des produits issus de la filière pêche et aquaculture
+locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
+des conditions de vente directe de produits halieutiques en matière de
+structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
+mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la part de produits locaux issus de la pêche et aquaculture dans la
+préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163882</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre la pollutions des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économique hors agricole</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les activités économiques hors agricoles existantes et leur
+développement peuvent impliquer des pressions sur la ressource en eau et les
+milieux aquatiques. L’Agence de l’Eau en tient compte dans son programme
+d’intervention et accompagne les acteurs économiques hors agricoles dans une
+logique d’approche globale de la gestion de l’eau à l’échelle de leur site,
+afin de réduire leur impact sur la ressource en eau et les milieux aquatiques.&lt;/p&gt;&lt;p&gt;Cette délibération présente les principes d’intervention et
+les objectifs de l’Agence en matière d’activités économiques hors agricole :
+approche globale de la gestion de l’eau sur les sites économiques visant à
+réduire les pollutions et les prélèvements d’eau, gérer les eaux pluviales et,
+le cas échéant, rétablir les continuités écologiques des cours d’eau. Plus
+particulièrement la partie elle fixe des objectifs spécifiques aux titres : &lt;/p&gt;&lt;p&gt;-de la lutte contre les pollutions : l’Agence de l’Eau
+favorise dans ce cadre les solutions de techniques propres de changement de
+procédés visant à réduire les pollutions à la source, en adéquation avec les
+objectifs environnementaux du Schéma Directeur d’Aménagement et de Gestion des
+Eaux 2022 – 2027 (SDAGE).&lt;/p&gt;&lt;p&gt;-de la réduction des prélèvements en eau : l’Agence de
+l’Eau privilégie dans ce cadre les logiques de réduction des consommations,
+puis de réutilisation et/ou de recyclage des eaux industrielles ou des eaux
+pluviales de la gestion des eaux pluviales.&lt;/p&gt;&lt;p&gt;Les interventions de l’Agence de l’Eau visent l’atteinte des
+objectifs du Schéma Directeur d’Aménagement et de Gestion des Eaux via :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; la réduction ou la suppression des eaux de
+ruissellement admises dans les réseaux d’assainissement ou rejetées au milieu
+naturel superficiel&lt;/li&gt;&lt;li&gt;le rétablissement des continuités écologiques
+des cours d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La politique de l’Agence de l’Eau favorise les solutions
+basées sur l’arasement des seuils faisant obstacle à la continuité écologique
+des cours d’eau.&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+restauration de la continuité écologique et les travaux associés&lt;/li&gt;&lt;li&gt;Les travaux d’économie d’eau (changement de
+procédés, réutilisation d’eau de process, recyclage des eaux pluviales ou des
+eaux usées traitées…)&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Les modifications de circuits internes
+d&amp;#039;utilisation d&amp;#039;eau, en particulier dans le but de réduire les débits ou les
+sous-produits à traiter&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux maîtres d’ouvrage des activités économiques
+hors agricoles suivants : - Entreprises immatriculées au registre du commerce
+et des sociétés, - Chambres consulaires ou tout autre organisme représentatif
+d’une activité économique industrielle, commerciale ou artisanale, -
+Collectivités territoriales et associations, pour les projets qu’elles portent
+dès lors qu’ils répondent aux principes d’intervention définis dans la présente
+délibération. Sont éligibles aux aides de l’Agence de l’Eau les opérations qui
+permettent aux entreprises d’aller au-delà des normes de portée européenne ou
+nationale en vigueur, et d’améliorer la protection de l’environnement par
+rapport à l’état initial.&lt;/p&gt;&lt;p&gt;Les opérations réunissant au moins
+l’un des critères suivants ne sont pas éligibles aux aides de l’Agence de l’Eau
+:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises en difficulté, sauf si l’aide de
+l’Agence de l’Eau est apportée dans le cadre du régime de minimis&lt;/li&gt;&lt;li&gt;Renouvellement à l’identique des ouvrages&lt;/li&gt;&lt;li&gt;Existence d’une mise en demeure réglementaire au
+titre de la police de l’eau ou des installations classées pour la protection de
+l’environnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Au titre de cas particulier, les
+transferts d’activités existantes sur un autre site du bassin sont éligibles
+aux aides de l’Agence de l’Eau pour la part des travaux permettant d’aller
+au-delà des normes de portée européenne ou française en vigueur. L’Agence de
+l’Eau peut aider l’implantation de nouvelles activités dans le bassin, si ces
+installations sont réalisées sur des sites déjà artificialisés, et pour la part
+des travaux se rapportant à la gestion des eaux pluviales. L’Agence de l’Eau
+peut aider les travaux accompagnant une augmentation de capacité de production
+dans les conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les flux de pollution nouveaux à éliminer seront
+pris en compte dans les dépenses finançables, dans la limite de 150% des flux
+de pollution initiaux ;&lt;/li&gt;&lt;li&gt;Les volumes d’eau économisés seront pris en
+compte dans les dépenses finançables pour la part correspondant aux économies
+d’eau se rapportant à la production initiale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau peut aider les
+opérations collectives si elles sont portées par les chambres consulaires ou
+tout autre organisme représentatif d’une activité économique industrielle,
+commerciale ou artisanale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-la-pollutions-des-activites-economiques-hors-agricole/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163875</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Lutte les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
+masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
+gérer les crues et préserver la biodiversité, dans un contexte de changement
+climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
+agroécologique et privilégie les pratiques ou les changements à l’échelle du
+système d’exploitation, tels que l’agriculture biologique, l’agriculture de
+conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
+l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
+spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
+particulièrement dans les aires d’alimentation des captages prioritaires où
+l’agence privilégie les projets de territoires portés par les collectivités et
+soutient des actions concourant à réduire ou maitriser les pressions à un
+niveau compatible avec l’état de la ressource en eau et les enjeux de santé
+publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
+en zones humides qui poursuit un objectif de maintien des surfaces et à
+démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
+sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
+climatique pour lesquelles il est visé une stabilisation des prélèvements à des
+fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
+réserve utile du sol, la résistance des plantes et la réduction de la
+consommation d’eau ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
+pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
+favoriser le retour au sol agricole des matières organiques en créant les
+conditions de la confiance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
+changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
+filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
+micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
+ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
+(CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux personnes morales de droit public ou privé
+réalisant des opérations visant à lutter contre les pressions d’origine
+agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
+principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
+la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
+zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
+large. Il est tenu compte de la délibération d’intervention portant sur les
+zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
+particulier les aires d’alimentation des captages prioritaires définis dans le
+SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
+l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
+» ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
+quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
+programme global de lutte contre l’érosion des sols reconnu par l’Agence de
+l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
+conservation des sols, programme global d’aménagements hydrauliques issu d’une
+étude préalable) sont également des territoires à enjeux pour l’Agence de
+l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
+précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
+la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
+transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
+leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
+l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
+agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163848</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouvelles offres de formation ou d’accompagnement</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projet - Programme d’investissements d’avenir 4 (PIA 4) Appel à projets France 2030 régionalisé - Innovation formations professionnelles</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Etat et la Région ont décidé de poursuivre leur collaboration à travers le dispositif « Pays de la Loire – programme d’investissements d’avenir 4 ».&lt;/p&gt;
+&lt;p&gt;Un appel à projets régionaux est lancé, dans le but de stimuler et d’accompagner les projets d’innovation des entreprises en Pays de la Loire.&lt;/p&gt;
+&lt;p&gt;L’appel à projets « Formations Innovantes – PIA4 » est ouvert sur le site &lt;a href="http://pia.paysdelaloire.fr/"&gt;http://pia.paysdelaloire.fr/&lt;/a&gt;  jusqu&amp;#039;en 2025, dans la limite des crédits disponibles.&lt;/p&gt;
+&lt;p&gt;Les projets présentés doivent répondre à un besoin exprimé par les entreprises ou les filières du territoire régional pour :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;La création de nouvelles offres de formation ou d’accompagnement, mais aussi les évolutions significatives apportées à des offres de formation existantes ;&lt;/li&gt;
+&lt;li&gt;ou l’élaboration d’outils innovants dans la délivrance de formation et dans l’accompagnement des entreprises, tout particulièrement des plus petites d’entre elles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Le présent appel à projets correspond à l’axe 4 « Formations Innovantes » pour lequel une enveloppe de 5,5 M€ est réservée, à parité entre l’Etat (via le programme d’investissements d’avenir) et la Région Pays de la Loire et mis en œuvre par la Caisse des Dépôts, opérateur de ce volet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>14/12/2023</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les projets doivent être portés par des consortiums.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Le financement sera réalisé sous forme de subventions dont les modalités de versement sont précisées dans le règlement relatif aux modalités d’attribution des aides du présent appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Il vise des projets répondant aux caractéristiques ci-dessous :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets partenariaux, s’appuyant sur un engagement conjoint et durable d’entreprises ou de filières et des acteurs de la formation 
+&lt;/li&gt;&lt;li&gt;L’assiette des dépenses éligibles est supérieure à 400 000€, pour lesquels le montant d’aides sollicité est inférieur à 2 M€.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;La Caisse des Dépôts (Banque des Territoires) opérateur du PIA 4 régionalisé pour le compte de la Région des Pays de la Loire et des services de la DREETS (Etat), se tient à la disposition des porteurs de projets afin de leur transmettre les informations nécessaires au dépôt d’un dossier demande d’aide :&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Direction Régionale de la Banque des Territoire en Pays de la Loire&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Guillaume ARAGUAS, chargé de projets France 2030 : &lt;a href="mailto:guillaume.araguas&amp;#64;caissedesdepots.fr"&gt;guillaume.araguas&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Téléphone : 06 82 72 03 52&lt;/p&gt; &lt;p&gt;Direction régionale des Pays de la Loire&lt;/p&gt; &lt;p&gt;Banque des Territoires 26 mail Picasso - CS 94 118 44 041 NANTES CEDEX 1&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-programme-dinvestissements-davenir-4-pia-4-appel-a-projets-france-2030-regionalise-innovation-formations-professionnelles/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>164173</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J55" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
+coopération est une réelle opportunité pour enrichir la stratégie LEADER du
+territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
+d’autant plus important que la stratégie est orientée vers le changement de
+modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
+réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
+développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
+communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
+et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
+territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
+changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
+d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
+l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
+la résilience territoriale, les dynamiques de villes ou territoires en
+transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
+préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
+d’expériences sur la sobriété énergétique, le développement des énergies
+renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
+vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
+Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
+sensibilisation, formation, étude avec des territoires nationaux ou européens
+plus avancés dans leurs démarches de structuration de leurs systèmes
+alimentaires territoriaux ou sur des problématiques spécifiques (préservation
+du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
+biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
+»&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
+des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
+d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
+de valorisation des produits identitaires du territoire (produits alimentaires,
+produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
+Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
+XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
+du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
+nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
+mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
+liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
+de découverte insolite / innovante des territoires, actions favorisant
+l’inclusion sociale, actions culturelles liées aux thématiques de la
+résilience, développées avec d’autres GAL&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Personnes âgées
+Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
+le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
+territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
+de construction, d’aménagement de locaux pour la logistique, la transformation,
+la conservation, la distribution, la vente de produits locaux en circuit court
+de proximité.&lt;br /&gt;- Investissements
+matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
+de fournitures liées à l’opération&lt;br /&gt;- Aménagement
+et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
+construction de plate-forme, équipement de broyage, de manutention, de
+stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>164152</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études de connaissance de type inventaire historique urbain</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles sont nécessaires à la définition, à l’analyse de la faisabilité ou de l’opportunité et à la préparation des investissements ou actions éligibles y compris les études préalables aux opérations groupées. Pour les études préalables à une opération groupée portées par une collectivité, les modalités d’aide sont définies dans la fiche thématique « Interventions en matière de développement et d’amélioration des systèmes d’assainissement ».&lt;/p&gt;&lt;p&gt;Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Concernant les actions de connaissance de type Inventaire Historique Urbain (IHU) pour recenser les sites et sols pollués et potentiellement pollués à l’échelle d’un territoire d’une collectivité dans un objectif de priorisation par rapport aux enjeux de l’eau, elles sont éligibles pour les porteurs de projets publics. Elles peuvent être réalisées par les moyens propres du maître d’ouvrage, selon les dispositions prévues dans la fiche relative aux « Dispositions communes relatives à la prise en charge et à la justification des actions, études et travaux réalisés par les moyens propres du bénéficiaire ».&lt;/p&gt;&lt;p&gt;Porteur de projet public 
+exclusivement&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-etudes-innovation/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>164118</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs  : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/sites-de-visites-et-activites-de-loisirs</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-de-visites-et-activites-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>164845</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Prévention et Actions en Région Nouvelle-Aquitaine (PREVA'NA) : "Faire de la Nouvelle-Aquitaine un territoire de bonne santé"</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Prévention et Actions en Région Nouvelle-Aquitaine (PREVA&amp;apos;NA) : &amp;quot;Faire de la Nouvelle-Aquitaine un territoire de bonne santé&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI vise à soutenir des actions structurantes en matière de prévention et de promotion de la santé en misant sur l&amp;#039;activité physique, en s&amp;#039;adressant principalement aux jeunes (16-25 ans). &lt;/p&gt;&lt;p&gt;Priorité 1 : Développer des actions structurantes et innovantes en matière de prévention et de promotion de la santé misant sur l&amp;#039;activité physique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; En soutenant des structures régionales et des opérateurs professionnels identifiés comme chefs de file dans la mise en place d&amp;#039;actions préventives structurantes sur les enjeux de l&amp;#039;activité physique des jeunes. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; En favorisant l&amp;#039;émergence de projets structurants locaux &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Priorité 2 : « Tu bouges t&amp;#039;es bien ! » :
+Faciliter l&amp;#039;accès des jeunes à l&amp;#039;activité physique, en ciblant les plus éloignés de la pratique afin de diminuer leur sédentarité.&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>La Région interviendra sur les dépenses éligibles pendant 2 ans maximum à hauteur de :
+Priorité 1 :
+	30% maximum pour les projets à dimension régionale.
+	20% maximum pour des projets structurants locaux.
+Priorité 2 :
+	60% maximum pour les projets situés dans les territoires les plus éloignés dans une démarche de réduction des inégalités.</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes, implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements scolaires et notamment les lycées publics et privés, les lycées professionnels et les lycées agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;Association Régionale des Missions Locales (ARML) et les missions locales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les CFA.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Maisons Familiales et Rurales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements de santé publics et privés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Collectivités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Organismes de formation ne sont pas concernés.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;1 seul projet éligible par structure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets proposés devront obligatoirement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cibler les jeunes et notamment les lycéens, les apprentis et les jeunes suivis en Mission Locale dans leur milieu de vie, leur entourage et/ou leur environnement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer des actions adaptées, c&amp;#039;est-à-dire stimulantes, amusantes basées sur la notion de plaisir, de collectif et de solidarité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place des actions concernant l&amp;#039;activité physique où les jeunes ont « droit au chapitre» dans un processus d&amp;#039;émancipation par lequel le pouvoir est donné à un individu, pour faire face à des évènements (choix, autonomie dans les pratiques, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégier des projets non compétitifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une fiche de pratiques coordonnées permettant la reproduction et/ou l&amp;#039;essaimage des actions sur d&amp;#039;autres territoires de la région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place un volet évaluatif tout au long du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-faire-de-la-nouvelle-aquitaine-un</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt; Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :
+contactaapprevana&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-2024-2028-faire-de-la-nouvelle-aquitaine-un-territoire-de-bonne-sante-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164764</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'innovation</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Innovation</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’innovation est nécessaire pour apporter les réponses les plus pertinentes possibles aux défis climatiques et enjeux émergents des territoires. L’Agence de l’eau Adour-Garonne soutient le développement et l’expérimentation de solutions nouvelles, en les confrontant à la réalité du terrain et des utilisateurs finaux des solutions, tout en apportant une expertise scientifique pour leur évaluation. &lt;/p&gt;&lt;p&gt;Le partage d’expériences et la diffusion des connaissances sont privilégiés.&lt;/p&gt;&lt;p&gt;Des études préalables ou d’évaluation de solutions nouvellement développées peuvent également être accompagnées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/innovation-recherche-appliquee-etudes-generales"&gt;Innovation, recherche appliquée et études générales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conditions d&amp;#039;attribution principales : &lt;/p&gt;&lt;p&gt;Toute personne publique ou privée contribuant aux objectifs cités.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Innovation.pdf</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164713</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Technologies et vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
+Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
+Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
+Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>162981</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 4 - FEADER</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
 constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
 majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
 consommation et de travail dans certains secteurs d’activités et pousse à
 innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
 2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
 objectif prioritaire notamment sur les nouvelles technologies de l’information
 et de la communication (TIC) pour les filières économiques stratégiques du
 territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
 local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
 l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
 productions »&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
 et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
 le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
 territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
 projets d’animation et promotion de réseaux et/ou de thématiques des
 entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
 stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
 usages du numérique et développement de plateformes ou outils numériques pour
 les acteurs dans leurs activités économiques et territoriales notamment des 6
 filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD55" s="1" t="inlineStr">
+      <c r="AD39" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>162982</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -9931,694 +6842,4034 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q40" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD56" s="1" t="inlineStr">
+      <c r="AD40" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>162978</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement d'une production et d’une consommation responsables</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD57" s="1" t="inlineStr">
+      <c r="AD41" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162852</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Rejoindre le Réseau régional des incubateurs et accélérateurs franciliens</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Réseau régional des incubateurs et accélérateurs franciliens</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>La Région ouvre au fil de l&amp;#039;eau un appel à manifestation d’intérêt (AMI) permettant de candidater pour rejoindre le futur « Réseau régional des incubateurs et accélérateurs franciliens » (lancement prévu fin 2023).&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>09/10/2023</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>Pourront intégrer le « Réseau régional des incubateurs et accélérateurs franciliens » &lt;strong&gt;les incubateurs et/ou accélérateurs respectant les critères d&amp;#039;éligibilité mentionnés dans le cahier des charges en pièces jointe.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Attention, les structures suivantes ne seront pas éligibles au titre du présent AMI :&lt;/strong&gt; couveuse, pépinière, hôtel d&amp;#039;entreprises, cabinet de conseil, fonds d&amp;#039;investissement, showroom, plateforme et/ou lieu d&amp;#039;open innovation, fablab, espace de coworking sans activités d’incubation/accélération…&lt;br /&gt;&lt;br /&gt;Le détail des critères d&amp;#039;éligibilité est à retrouver dans le cahier des charges téléchargeable ci-dessous. Merci d&amp;#039;en prendre note avant de candidater.&lt;br /&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; L’adhésion au futur « Réseau régional des incubateurs et accélérateurs franciliens » permettra aux incubateurs et accélérateurs membres de gagner en visibilité et d’accéder aux services proposés par la Région.&lt;br /&gt;&lt;br /&gt;Le Réseau et son offre de services seront officiellement présentés fin 2023.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Destiné aux incubateurs et aux accélérateurs franciliens, le futur « Réseau régional des incubateurs et accélérateurs franciliens » porte une ambition à double niveau :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle de ses membres &lt;/strong&gt;(les incubateurs et accélérateurs franciliens), il consolidera et fera vivre &lt;strong&gt;une communauté des structures d&amp;#039;accompagnement. &lt;/strong&gt;Il proposera &lt;strong&gt;une offre de services&lt;/strong&gt; adaptée à leurs besoins et les rendra plus v&lt;strong&gt;isibles dans l&amp;#039;écosystème d&amp;#039;innovation francilien.&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle des porteurs de projets et start-up, &lt;/strong&gt;il rendra plus lisible l&amp;#039;offre d&amp;#039;incubation et d&amp;#039;accélération francilienne en devenant &lt;strong&gt;un point d&amp;#039;entrée privilégié &lt;/strong&gt;dans leur recherche d&amp;#039;un programme d&amp;#039;hébergement et/ou d&amp;#039;accompagnement adapté à leurs besoins.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; Le dossier de candidature est à remplir sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (mots clés à renseigner : « réseau » ou « incubateur » ou « accélérateur »).&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reseau-regional-des-incubateurs-et-accelerateurs-franciliens</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:incubateursaccelerateurs&amp;#64;iledefrance.fr" target="_blank"&gt;incubateursaccelerateurs&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reseau-regional-des-incubateurs-et-accelerateurs-franciliens-1/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>162829</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner les transitions écologiques et énergétiques</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I59" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Promouvoir l&amp;#039;agriculture et les productions locales dans les pratiques alimentaires du territoire ;&lt;br /&gt;- Encourager les entreprises aux pratiques de gestion durable des ressources ;&lt;br /&gt;- Soutenir les projets innovants qui participent à la résilience du territoire ;&lt;br /&gt;- Accompagner les changements de pratiques pour préserver les ressources.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Accompagner les territoires vers de nouvelles pratiques alimentaires ;&lt;br /&gt;- Favoriser les alternatives écologiques des entreprises publiques et privées ;&lt;br /&gt;- Initier les innovations énergétiques ;&lt;br /&gt;- S&amp;#039;adapter pour gérer durablement la ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;accompagnement des territoires vers l&amp;#039;alimentation durable ;&lt;br /&gt;- Opérations favorisant les alternatives écologiques des structures publiques et entreprises privées ;&lt;br /&gt;- Opérations favorisant les innovations énergétiques et durables ;&lt;br /&gt;- Opérations visant à adapter le territoire à une gestion durable de la ressource en eau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alimentation durable : &lt;/strong&gt;Ensemble de pratiques alimentaires visant à nourrir les êtres humains en qualité et en quantité suffisante, aujourd&amp;#039;hui et demain, dans le respect de l&amp;#039;environnement, en étant accessible économiquement et rémunératrice sur l&amp;#039;ensemble de la chaîne alimentaire (ADEME).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt;/ 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-transitions-ecologiques-et-energetiques/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD59" s="1" t="inlineStr">
+      <c r="AD43" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>157094</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°5 : Préparation et mise en œuvre d'activités de coopération</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes :
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir un territoire sobre et résilient
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir l&amp;#039;initiative économique
+&lt;/p&gt;
+&lt;p&gt;
+ - Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ A travers l&amp;#039;action &amp;#34;Préparation et mise en œuvre d&amp;#039;activités de coopération&amp;#34;, le GAL souhaite, de manière générale, développer tout projet de coopération lié aux 4 grands axes de la stratégie locale de développement. Les thématiques propices à la coopération sur le territoire sont privilégiées, à savoir : la culture, les énergies renouvelables, l&amp;#039;urbanisme rural durable et les mobilités.
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération aura pour attendus :
+&lt;/p&gt;
+&lt;p&gt;
+ - La mutualisation de moyens pour la recherche commune de solutions à des problématiques partagées.
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;actions communes répondant aux enjeux identifiés dans la stratégie locale de développement.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement de partenariats internes au territoire et vers d&amp;#039;autres GAL en région Normandie ou en dehors.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le partage d&amp;#039;expériences et la diffusion de bonnes pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Echanges d&amp;#039;expériences : rencontres, visites sur site de projets réalisés, missions sur des problématiques précises (à définir, selon le projet de coopération).
+&lt;/p&gt;
+&lt;p&gt;
+ - Missions de conseils, d&amp;#039;expertise, d&amp;#039;animation territoriale et de mise en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions collectives d&amp;#039;échange, de diffusion de bonnes pratiques et de communication.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formations non professionnelles, d&amp;#039;information et de sensibilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de formation visant à la mise en réseau, à la sensibilisation ou à l&amp;#039;éducation des acteurs sur des problématiques de développement rural et intégrées dans un projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Traduction.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-leader-action-n5-preparation-et-mise-en-uvre-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Une sensibilisation des acteurs à la sobriété énergétique du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Un développement des projets de rénovation énergétique des bâtiments publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ - La production d&amp;#039;énergies renouvelables sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - La réduction des volumes et la valorisation des déchets
+&lt;/p&gt;
+&lt;p&gt;
+ - Un usage renforcé des mobilités actives et décarbonées
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien et la valorisation des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ - La préservation des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Productions d&amp;#039;énergies
+&lt;/p&gt;
+&lt;p&gt;
+ - Maîtrise des dépenses énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement et/ou stockage de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Valorisation des ressources locales
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion et valorisation des déchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Suivi de la biodiversité, préservation et valorisation des milieux
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;énergies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et information des professionnels et acteurs privés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;a target="_self"&gt;
+ &lt;p&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>161669</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages innovants du numérique</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages  innovants du numérique</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
+plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
+innovant (expérimentation ou action novatrice territoriale) ou pilote
+(déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+portée territoriale du projet (les projets de portée intercommunale et au-delà
+seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
+de dispositif d’animation favorisant une bonne appropriation de l’action par le
+public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
+réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
+participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
+valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
+responsable sur la base des 4 piliers du numérique responsable : numérique
+sobre, numérique au service du bien commun, numérique éthique et l’inclusion
+numérique …)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>france.guillemin@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>161036</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d'audience internationale</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Europe Créative</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>CREA - Co-développement européen - 2024</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme Europe Créative 2021-2027&lt;br /&gt;EUROPE CREATIVE - (2) Volet Média&lt;/p&gt;&lt;p&gt;Europe créative - Europe créative vise à préserver, développer et promouvoir la diversité et le patrimoine culturels et linguistiques européens et à accroître la compétitivité et le potentiel économique des secteurs culturels et créatifs, en particulier le secteur audiovisuel.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : dépend du nombre de bénéficiaires éligibles faisant partie du consortium&lt;/li&gt;    &lt;li&gt;Taux de cofinancement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectif&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d&amp;#039;audience internationale.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : jusqu&amp;#039;à 30 mois&lt;br /&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme:
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;EACEAMEDIA-CODEV&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/crea-media-2024-codev?tenders&amp;#61;false&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;58" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site web de l&amp;#039;agence&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b3b-crea-co-developpement-europeen-2024/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD52" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>160865</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le territoire via l’activité touristique et écotouristique</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 3</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Structurer le secteur touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la qualité et de l&amp;#039;offre d&amp;#039;hébergement dans le secteur du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  Sur le tourisme, elle se situera dans les interventions répondant à un manque identifié dans le diagnostic, tant en matière d&amp;#039;hébergement (en particulier collectif, durable, tourisme vert) que dans la structuration touristique du territoire, via des études, actions de marketing territorial, applications numériques, coopérations...
+ &lt;/span&gt;
+ &lt;span&gt;
+  Le &amp;#43; LEADER sur le tourisme : impulser une dynamique autour de la problématique de l&amp;#039;hébergement sur le territoire, coordonner les initiatives, accompagner les démarches de marketing territorial en cours
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une attractivité touristique renforcée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;offre d&amp;#039;hébergements permettant de couvrir des zones en sous-présence et parallèlement de s&amp;#039;adresser à un public non ou peu couvert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre touristique tournée vers une approche durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;emplois touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la création, réhabilitation, aménagements d&amp;#039;hébergement touristique durable
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  (individuel ou collectif) visant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - à valoriser et/ou préserver des ressources, du patrimoine ou de l&amp;#039;offre touristique locale
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - et/ou à résorber des biens vacants recensés dans les politiques d&amp;#039;habitat dégradé.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien aux actions de communication, de promotion et de marketing territorial à l&amp;#039;échelle intercommunale et en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création d&amp;#039;applications numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Engagement dans une démarche qualité (labélisation, certification, classement supérieur) en complément de l&amp;#039;investissement matériel
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Innovation, créativité et recherche
+Equipement public
+Logement et habitat
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c921-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>162563</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10657,1126 +10908,654 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...34 lines deleted...]
-Patrimoine et monuments historiques
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...170 lines deleted...]
-Foncier
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
+Handicap
+Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
 Commerces et services
-Tiers-lieux
-[...173 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Biodiversité
-[...7 lines deleted...]
-Valorisation d'actions
+Lutte contre la précarité
 Artisanat
-Mobilité partagée
-[...1 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
-Industrie
-[...26 lines deleted...]
-&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
-[...315 lines deleted...]
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>154417</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous intervenons de deux manières différentes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>153399</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer des projets ruraux en Seine Aval</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France
 Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Dépend du régime d'aide qui s'applique pour le projet</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
 &lt;/p&gt;
 &lt;p&gt;
  -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
 &lt;/p&gt;
 &lt;p&gt;
  -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
 &lt;/p&gt;
 &lt;p&gt;
  -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation d&amp;#039;un atelier de transformation
  &lt;/li&gt;
  &lt;li&gt;
   Communication autour de la valorisation des co-produits agricoles
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de points de vente de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
  &lt;/li&gt;
  &lt;li&gt;
   Financement de food-truck de produits de locaux
  &lt;/li&gt;
  &lt;li&gt;
   Plantation de haies
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de foncier forestier
@@ -11798,51 +11577,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un gîte touristique
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;aires de repos pour les randonneurs
  &lt;/li&gt;
  &lt;li&gt;
   Organisation d&amp;#039;un festival agricole
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un jardin pédagogique
  &lt;/li&gt;
  &lt;li&gt;
   Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
@@ -11863,194 +11642,194 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Réduction de l'empreinte carbone
 Inclusion numérique
 Protection animale</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Aval</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://leaderseineaval.com/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Margaux GROSJEAN
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>margaux.grosjean@safer-idf.com</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>ADADSA</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>31/10/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>152558</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 133,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Montant par topic :
@@ -12164,113 +11943,113 @@
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Santé
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
@@ -12280,507 +12059,134 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la DG
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD67" s="1" t="inlineStr">
+      <c r="AD61" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>22/10/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...373 lines deleted...]
-      <c r="A70" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>150687</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -12821,3529 +12227,443 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-[...267 lines deleted...]
-      <c r="C72" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>145963</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Développer des pôles d'excellence pour renforcer les liens entre la science et les entreprises</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E72" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Pôles d'excellence - 2023</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
-[...5 lines deleted...]
-Collectivité d’outre-mer à statut particulier
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H72" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
- &lt;br /&gt;
- Horizon Europe - 2.5 Climat, Energie et Mobilité - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
-Horizon Europe - Le cluster &amp;#34;Climate Energy and Mobility&amp;#34; vise à accélérer la double transition verte et numérique et la transformation associée de notre économie, de notre industrie et de notre société en vue d&amp;#039;atteindre la neutralité climatique en Europe d&amp;#039;ici 2050.
+Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
 &lt;p&gt;
  -----
 &lt;/p&gt;
-Budget détaillé par topic ci-après
+Budget détaillé par topic ci-dessous
 &lt;p&gt;
  -----
 &lt;/p&gt;
+Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
-  Budget total de l&amp;#039;appel : 103 millions d&amp;#039;euros
-[...25 lines deleted...]
-  &lt;/ul&gt;
+  HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
-&lt;p&gt;
-[...8 lines deleted...]
-&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  RIA, Actions de Recherche et d&amp;#039;Innovation : Recherche fondamentale et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire.
-[...8 lines deleted...]
-  MSCA, Actions Marie Skłodowska-Curie / subventions individuelles du CER : Réseaux de formation pour les chercheurs, bourses individuelles pour les chercheurs expérimentés, échange de personnel - mobilité pour les chercheurs et le personnel non scientifique.
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium)
-[...5 lines deleted...]
-  Bourses individuelles, ouvertes aux personnes physiques en leur nom propre avec leur institution d&amp;#039;origine.
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;span&gt;
+ TOPICS :
+&lt;/span&gt;
+A venir
 &lt;ul&gt;
  &lt;li&gt;
-  HORIZON-CL5-2024-D1-01-01: Amélioration de la quantification et de la compréhension des émissions et des puits de méthane naturels et anthropiques
-[...17 lines deleted...]
-  HORIZON-CL5-2024-D1-01-07: Quantification du rôle des principaux écosystèmes terrestres dans le cycle du carbone et les effets climatiques connexes
+  HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Transition énergétique
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
-Biodiversité</t>
-[...2 lines deleted...]
-      <c r="O72" s="1" t="inlineStr">
+Industrie</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U72" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
-[...265 lines deleted...]
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e90-horizon-europe-poles-dexcellence-2023/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD73" s="1" t="inlineStr">
+      <c r="AD63" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>23/07/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...2495 lines deleted...]
-      <c r="A82" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>145007</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Déployer le réseau WIFI 43</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>KIT WIFI 43</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J82" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -16354,275 +12674,275 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>06/07/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>144547</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16665,449 +12985,1654 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>147307</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transition écologique et numérique : sciences du climat et réponses</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Sciences du climat et réponses - 2024</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise privée</t>
-[...12 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.5 Climat, Energie et Mobilité - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Le cluster &amp;#34;Climate Energy and Mobility&amp;#34; vise à accélérer la double transition verte et numérique et la transformation associée de notre économie, de notre industrie et de notre société en vue d&amp;#039;atteindre la neutralité climatique en Europe d&amp;#039;ici 2050.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Budget total de l&amp;#039;appel : 103 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget total par topic :
+  &lt;ul&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-01 : 15 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-02 : 22 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-03 : 15 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-04: 12 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-05 : 14 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-06 : 5 millions d&amp;#039;euros
+   &lt;/li&gt;
+   &lt;li&gt;
+    HORIZON-CL5-2024-D1-01-07 : 20 millions d&amp;#039;euros
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Certains budgets Horizon Europe sont structurés en réponse à des ambitions politiques (&amp;#34;destinations&amp;#34;) et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (&amp;#34;sujets&amp;#34;). Ainsi, votre candidature doit être liée à un thème d&amp;#039;un appel à propositions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Différentes catégories de projets sont éligibles :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Actions de Recherche et d&amp;#039;Innovation : Recherche fondamentale et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Actions d&amp;#039;innovation : Prototypes, essais, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités limitées de R&amp;amp;D.
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Actions de coordination et de soutien : Mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche.
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Actions Marie Skłodowska-Curie / subventions individuelles du CER : Réseaux de formation pour les chercheurs, bourses individuelles pour les chercheurs expérimentés, échange de personnel - mobilité pour les chercheurs et le personnel non scientifique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  &lt;span&gt;
+   En outre, les appels précisent les catégories de bénéficiaires éligibles :
+  &lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...12 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...5 lines deleted...]
-  des taux élevés de réemploi, de réutilisation ou de recyclage de déchets : au moins 50 % en masse en 2017 et 60 % en 2020.
+  Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets à bénéficiaire unique, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes aux personnes physiques en leur nom propre avec leur institution d&amp;#039;origine.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les besoins des maîtres d&amp;#039;ouvrages concernent donc principalement l&amp;#039;assistance technique pour des actions opérationnelles sur le territoire.
-[...20 lines deleted...]
- &lt;/strong&gt;
+ &lt;span&gt;
+  TOPICS
+ &lt;/span&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ A venir
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Organiser les filières de gestion, dont la valorisation en technique routière des déchets issus des chantiers du BTP, des industries, des collectivités et des mines et carrières ;
-[...20 lines deleted...]
-  Assister techniquement les maîtres d&amp;#039;ouvrage dans la gestion des déchets générés par leur chantier et l&amp;#039;emploi des matériaux alternatifs, sur toutes les phases de leur chantier.
+  HORIZON-CL5-2024-D1-01-01: Amélioration de la quantification et de la compréhension des émissions et des puits de méthane naturels et anthropiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-02 : Glaces continentales, y compris la couverture neigeuse, les glaciers, les nappes glaciaires et le pergélisol, et leur interaction avec le changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-03: La science du paléoclimat pour une meilleure compréhension de l&amp;#039;évolution à court et à long terme du système terrestre
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-04: Boîte à outils améliorée pour l&amp;#039;évaluation des impacts climatiques et environnementaux des politiques commerciales
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-05: Prochaine génération de trajectoires à faibles émissions et résilientes au changement climatique et NDCs pour un avenir aligné sur l&amp;#039;Accord de Paris
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-06: Le rôle de la prospective du changement climatique pour l&amp;#039;approvisionnement en matières premières primaires et secondaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL5-2024-D1-01-07: Quantification du rôle des principaux écosystèmes terrestres dans le cycle du carbone et les effets climatiques connexes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...17 lines deleted...]
-&lt;/p&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-cl5-2024-d1-01-04;callCode&amp;#61;HORIZON-CL5-2024-D1-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;0,1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site de la Direction générale
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43;
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" rel="nofollow noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e536-horizon-europe-sciences-du-climat-et-reponses/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>132670</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions innovantes nécessaires à la transformation du système alimentaire</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>HEU - Gouvernance innovante, des observations environnementales et solutions numériques pour soutenir le Green Deal - 2024</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association
+Entreprise privée
+Recherche</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Gouvernance innovante, observations environnementales et solutions numériques à l&amp;#039;appui du Green Deal visant à accélérer et à maîtriser les solutions innovantes nécessaires à la transformation du système alimentaire et à la mise en œuvre de solutions durables.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic:
 &lt;ul&gt;
  &lt;li&gt;
-  Assistance technique chantier lors de la mise en œuvre de matériaux alternatifs
-[...5 lines deleted...]
-  Transfert de connaissances (formation des ingénieurs territoriaux).
+  HORIZON-CL6-2024-GOVERNANCE01-1 : 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-10 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-11 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-12 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-13 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-2 : 3.5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-3 : 3 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-4 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-5 : 19 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-6 : 8 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-7 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-8 : 4 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE01-9 : 6 millions d&amp;#039;euros
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Etudes de gisements actuels et nouveaux de matériaux alternatifs ;
-[...8 lines deleted...]
-  Mise à disposition d&amp;#039;outil d&amp;#039;échanges pour mettre en relation fournisseur et utilisateurs de matériaux alternatifs...
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS
+&lt;/span&gt;
+:   A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-1 : Activités supplémentaires pour le partenariat européen pour une économie bleue neutre du point de vue climatique, durable et productive
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-2 : Écosystèmes régionaux d&amp;#039;innovation pour favoriser la transformation du système alimentaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-3 : Le rôle des médias grand public, des médias sociaux et du marketing dans la promotion de modes de consommation sains et durables et la manière d&amp;#039;encourager les bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-4 : Soutien à l&amp;#039;Alliance atlantique pour la recherche et l&amp;#039;innovation dans le domaine des océans et à sa déclaration
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-5 : Personnalisation/pré-opérationnalisation de prototypes de services aux utilisateurs finaux dans le domaine de l&amp;#039;adaptation au changement climatique et de l&amp;#039;atténuation de ses effets
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-6 : Développer des applications innovantes pour soutenir le Green Deal européen, en s&amp;#039;appuyant sur des données météorologiques par satellite
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-7 : Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-8 : Élargir les résultats des groupes opérationnels du PEI au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-9 : Réseaux thématiques pour compiler et partager les connaissances prêtes à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-10 : Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager des connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-11 : Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-12 : Développer les réseaux consultatifs de l&amp;#039;UE sur la sylviculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL6-2024-GOVERNANCE-01-13 : Développer les réseaux consultatifs de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="X84" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etats membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL6-2024-GOVERNANCE-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2be-horizon-europe-gouvernance-innovante-des-obse/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>132685</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l'innovation</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Echange de personnel MSCA - 2023</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 1.2 Actions Marie Sklodowska-Curie - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - MSCA Staff Exchanges 2023 visant à promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l&amp;#039;innovation par l&amp;#039;échange de personnel et le partage de connaissances et d&amp;#039;idées à toutes les étapes de la chaîne d&amp;#039;innovation
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+78,5 millions d&amp;#039;euros
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode&amp;#61;null;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43108473;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355211;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale pour la Recherche et l&amp;#039;Innovation
+ &lt;br /&gt;
+ &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb03-horizon-europe-echange-de-personnel-msca-2023/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>131407</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic :
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04: 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : 18 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22 : 13,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03 : 30 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS
+&lt;/span&gt;
+:   A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -17147,2449 +14672,835 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-[...1564 lines deleted...]
-      <c r="A94" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>129711</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
 locale, entreprise publique locale, entreprise, opérateur ou exploitant de
 réseau ou acteur financier ? Vous êtes à la recherche d’un financement
 pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
 Banque des Territoires peut investir dans le développement d’infrastructures
 contribuant à l’amélioration de la connectivité, la création d’emploi, la
 transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
 d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
 que « tiers de confiance », la Banque des Territoires propose de
 financer les projets portant une logique d’intérêt général sous la forme
 d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>128974</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Commissariat du Massif Central</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espace public
 Accès aux services
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Réhabilitation
 Paysage
 Accessibilité
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Milieux humides
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Consulter la
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
   convention de massif
  &lt;/a&gt;
  et sa
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
   plaquette de présentation
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Massif central</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ANCT Commissariat du Massif central
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
   Coordonnées des chargés de mission thématiques
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  et
  &lt;a target="_self"&gt;
   massif.central&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>massif.central@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...35 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>143288</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’usage des matériaux alternatifs en construction routière</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
-  &lt;br /&gt;
+  Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
+ L&amp;#039;utilisation de matériaux alternatifs en substitution de matériaux naturels présente un enjeu majeur pour les acteurs de la construction. La construction routière notamment constitue, par les quantités de matière en jeu, une filière de choix pour valoriser les matériaux alternatifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
+  &amp;gt; Maîtres d&amp;#039;ouvrages de la construction routière
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Deux modalités d&amp;#039;intervention :
+ La loi sur la transition énergétique pour la croissance verte (LTECV) engage l&amp;#039;Etat et les collectivités territoriales maîtres d&amp;#039;ouvrages de la construction et de l&amp;#039;entretien routier sur la voie d&amp;#039;une consommation raisonnée des ressources naturelles granulaires en favorisant le réemploi et le recyclage ou toutes autres formes de valorisation matière, au sens de la directive 2008/98/CE du Parlement européen relative aux déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ La LTECV fixe ainsi à l&amp;#039;Etat et aux collectivités territoriales des objectifs ambitieux pour leurs chantiers de construction et d&amp;#039;entretien routier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
-[...2 lines deleted...]
-  soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
+  &lt;strong&gt;
+   l
+  &lt;/strong&gt;
+  a priorité à l&amp;#039;utilisation des matériaux issus du réemploi, de la réutilisation ou du recyclage de déchets dans les  marchés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des taux élevés de réemploi, de réutilisation ou de recyclage de déchets : au moins 50 % en masse en 2017 et 60 % en 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les besoins des maîtres d&amp;#039;ouvrages concernent donc principalement l&amp;#039;assistance technique pour des actions opérationnelles sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Entreprises du BTP et industriels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les producteurs de déchets et les entreprises de TP doivent par ailleurs développer l&amp;#039;usage de matériaux alternatifs et investir dans le développement de nouvelles techniques constructives et de traitement des matériaux minéraux et organiques afin de favoriser le recyclage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de sa connaissance historique des matériaux minéraux et biosourcés et de son positionnement entre maîtres d&amp;#039;ouvrages et maîtres d&amp;#039;œuvre, le Cerema propose une offre de services à destination des maîtres d&amp;#039;ouvrages publics et des entreprises des TP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces services permettent de rassembler et croiser des compétences variées indispensables pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser les filières de gestion, dont la valorisation en technique routière des déchets issus des chantiers du BTP, des industries, des collectivités et des mines et carrières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concevoir et dimensionner les infrastructures routières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser les matériaux granulaires utilisés en construction (géotechnique, mécanique et environnement) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les risques environnementaux et sanitaires liés à l&amp;#039;emploi de nouveaux matériaux alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôler les chantiers de construction ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#039;
+  &lt;/strong&gt;
+  Monitorer&amp;#039; la durabilité des constructions routières (environnement et géotechnique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assister techniquement les maîtres d&amp;#039;ouvrage dans la gestion des déchets générés par leur chantier et l&amp;#039;emploi des matériaux alternatifs, sur toutes les phases de leur chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema propose en particulier aux maîtres d&amp;#039;ouvrages de la construction routière :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Assistance pour :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; La promotion des matériaux alternatifs, leur domaine d&amp;#039;emploi au travers une vulgarisation des documents techniques et environnementaux existants ; o l&amp;#039;élaboration de marchés intégrant la gestion des matériaux et des déchets générés dans le cadre de la construction et de l&amp;#039;entretien routier ;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; L&amp;#039;élaboration de marchés « matériaux » favorisant le réemploi et l&amp;#039;utilisation de matériaux alternatifs dans les ouvrages routiers (dont volets mécanique, géotechnique, environnemental et sanitaire, élaboration du plan de contrôle) ;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; L&amp;#039;élaboration et le suivi de marchés de contrôle de chantiers de mise en œuvre de matériaux alternatifs ;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance technique chantier lors de la mise en œuvre de matériaux alternatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et/ou mise en œuvre de méthodologies et d&amp;#039;outils pour faciliter l&amp;#039;application des politiques publiques en matière de réemploi, de réutilisation ou de recyclage de déchets en construction et entretien routier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transfert de connaissances (formation des ingénieurs territoriaux).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;établissement propose aux entreprises du BTP et aux industriels une variété de prestations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de gisements actuels et nouveaux de matériaux alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de méthodologies et de guides régionaux sur de nouveaux gisements, en collaboration avec les acteurs de la construction, calqués sur les méthodologies nationales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de nouveaux usages d&amp;#039;emploi de matériaux recyclés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;outil d&amp;#039;échanges pour mettre en relation fournisseur et utilisateurs de matériaux alternatifs...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Innovation, créativité et recherche
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/developper-usage-materiaux-alternatifs-construction-routiere</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...117 lines deleted...]
- Caducité : 1 année à partir de la date de signature de la convention
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b2f-developper-lusage-des-materiaux-alternatifs-e/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>120596</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19617,66 +15528,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
+      <c r="P75" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q97" s="1" t="inlineStr">
+      <c r="Q75" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -19688,3046 +15599,598 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>120458</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FEDER - Fonds européen de développement régional
 EUROPE - FSE + - Fonds social européen
 EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Mon projet européen</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...16 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
  &lt;strong&gt;
   Mon projet européen).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
  &lt;strong&gt;
   monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Economie d'énergie et rénovation énergétique
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 International
 Attractivité économique
 Animation et mise en réseau
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>http://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>andrea.perilli@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>CR BFC - autorité de gestion FESI</t>
         </is>
       </c>
-      <c r="AD98" s="1" t="inlineStr">
+      <c r="AD76" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>26/09/2022</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...2077 lines deleted...]
-      <c r="A109" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>126877</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   LES OUTILS DE PLANIFICATION TERRITORIALE
  &lt;/strong&gt;
  &lt;br /&gt;
  Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
   les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
    Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
    OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
    Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
    PLUi Le Havre Seine Métropole
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   Consulter la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>20/01/2023</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...371 lines deleted...]
-      <c r="A112" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>119891</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -22759,179 +16222,2890 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>119727</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Financer les infrastructures du Petit Cycle de l’Eau</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets en faveur de l’environnement</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre d&amp;#039;investissement « Petit Cycle de l&amp;#039;Eau » développée par la Banque des Territoires vous permet de financer de nombreux types d&amp;#039;infrastructures liées à la gestion des services publics d&amp;#039;eau et d&amp;#039;assainissement (SPEA) telles que :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les installations de captage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les stations d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les infrastructures de réseaux d&amp;#039;eau potable et de collecte des eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les installations de valorisation et de réutilisation des eaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités locales et acteurs éligibles, cette offre prend la forme d&amp;#039;un co-investissement dans des sociétés offrant des solutions innovantes de gestion de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Transition énergétique
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_petit_cycle_psat</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55ea-financer-les-infrastructures-du-petit-cycle-d/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>117631</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Créer des centres de formation ou développer de nouvelles formations  pour accompagner l'innovation et la transformation digitale dans l'industrie</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Offre d’amorçage pour la création de centres de formation</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans votre projet de création d&amp;#039;un centre de formation ou de développement de nouvelles formations dans une structure existante. Objectif : soutenir l&amp;#039;innovation, la transformation digitale, la reconversion des industries ou encore rendre plus attractif les métiers industriels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=centre_formation_psat</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  Votre contact en région
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9101-creer-des-centres-de-formation-ou-developper-/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>121340</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants ("Fonds des projets innovants ou exceptionnels")</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Fonds des projets innovants ou exceptionnels</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Taux d’aide adaptable selon le projet</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires
+dans leurs projets innovants et d’envergure
+participant à l’attractivité et au rayonnement du territoire, ainsi que leurs projets exceptionnels qui résultent
+d’aléas liés à des événements imprévus ou des contraintes particulières imposés
+au niveau national ou régional.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra
+respecter les exigences et les normes règlementaires et techniques
+(accessibilité des personnes à mobilité réduite aux espaces et équipements
+publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilités douces,&lt;/li&gt;&lt;li&gt;Environnement (biodiversité, forêts…),&lt;/li&gt;&lt;li&gt;Développement économique local et départemental,&lt;/li&gt;&lt;li&gt;Projets spécifiques et innovants&lt;/li&gt;&lt;li&gt;Caractère exceptionnel : évènements imprévus, contexte national, régional ou départemental…&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 200 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :&lt;/strong&gt; communes et EPCI.&lt;/p&gt;&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des
+dossiers sera assuré par la commission organique compétente, en se basant sur des
+critères objectifs permettant d’évaluer la capacité, la faisabilité et
+l’opportunité du projet. Elle sera compétente pour apprécier si un soutien
+financier du Département est pertinent et souhaitable sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5620-soutenir-les-investissements-structurants-des/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>127471</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Allocation programme de recherche scientifique</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Deux modalités d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements d&amp;#039;enseignement supérieur et de recherche publics implantés en Charente ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes publics de recherche implantés en Charente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente présentant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le laboratoire ou l&amp;#039;organisme porteur du programme de recherche et son lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ o	le descriptif détaillé du sujet de recherche et méthodologie
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;intérêt de cette recherche pour le territoire charentais
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du ou des chercheurs.es pour le.laquel.le le contrat est envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien à la valorisation et au rayonnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet détaillé précisant l&amp;#039;intérêt pour la compagnie d&amp;#039;être présente sur le festival visé
+ &lt;/li&gt;
+ &lt;li&gt;
+  budget prévisionnel du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités particulières d&amp;#039;instruction :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention entre l&amp;#039;établissement/organisme public de recherche et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  transmission au Département d&amp;#039;un rapport intermédiaire à la fin de chaque année
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les résultats de la recherche pourront, à terme, être intégrés aux bases de données spécifiques développées par le Département (SIG).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  première année – modalités reconductibles deux fois : versement 80 % de l&amp;#039;aide à la signature de la convention puis le solde (20%) après remise du rapport intermédiaire/final
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide à la valorisation et rayonnement de la recherche :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la valorisation et rayonnement de la recherche : versement 80 % de l&amp;#039;aide à la signature de la convention puis solde (20 %) sur justification par présentation des factures acquittées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/allocation_programme_recherche_scientifique.pdf</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches ».
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Education Jeunesse Enseignement supérieur : Tél. : 05 16 09 74 06
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1449-soutenir-la-recherche-scientifique/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>105155</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'organisation de colloques liés à la recherche dans le domaine du patrimoine et des fouilles archéologiques</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien aux colloques scientifiques</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des participants
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_colloques_scientifiques.pdf</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e9e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>105154</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les publications liés à la recherche dans le domaine du patrimoine</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien aux publications</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres établissements publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La publication, qu&amp;#039;elle soit scientifique ou grand public, est à la croisée des chemins entre la recherche et la diffusion. Ce dispositif permet d&amp;#039;assurer la diffusion de la recherche auprès du grand public.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Innovation, créativité et recherche
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département pourra intervenir financièrement pour la réalisation d&amp;#039;ouvrages, présentant un intérêt archéologique, historique et culturel indiscutable, de deux types :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les ouvrages scientifiques ayant pour thème le patrimoine du département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ouvrages de vulgarisation ayant pour thème des sites, propriétés du Département (BD, livres pour enfants...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans les deux cas, le projet de publication doit se réaliser sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
+&lt;/p&gt;
+&lt;p&gt;
+ La publication pourra faire l&amp;#039;objet d&amp;#039;une action de communication en partenariat avec le Département (conférence sur le territoire, opération pédagogique avec les scolaires...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis estimatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  un exemplaire de l&amp;#039;ouvrage et les noms des collaborateurs du projet
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : un acompte de 70% dès la notification de la décision ; le solde au vu du bilan financier
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_publications.pdf</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affecté à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/402e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>104965</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche archéologique et historique</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien à la recherche</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Partenaire de la recherche archéologique et paléontologique, le Département apporte son soutien aux opérations organisées sur le territoire charentais (fouilles programmées, projets collectifs de recherche, sondages, inventaires...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets de recherche (en dehors des inventaires) : jusqu&amp;#039;à 50 % du coût prévisionnel TTC, la subvention ne pouvant pas excéder 10.000 €. Ce plafond pourra être dépassé pour des projets de recherches ayant lieu sur des propriétés appartenant au Département.&lt;/p&gt;
+&lt;p&gt;
+ Ce pourcentage est défini en fonction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de l&amp;#039;intérêt archéologique et paléontologique du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions de médiation conduites sur le site (ouverture du site, conférences...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutien aux inventaires : jusqu&amp;#039;à 25% de la dépense subventionnable TTC
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Projets de recherche (en dehors des inventaires)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets archéologiques doivent faire l&amp;#039;objet d&amp;#039;un arrêté préfectoral d&amp;#039;autorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les fouilles préventives sont exclues du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses recevables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  analyses scientifiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  hébergement et nourriture
+ &lt;/li&gt;
+ &lt;li&gt;
+  location de matériel
+ &lt;/li&gt;
+ &lt;li&gt;
+  déplacements dans le département (sur présentation d&amp;#039;un projet justifié, dérogation possible pour des déplacements hors département)
+ &lt;/li&gt;
+ &lt;li&gt;
+  petit matériel et fournitures
+ &lt;/li&gt;
+ &lt;li&gt;
+  reproductions et frais liés à la rédaction du rapport
+ &lt;/li&gt;
+ &lt;li&gt;
+  rémunération/honoraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les frais de restaurant sont remboursés à hauteur de 20 € par personne, le reliquat étant à la charge du porteur de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses irrecevables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  alcool
+ &lt;/li&gt;
+ &lt;li&gt;
+  téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais personnels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Soutien aux inventaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses recevables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rémunération/honoraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais techniques (petit matériel, conditionnement, reproduction...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  un descriptif scientifique de l&amp;#039;opération programmée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En plus pour les projets de recherche (en dehors des inventaires) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;arrêté préfectoral d&amp;#039;autorisation suite à l&amp;#039;avis de la Commission territoriale de la recherche archéologique (CTRA) ou l&amp;#039;autorisation du Service régional de l&amp;#039;archéologie
+ &lt;/li&gt;
+ &lt;li&gt;
+  le formulaire de demande de subvention « recherche archéologique et paléontologique» téléchargeable sur le site Internet du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie du dossier transmis à la Direction régionale des affaires culturelles
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention entre le bénéficiaire et le Département (à l&amp;#039;exclusion du soutien aux inventaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  transmission au Département du rapport de recherche
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;
+ → Projets de recherche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  selon les modalités de la convention
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Soutien aux inventaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  versement d&amp;#039;un acompte de 80% de la subvention dès la notification de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  solde de la subvention avant la fin de l&amp;#039;année civile, au vu des justificatifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/6121_investissement_dans_salles_de_cinema.pdf</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa05-soutenir-la-recherche-archeologique-et-histor/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>111757</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -22968,82 +19142,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23089,1211 +19263,1557 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W113" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>104490</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir un programme annuel d’action(s) ou le fonctionnement général de structures de culture scientifique</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions en faveur du dialogue sciences-société</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H114" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa stratégie CSTI 2019-2022, la Région s&amp;#039;appuie sur un réseau d&amp;#039;acteurs à la fois divers et complémentaires, qui participe au dialogue sciences – société sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région anime et coordonne ce réseau des acteurs de la CSTI à travers la Commission Sciences-Société, son bureau et différents groupes de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional permet de financer des actions récurrentes (actions éducatives ligériennes par exemple) et d&amp;#039;en faire émerger de nouvelles pour mieux répondre aux attentes des publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt :
+ &lt;/strong&gt;
+ Dépôt du dossier sur le Portail régional des aides au plus tard :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les programmes annuels d&amp;#039;action(s) et le fonctionnement général : au plus tard le 12 février de l&amp;#039;année concernée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour une action seule : 3 mois minimum avant la réalisation de l&amp;#039;action et avant l&amp;#039;engagement des premières dépenses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Instruction des dossiers :
+ &lt;/strong&gt;
+ L&amp;#039;instruction est réalisée par les services de la Région. Dans le cadre de l&amp;#039;instruction, la Région se réserve le droit de faire appel à des avis extérieurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Décision, attribution et versement de la subvention :
+ &lt;/strong&gt;
+ la décision d&amp;#039;attribution des subventions est prise en Commission Permanente du Conseil régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2021</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements ESR - Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des demandes au titre des actions et du fonctionnement général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les actions proposées sont déployées en Pays de la Loire et/ou démontrent un impact sur le territoire ligérien.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions proposées s&amp;#039;inscrivent pleinement dans le contexte de la stratégie régionale pour la CSTI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur s&amp;#039;appuie sur un conseil scientifique pour concevoir ses actions et/ou intègre des scientifiques dans le pilotage des actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de critères d&amp;#039;appréciation des demandes au titre des actions et du fonctionnement général
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence au regard de la stratégie régionale pour la CSTI ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;action / du programme d&amp;#039;actions et capacité du porteur à bien mener son projet (clarté des objectifs et pertinence des actions proposées, expériences préalables du porteur, implication d&amp;#039;un référent scientifique et/ou technologique et/ou industriel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification préalable d&amp;#039;un besoin auprès des publics et des territoires cibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implication effective des partenaires dans le montage du projet et sa mise en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-acteurs-et-aux-actions-de-culture-scientifique-technique-et-industrielle</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ACTIONS_CSTI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:culturesciences&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  culturesciences&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 56 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb30-soutien-aux-acteurs-et-aux-actions-de-culture/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>104510</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir le programme de formation-action &amp;#34; Dispositif intégré méthodologique pour l‘innovation et la compétitivité des entreprises (DINAMIC)&amp;#34; mais aussi les actions collectives destinées à favoriser la mutation des PME vers de nouveaux modes de production et d&amp;#039;innovation ainsi que les services de veille et d&amp;#039;intelligence économique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront s&amp;#039;inscrire en cohérence avec les orientations régionales issues du schéma régional de l&amp;#039;économie et de l&amp;#039;emploi durables (SREED) et/ou du schéma régional développement économique, d&amp;#039;innovation et d&amp;#039;internationalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La contribution des projets à la mise en œuvre de la stratégie régionale d&amp;#039;innovation en faveur des filières devra être démontrée lorsque cela est pertinent.
+&lt;/p&gt;
+&lt;p&gt;
+ La cohérence avec la stratégie régionale énergétique devra, le cas échéant, être démontrée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivant dans le référentiel régional « Responsabilité Sociétale des Entreprises » feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/accroitre-la-competitivite-des-pme-pour-faire-face-aux-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+&lt;/p&gt;
+&lt;p&gt;
+ Service FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 61 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d2cd-accroitre-la-competitivite-des-pme-pour-faire/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds d&amp;#039;innovation en faveur de la transition énergie-climat. Aide en faveur d&amp;#039;une opération d&amp;#039;investissement de 150.000 € minimum pour :
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>104637</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre de formation post-bac à distance dans un tiers lieu - AMI "Campus connectés A 2 PAS"</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation &amp;quot;Campus A 2 PAS&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région place le territoire au cœur de sa stratégie régionale ESRI 2021-2017 et souhaite rapprocher l&amp;#039;enseignement supérieur de tous les territoires. La Région est attentive aux initiatives des collectivités qui permettent de rendre accessible l&amp;#039;offre de formation aux Ligériens des zones géographiques les plus éloignées des métropoles en cohérence avec les besoins des acteurs locaux. Elle souhaite également apporter une réponse à la demande sociale et permettre à chaque jeune de se révéler.
+ &lt;br /&gt;
+ Les campus à A 2 PAS vont permettre l&amp;#039;accès en proximité aux formations supérieures à distance en s&amp;#039;appuyant sur un accompagnement humain adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être agiles, adaptés aux caractéristiques des infrastructures du territoire en proximité des jeunes et des entreprises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires qui ne sont pas dotés d&amp;#039;une offre de formation post-bac, tout comme les territoires qui proposent un premier niveau de formation post-bac en présentiel et souhaitent élargir les choix d&amp;#039;orientation et de formation proposés aux jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans des tiers-lieux existants qui font sens en termes d&amp;#039;accès aux formations de l&amp;#039;enseignement, ou à créer dans des lieux de formations accueillant déjà des jeunes en formation et disposant d&amp;#039;infrastructures mutualisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyant sur un accompagnement humain : L&amp;#039;une des conditions de réussite de la formation à distance est la qualité de l&amp;#039;accompagnement humain de proximité proposé, qui devra être régulier et individualisé pour répondre aux besoins des étudiants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront s&amp;#039;inscrire dans un cadre pluriannuel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;analyse des dossiers sera effectuée par la Direction Enseignement Supérieur et Recherche.
+ &lt;br /&gt;
+ Les critères de sélection des manifestations d&amp;#039;intérêt, à titre indicatif et non exhaustif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du territoire en termes d&amp;#039;offre de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence d&amp;#039;un espace ou identification d&amp;#039;un espace
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;accompagnement en ressources humaines envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficiaires envisagés du campus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence de partenariat avec des établissements d&amp;#039;enseignement supérieur localement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité envisagée du fonctionnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dossier de participation, les manifestations d&amp;#039;intérêt devront a minima comporter les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les premiers éléments de diagnostic du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les objectifs du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation du projet avec des indicateurs d&amp;#039;évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens humains et matériels consacrés au projet, les partenariats tissés avec les établissements d&amp;#039;enseignement supérieur de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel (si le projet est mature)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestations-dinteret-campus-connectes-2-pas</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche, Service Enseignement supérieur, mobilité internationale et vie étudiante, Pôle Enseignement supérieur et vie étudiante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire Pichon - 02 28 20 64 30
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accueil DESR - 02 28 20 61 58 -
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistante ESMIVE - 02 28 20 51 26
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9bc-appel-a-manifestations-dinteret-campus-connec/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>104483</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   l&amp;#039;économie circulaire,
+   Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
   &lt;/li&gt;
   &lt;li&gt;
-   l&amp;#039;écologie industrielle,
+   Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
   &lt;/li&gt;
   &lt;li&gt;
-   la production locale d&amp;#039;énergie renouvelable ou la récupération réduisant les impacts négatifs du mix énergétique,
+   L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Type de procédure : Papier
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
   &lt;/li&gt;
   &lt;li&gt;
-   la mobilité décarbonée (dans une logique de solidarité territoriale et d&amp;#039;égalité des territoires),
+   Entreprises
   &lt;/li&gt;
   &lt;li&gt;
-   la construction ou la rénovation énergétique de bâtiments (autre que l&amp;#039;habitat) avec un label à très haute performance énergétique, conformément à la réglementation thermique 2020,
+   Lycées et centres de formation
   &lt;/li&gt;
   &lt;li&gt;
-   le recyclage d&amp;#039;espaces publics ou bâtis intégrant des solutions basées sur la nature et les solidarités (agriculture urbaine,...) pour prévenir les risques liés au changement climatique (rafraichissement naturel pour lutter contre les effets d&amp;#039;ilot de chaleur urbain...).
+   Etablissements ESR - Organismes de recherche
+  &lt;/li&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
- 150.000 € minimum d&amp;#039;investissement.
-[...25 lines deleted...]
-          <t>&lt;p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE peuvent concerner tous les secteurs et filières au premier rang desquels l&amp;#039;insertion par l&amp;#039;activité économique (paysage, bâtiment, recyclage, ...), les services aux personnes (crèches, animation périscolaire, épicerie sociale, accueil de nouveaux habitants, logements passerelles, ...), les activités culturelles et créatives, le développement d&amp;#039;énergies renouvelables, l&amp;#039;agriculture biologique, les circuits courts alimentaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE poursuivent de multiples objectifs qui peuvent ou non se cumuler : la structuration territoriale d&amp;#039;une filière ou d&amp;#039;un secteur, la reprise d&amp;#039;entreprises ou la relocalisation d&amp;#039;activités sur un territoire, des stratégies mutualisées et équitables de distribution et de commercialisation, une mutualisation de ressources, de compétences ou de financements, la recherche d&amp;#039;une taille critique pour répondre à la demande de biens ou de services durables, l&amp;#039;amélioration de la visibilité institutionnelle de l&amp;#039;ESS,...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour être éligibles, les projets de pôles déposés doivent répondre aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Projet de 150.000€ minimum d&amp;#039;investissement.
+   un regroupement, sur un même territoire, d&amp;#039;un nombre significatif de réseaux, d&amp;#039;entreprises et de structures de l&amp;#039;économie sociale et solidaire (ESS) qui s&amp;#039;associent à des entreprises industrielles ou commerciales, et le cas échéant à des collectivités locales, des centres de recherche et organismes de formation;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un ancrage territorial des activités économiques;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X114" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mission développement durable
-[...2 lines deleted...]
- Téléphone : 01 60 91 96 96
+ Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
+ &lt;br /&gt;
+ Service Ingéniérie économique
+ &lt;br /&gt;
+ Pôle Créations, transmissions
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 53 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="G115" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
-[...11 lines deleted...]
- Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
-Montagne
 Sols
 Espaces verts
-Espace public
-[...2 lines deleted...]
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
 Jeunesse
-Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
 Alimentation
-Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
-Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
-Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
-Equipement public
-[...3 lines deleted...]
-Architecture
 Paysage
-Accessibilité
-[...1 lines deleted...]
-Emploi
 International
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
-Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
-Sécurité
-Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O115" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les structures éligibles sont les structures publiques ou privées à but non lucratif.
-[...7 lines deleted...]
- Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+ Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...19 lines deleted...]
-      <c r="X115" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
- pdibiase&amp;#64;maregionsud.fr
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-[...501 lines deleted...]
-      <c r="A119" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>117484</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -24306,90 +20826,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24414,3341 +20934,159 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P119" s="1" t="inlineStr">
+      <c r="P97" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>21/04/2022</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-[...3182 lines deleted...]
-      <c r="A133" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>95007</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'intégration professionnelle des étudiants et des jeunes chercheurs</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Intégration professionnelle des étudiants et des jeunes chercheurs</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Est considérée comme étudiant, toute personne effectuant des études post bac.
  &lt;em&gt;
   *5 ans après la soutenance de thèse maximum
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;h3&gt;
  Objectifs
 &lt;/h3&gt;
 &lt;p&gt;
  Le dispositif cible les doctorants et jeunes chercheurs.
 Pour se faire, la Région soutient les projets qui favorisent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les rencontres, échanges entre étudiants, jeunes chercheurs de différents établissements
 sur des aspects professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   les temps d&amp;#039;échanges et rencontres avec des professionnels, potentiels recruteurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces manifestations, de par leur mise en œuvre et leur déroulement dépasseront la démarche
@@ -27780,209 +21118,1199 @@
   &lt;/strong&gt;
   : établissements d&amp;#039;enseignement supérieur, associations étudiantes et de jeunes chercheurs basés sur le territoire du Grand Est.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    De l&amp;#039;action
   &lt;/strong&gt;
   : étudiants et jeunes chercheurs originaires d&amp;#039;établissements du Grand Est.
  &lt;/li&gt;
 &lt;/ul&gt;
 Montant de l&amp;#039;aide
 L&amp;#039;aide revêt la forme d&amp;#039;une subvention.
 &lt;p&gt;
  Taux de base : 40 %
 &lt;/p&gt;
 &lt;p&gt;
  Budget éligible minimum : 10 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Plafond de l&amp;#039;aide : 15 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P133" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>07/08/2017</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Projets éligibles
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rencontres, concours nationaux ou internationaux organisés dans le Grand Est ou dans une région transfrontalière en lien avec le monde économique
   &lt;/strong&gt;
   Ces opérations sont à la fois des temps d&amp;#039;échanges entre étudiants et/ou jeunes chercheurs issus d&amp;#039;horizons différents et l&amp;#039;occasion de valoriser le Grand Est et ses compétences. Elles ont vocation à accroitre l&amp;#039;attractivité du Grand Est.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Manifestations visant à favoriser les interactions entre les étudiants et/ou jeunes
   &lt;/strong&gt;
   &lt;strong&gt;
    chercheurs et les acteurs socioéconomiques
   &lt;/strong&gt;
   Les étudiants et jeunes chercheurs constituent un public stratégique pour les entreprises et les territoires. De par leurs formations aux outils et techniques récentes, de pointe, ils peuvent apporter un regard original sur des projets ou problématiques d&amp;#039;entreprises et ainsi permettre aux acteurs économiques et aux collectivités de développer de nouveaux projets ou concepts. C&amp;#039;est également
 l&amp;#039;occasion pour de potentiels recruteurs de voir leurs futurs collaborateurs en action. Pour le public jeunes chercheurs peuvent être soutenus les projets valorisant les compétences acquises pendant le doctorat et/ou post doctorat.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Programmes d&amp;#039;intégration professionnelle organisés en Grand Est par au moins 3 établissements du territoire et regroupant des étudiants et/ou jeunes chercheurs
   &lt;/strong&gt;
   Les programmes entrant dans ce cadre permettent de développer la transversalité et la rencontre d&amp;#039;étudiants et/ou jeunes chercheurs aux profils différents. Les actions soutenues s&amp;#039;inscrivent dans la durée et regroupent un ensemble d&amp;#039;évènements dédiés à l&amp;#039;intégration professionnelle des publics
 ciblés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/integration-pro-des-etudiants/</t>
         </is>
       </c>
-      <c r="W133" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0155/depot/simple</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:vie-etudiante&amp;#64;grandest.fr"&gt;
   vie-etudiante&amp;#64;grandest.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9f8-integration-professionnelle-des-etudiants-et-/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF133" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-      <c r="A134" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>94681</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets liés au réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : l
+ a loi AGEC a inscrit plusieurs objectifs ambitieux en termes de substitution des emballages en plastique à usage unique et de réemploi des emballages. L&amp;#039;ADEME vous accompagne dans votre démarche.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : l&amp;#039;aide s&amp;#039;adresse aux entreprises. Les collectivités ayant la responsabilité d&amp;#039;une activité de restauration sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ Étude, expérimentations préalables à un investissement pour la substitution des emballages et contenants en plastique notamment à usage unique et pour le réemploi des emballages et contenant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : R
+ éalisation en amont d&amp;#039;études justifiant l&amp;#039;intérêt économique et écologique de l&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/aides-reemploi-reduction-substitution-emballages-contenants-notamment-plastique-a</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9ce-aider-au-reemploi-la-reduction-et-la-substitu/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>94242</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>94241</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'innovation pour la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent porter sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  la structuration de l&amp;#039;école de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>94239</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour le développement de circuits courts et de filières locales de qualité</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités mais également les entreprises privées dans leur projet de transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;aider collectivités et entreprises à développer le circuit court mais également des filières locales de qualité, l&amp;#039;offre propose un accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En conseils et des missions d&amp;#039;animation
+ &lt;/li&gt;
+ &lt;li&gt;
+  En Co-financement d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  En investissements directs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Acc_transition_alim_psat</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/779f-accelerer-la-transition-alimentaire-afin-de-d/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>94237</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Créer des tiers-lieux d’innovation sociale pour contribuer au développement économique des territoires</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer au développement économique local et mettre en place un tiers-lieu d&amp;#039;innovation sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires peut apporter, sous certaines conditions dont notamment le soutien de la collectivité territoriale, un appui à l&amp;#039;émergence du projet et à la structuration de sa gouvernance, une aide aux études de programmation ou de montage juridique et financier, une part des fonds propres de la structure d&amp;#039;exploitation ou de la structure portant les murs, sous forme d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=tierslieux_innov_sociale_psat</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b33b-developper-les-tiers-lieux-dinnovation-social/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+Fédération des parcs naturels régionaux de France
+Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de la Culture
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>103324</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Santé numérique et innovation</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I134" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Innovation en santé,
  &lt;/li&gt;
  &lt;li&gt;
   Intelligence artificielle,
  &lt;/li&gt;
  &lt;li&gt;
   Télémédecine,
  &lt;/li&gt;
  &lt;li&gt;
   Téléconsultation,
  &lt;/li&gt;
@@ -28010,1528 +22338,352 @@
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes doivent être déposées en ligne sur la plateforme
  &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Santé
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P134" s="1" t="inlineStr">
+      <c r="P105" s="1" t="inlineStr">
         <is>
           <t>31/12/2019</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les projets innovants et emblématiques :
   &lt;/strong&gt;
   les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les projets de recherche :
   &lt;/strong&gt;
   les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service santé :
  &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   sante&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et
  &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   pierre.faivre&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01.53.85.53.85
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB134" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF134" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-      <c r="A135" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>92601</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
 &lt;/p&gt;
 &lt;p&gt;
  Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets participant directement ou indirectement à une aide à une entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-[...1176 lines deleted...]
-      <c r="A143" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>92350</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -29562,225 +22714,225 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M143" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC143" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>92349</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -29807,226 +22959,226 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>92241</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Etre aidé pour participer au débat territorial</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
  &lt;br /&gt;
  L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -30054,211 +23206,211 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communication
  &lt;/li&gt;
  &lt;li&gt;
   Animation et intermédiation des débats
  &lt;/li&gt;
  &lt;li&gt;
   Projets participatifs
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation (résidence, atelier, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>26/04/2021</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>92240</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour bâtir des stratégies territoriales</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
 &lt;/p&gt;
@@ -30287,622 +23439,808 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M146" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conduire des démarches de prospective pour construire une vision pour le futur
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
  &lt;/li&gt;
  &lt;li&gt;
   Animation de coopérations territoriales (contractualisations, coopérations
   &lt;br /&gt;
   métropolitaines, contrat de réciprocité...)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux stratégies frontalières et transnationales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>26/04/2021</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>90744</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de recherche collaboratifs public/privé</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I147" s="1" t="inlineStr">
+      <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de permettre aux entreprises d&amp;#039;augmenter leur compétitivité en soutenant leurs démarches de recherche en collaboration avec des centres de compétences et leurs démarches d&amp;#039;intégration de compétences scientifiques ou technologiques.
 &lt;/p&gt;
 &lt;p&gt;
  Projets de recherche associant des entreprises et des organismes de recherche et de transfert des connaissances.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entreprises de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche et de transfert des connaissances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par l&amp;#039;entreprise réservées exclusivement à la réalisation du projet
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par le centre de compétences pour la réalisation exclusive du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-de-recherche-collaboratifs-publicprive</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;enseignement supérieur recherche et transfert de technologie
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620e-projets-de-recherche-collaboratifs-publicpriv/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF147" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>89215</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M148" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD148" s="1" t="inlineStr">
+      <c r="AD112" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>94876</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les chaires industrielles</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux chaires industrielles</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Grand Est souhaite amplifier les passerelles entre la recherche académique et les entreprises, en créant un environnement de recherche de haut niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rapprocher le secteur de la R&amp;amp;D privée du potentiel académique de recherche régional pour augmenter l&amp;#039;investissement en R&amp;amp;D et favoriser la participation des organismes de recherche et de transfert de technologie au développement de produits et procédés innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  orienter le soutien régional vers la recherche à fort potentiel d&amp;#039;innovation et attirer le recrutement de chercheurs de haut niveau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accroître l&amp;#039;employabilité de personnels hautement qualifiés formés à une double culture de laboratoire et entreprise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : à parité de l&amp;#039;investissement privé dans la limite de 30 % de l&amp;#039;assiette éligible
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide régionale : 120 K€ maximum par an dans la limite de 5 ans
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2021</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Les organismes de recherche et les établissements d&amp;#039;enseignement supérieur suivants : Universités, Grandes Ecoles, EPST.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   S&amp;#039;inscrire en cohérence avec les trois enjeux de transition écologique, numérique et industrielle et dans les thématiques d&amp;#039;excellence déjà identifiées (santé, chimie, matériaux, ...) fédératrices couvrant l&amp;#039;ensemble des domaines de la recherche, susceptibles de générer des innovations et pouvant alimenter les connaissances dans les domaines identifiés de la stratégie de spécialisation intelligente (S3) (technologies et équipements pour la transition industrielle ; recyclage et fonctionnalisation des matériaux ; biotechnologies médicales ; outils numériques pour la santé ; dispositifs médicaux ; molécules et matériaux biosourcés ; outils et systèmes pour la gestion durable et intelligente des ressources naturelles ; systèmes énergétiques et leur performance) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Impliquer financièrement (en numéraire) à minima une ou plusieurs entreprises du Grand Est (TPE, PE, PME, ETI, GE). La/les entreprises partenaires doivent contribuer à hauteur de 25% minimum des dépenses éligibles.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Impliquer financièrement (en numéraire) un autre cofinancement public (hors apport de l&amp;#039;établissement d&amp;#039;accueil).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre portée par un titulaire, chercheur ou enseignant chercheur de notoriété internationale ou nationale, en mobilité ou non avec une expérience avérée et réussie de partenariat avec le monde économique. Celui-ci doit occuper au moins 50 % de son temps de recherche aux travaux propres de la chaire. Il doit mener par ailleurs, des actions de formation par la recherche selon une vision à long terme dans les laboratoires de recherche fortement en lien monde économique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-chaires-industrielles/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0214/depot/simple</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question :
+ &lt;a href="mailto:chairesindus&amp;#64;grandest.fr"&gt;
+  chairesindus&amp;#64;grandest.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707d-soutien-aux-chaires-industrielles/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>83481</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE des Pays de la Loire
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
-Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE d'Occitanie</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -30945,85 +24283,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -31046,79 +24384,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -31151,151 +24489,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-      <c r="A150" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>83479</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C150" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -31353,77 +24691,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M150" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -31445,79 +24783,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -31550,1615 +24888,226 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-[...1389 lines deleted...]
-      <c r="A157" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>82915</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C157" s="1" t="inlineStr">
+      <c r="C116" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
-[...7 lines deleted...]
-CAUE des Hauts-de-Seine
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
 CAUE de l'Yonne
-CAUE du Tarn
-[...15 lines deleted...]
-CAUE de l'Aude
 CAUE de la Dordogne
-CAUE de la Drôme
-[...41 lines deleted...]
-      <c r="G157" s="1" t="inlineStr">
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H157" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -33200,88 +25149,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M157" s="1" t="inlineStr">
+      <c r="M116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -33300,79 +25249,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -33844,1997 +25793,228 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB157" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC157" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG157" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH157" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="158" spans="1:34" customHeight="0">
-[...1769 lines deleted...]
-      <c r="A162" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>62848</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M162" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -35880,889 +26060,1500 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W162" s="1" t="inlineStr">
+      <c r="W117" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC162" s="1" t="inlineStr">
+      <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-      <c r="A163" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>77376</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPE ET DESCRIPTION DES OPERATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD118" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>77085</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour mettre en place une démarche d'innovation</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour accompagner les collectivités et les porteurs de projets tournés vers la transformation du tourisme local et la réduction de son empreinte carbone, la Banque des Territoires a développé une offre d&amp;#039;accompagnement dédié.
+&lt;/p&gt;
+&lt;p&gt;
+ Offre à part entière du plan de relance Tourisme, cet accompagnement vise à la mise en place d&amp;#039;un tourisme durable (notamment pour les territoires de montagne devant opérer leur transition).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement peut se faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit en mobilisant des experts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit via un co-financement des études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=data_terr_solutions_psat</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26a4-beneficier-dun-accompagnement-pour-mettre-en-/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>71304</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Développer un projet de recherche, de développement ou d’innovation</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
 &lt;br /&gt;
 Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
 &lt;br /&gt;
 &lt;br /&gt;
 Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
 &lt;br /&gt;
 Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
 &lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Innovation, créativité et recherche
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
 &lt;/p&gt;
 &lt;p&gt;
  Consultez la page de l&amp;#039;aide pour obtenir des détails.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
 &lt;br /&gt;
 &lt;br /&gt;
 Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF163" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>09/11/2020</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...25 lines deleted...]
- &lt;br /&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Technologies numériques et numérisation
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X164" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
+  1) Aides aux études
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Vous êtes intéressé(e) par cette offre ?
+  Pièces communes à toutes les demandes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC164" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="165" spans="1:34" customHeight="0">
-[...42 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>66848</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'organisation de projets d'animation développant la culture scientifique - AAP CSTI 2021</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie souhaite soutenir l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels. L&amp;#039;objectif : développer la culture scientifique auprès d&amp;#039;un large public
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte et objectifs
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de diffuser la culture scientifique auprès d&amp;#039;un large public incluant les scolaires, un soutien est apporté à l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels et portés par des acteurs travaillant en réseau sur l&amp;#039;ensemble du territoire régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour réduire les inégalités d&amp;#039;accès aux savoirs, les actions proposées visent à donner aux jeunes une vision plus dynamique de l&amp;#039;apport des sciences dans la sociét. Elles doivent leur permettre de découvrir les carrières scientifiques ou les métiers techniques souvent délaissés, de leur ouvrir de nouveaux horizons notamment en terme d&amp;#039;emplois et de mieux comprendre l&amp;#039;impact de l&amp;#039;innovation sur notre vie et pour une meilleure connaissance du monde qui nous entoure.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin les animations proposées doivent contribuer à l&amp;#039;intérêt public et citoyen en permettant le dialogue science / société, une meilleure information sur les avancées scientifiques...
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale est plafonnée à
+  &lt;strong&gt;
+   80% de l&amp;#039;assiette éligible,
+  &lt;/strong&gt;
+  ainsi que la subvention FEDER le cas échéant.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides publiques (hors autofinancement) est limité à
+  &lt;strong&gt;
+   80%.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;autofinancement minimum du maître d&amp;#039;ouvrage est fixé à
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  . L&amp;#039;autofinancement peut comprendre des subventions publiques destinées au fonctionnement de la structure.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de participation
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets doivent candidater dans les délais de l&amp;#039;appel à projets. Pour ce faire, ils renseigneront le dossier de demande disponible ci-dessous au téléchargement en respectant les règles et modalités de l&amp;#039;appel à projets inscrites dans le règlement.
+&lt;/p&gt;
+&lt;p&gt;
+ La sélection des projets sera réalisée après une phase d&amp;#039;instruction administrative, financière et technique.
+&lt;/p&gt;
+&lt;p&gt;
+ La décision finale de financement pour l&amp;#039;aide Région sera prise par délibération de l&amp;#039;assemblée délibérante du Conseil Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Innovation, créativité et recherche
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  ________________________________________________________________________
+  Les bénéficiaires éligibles sont les suivants :
  &lt;/strong&gt;
-&lt;/p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une association régionale de culture scientifique technique et industrielle (CSTI)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public d&amp;#039;enseignement supérieur et de recherche de la région Occitanie
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &lt;span&gt;🚩&lt;/span&gt;
+  Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une évaluation de la qualité des projets sera établie par les services instructeurs régionaux (cf. Critères de sélection dans le règlement) et présentée à un comité de sélection composé d&amp;#039;élus régionaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+  Critères de sélection des opérations :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
-[...26 lines deleted...]
-  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+  Les critères de sélection suivants seront appliqués :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;environnement scientifique, lien avec les chercheurs ou les scientifiques,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité et équilibre du partenariat entre les acteurs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diffusion auprès des établissements scolaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancements consolidés,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Partenariat avec des entreprises et acteurs socio-économiques.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière sera portée sur :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets localisés dans les villes universitaires d&amp;#039;équilibre,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions d&amp;#039;information et d&amp;#039;animation développées sur des sujets de société (impact des facteurs environnementaux sur la santé humaine, énergies renouvelables, alimentation,...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les modalités de diffusion innovantes des actions de CSTI vers les différents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Appel-a-projets-d-animation-de-la-Culture-Scientifique-Technique-et-Industrielle</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Recherche, du Transfert Technologique et de l&amp;#039;Enseignement Supérieur
+&lt;/p&gt;
+&lt;p&gt;
+ Service Accompagnement des Etudiants et Diffusion Scientifique
+&lt;/p&gt;
+&lt;p&gt;
+ Martine ESCARTIN
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 61 33 56 74
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : martine.escartin&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/17c4-appel-a-projets-danimation-de-la-culture-scie/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>24/10/2020</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Mutualité sociale agricole (MSA)
+France Active
+Agirc-Arrco
+Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
-[...8 lines deleted...]
-  Assurer un accompagnement en ingénierie sur les projets identifiés.
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="X165" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez votre contact régional sur :
-[...32 lines deleted...]
-      <c r="AA165" s="1" t="inlineStr">
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB165" s="1" t="inlineStr">
-[...28 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="166" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="E166" s="1" t="inlineStr">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G166" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H166" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K166" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M166" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N166" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36805,603 +27596,2971 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O166" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des territoires</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>philippe.jeannet@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Charente
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de la Gironde
+CAUE du Val d'Oise
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Charente-Maritime
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Var
+CAUE du Lot
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Lot
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD128" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T166" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V166" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W166" s="1" t="inlineStr">
+      <c r="W129" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X166" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z166" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB166" s="1" t="inlineStr">
+      <c r="AB129" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC166" s="1" t="inlineStr">
+      <c r="AC129" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE166" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG166" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH166" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-      <c r="A167" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>50277</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les collectivités en Très haut débit</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en février 2013, le Plan France Très haut débit vise à couvrir l&amp;#039;intégralité du territoire en très haut débit, c&amp;#039;est-à-dire proposer un accès à Internet performant à l&amp;#039;ensemble des logements, des entreprises et des administrations.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, la Banque des Territoires accompagne les collectivités locales dans leurs projets de développement numérique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elle soutient l&amp;#039;investissement public local, en cofinançant des projets d&amp;#039;initiatives publiques ou privées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elle investit dans les services numériques et solutions digitales innovantes pour les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=THD_CL_psat</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8a6-equiper-toutes-les-collectivites-en-tres-haut/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>23856</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I167" s="1" t="inlineStr">
+      <c r="I132" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J167" s="1" t="inlineStr">
+      <c r="J132" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R167" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB167" s="1" t="inlineStr">
+      <c r="AB132" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF167" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG167" s="1" t="inlineStr">
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
-      <c r="AH167" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="168" spans="1:34" customHeight="0">
-      <c r="A168" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>12477</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>DDT de la Lozère</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H168" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K168" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   extension d&amp;#039;un parc animalier,
  &lt;/li&gt;
  &lt;li&gt;
   implantation ou extension de sites industriels,
  &lt;/li&gt;
  &lt;li&gt;
   aménagements touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P168" s="1" t="inlineStr">
+      <c r="P133" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Lozère</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction départementale des Territoires de la Lozère
 &lt;/p&gt;
 &lt;p&gt;
  Mission stratégie et connaissance des territoires
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de l&amp;#039;unité connaissance et conseil aux territoires
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>sylvie.pascal@lozere.gouv.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>28/11/2019</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-      <c r="A169" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>10501</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I169" s="1" t="inlineStr">
+      <c r="I134" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J169" s="1" t="inlineStr">
+      <c r="J134" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -37429,214 +30588,214 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P169" s="1" t="inlineStr">
+      <c r="P134" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q169" s="1" t="inlineStr">
+      <c r="Q134" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB169" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC169" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG169" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH169" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="170" spans="1:34" customHeight="0">
-      <c r="A170" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>10297</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les principaux enjeux du dispositif Innov&amp;#039;emploi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
  &lt;/li&gt;
  &lt;li&gt;
   Lutter contre les ruptures en cours de formation
  &lt;/li&gt;
  &lt;li&gt;
   Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
  &lt;/li&gt;
@@ -37655,254 +30814,254 @@
  &lt;/li&gt;
  &lt;li&gt;
   Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 enjeux spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Égalité des chances pour les publics et les territoires
  &lt;/li&gt;
  &lt;li&gt;
   Développement des niveaux de compétences intégrant les nouveaux métiers
  &lt;/li&gt;
  &lt;li&gt;
   Innovation visant la dynamique économique et territoriale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Formation professionnelle
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R170" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
  &lt;/li&gt;
  &lt;li&gt;
   La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF170" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG170" s="1" t="inlineStr">
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH170" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="171" spans="1:34" customHeight="0">
-      <c r="A171" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>9082</v>
       </c>
-      <c r="B171" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G171" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H171" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M171" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -37927,192 +31086,192 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P171" s="1" t="inlineStr">
+      <c r="P136" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X171" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z171" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC171" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG171" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH171" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:34" customHeight="0">
-      <c r="A172" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>554</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C172" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K172" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -38128,190 +31287,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB172" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC172" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE172" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG172" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH172" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="173" spans="1:34" customHeight="0">
-      <c r="A173" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>391</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -38339,143 +31498,16229 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T173" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W173" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB173" s="1" t="inlineStr">
+      <c r="AB138" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD139" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>166262</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Développer une économie plus innovante, plus compétitive, plus attractive pour le territoire</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 2 : Recherche et Innovation, Numérique</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 2 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;un des objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;u&gt;1 :&lt;/u&gt;&lt;u&gt; Recherche et innovation, utilisation des technologies de pointe&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Mettre en réseau les acteurs de la recherche et l&amp;#039;innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien aux projets d’innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien à l’industrie du futur.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;2 : Usages numériques&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des usages numériques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Créer des plateformes de partage de données relatives à l’espace de
+     coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets en lien avec la recherche, l&amp;#039;innovation ou le numérique soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q140" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD140" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>166216</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MSCA - Bourses postdoctorales MSCA 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;399,05 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 399,05 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes : 339,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales : 59,86 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses européennes&lt;/li&gt;    &lt;li&gt;HORIZON-MSCA-2026-PF-01-01 : Bourses postdoctorales - Bourses globales&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-PF-01-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-MSCA-2026-PF-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN): &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://www.horizon-europe.gouv.fr/amsc" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P141" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q141" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-bourses-postdoctorales-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD141" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>166217</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35,75 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM2026-01-01: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: 3,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: 0,25 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: 7,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: 7,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 et 15 000 000 euros en fonction du topic&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles en fonction du topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Pour certains topics, la subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-01: Sûreté des centrales nucléaires en exploitation et des réacteurs de recherche&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: Sûreté des PMR, des réacteurs nucléaires avancés et innovants et des combustibles&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: Renforcer le domaine européen des compétences nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: Renforcer une facilité européenne d’accès pour la recherche nucléaire&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: Vers une production européenne d’isotopes stables pour de nouvelles thérapies en médecine nucléaire (SAMIRA/ERVI)&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: Soutien à la plateforme technologique pour l’énergie nucléaire durable afin de répondre aux défis transsectoriels et aux applications non énergétiques des rayonnements ionisants&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: Partenariat européen cofinancé pour la recherche sur les matériaux nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: Partenariat européen pour la recherche en radioprotection et en détection des rayonnements ionisants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/document/download/f0264b61-7f2a-4e30-8f97-1056c8e30b97_en?filename&amp;#61;C_2026_1787_F1_ANNEX_EN_V4_P1_4651371.PDF" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-EURATOM-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P142" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="Q142" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD142" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>166219</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;223,20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: 28,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: environ 7,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: environ 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: environ 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: environ 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: environ 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de batterie de qualité pour les électrodes grâce à un traitement et un raffinage durables des matières premières ou au développement de matériaux d&amp;#039;origine biologique (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Thème coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes visant à améliorer les systèmes d&amp;#039;énergie éolienne, en soutien au plan stratégique pour les technologies énergétiques (SET) dans le domaine de l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Étude des facteurs techniques, sociaux et économiques ayant une incidence sur la performance énergétique des bâtiments intelligents (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible impact pour la rénovation en profondeur de bâtiments à plusieurs étages (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le bilan carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information, les évaluations et la certification des bâtiments (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation des politiques et des modèles économiques pour un logement abordable et durable (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de modernisation thermique dans les processus industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD143" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>166222</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;27 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 27 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Financer des projets susceptibles de déboucher sur des technologies de rupture dans le domaine de la défense : il s&amp;#039;agit de technologies améliorées ou entièrement nouvelles qui entraînent un changement radical, y compris un changement de paradigme dans la conception et la conduite des affaires de défense.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience afin de maîtriser les technologies de défense essentielles, de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou de moyens permettant d&amp;#039;accroître l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;l&lt;u&gt;iste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; non affiliés) issus de deux différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q144" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD144" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>166223</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Encourager le rôle moteur des PME innovantes et des organismes de recherche (OR) dans la promotion de la recherche en matière d&amp;#039;innovation dans le domaine de la défense, notamment en adaptant des technologies issues d&amp;#039;applications civiles ou en s&amp;#039;attaquant aux défis posés par la guerre hybride.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience, notamment la production et l&amp;#039;échange sécurisés de données, à maîtriser les technologies de défense critiques, à renforcer la sécurité d&amp;#039;approvisionnement ou à permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Etre soit une petite ou moyenne entreprise (PME) au sens de la &lt;a title="recommandation 2003/361 de l&amp;#039;UE" href="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri&amp;#61;CELEX:32003H0361" target="_blank" rel="nofollow noopener"&gt;recommandation 2003/361 de l&amp;#039;UE&lt;/a&gt;, soit un organisme de recherche&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; non des entités affiliées) issus de trois pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être une PME.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis-ra-smero_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-RA-SMERO-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q145" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD145" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>166224</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: ne doit pas dépasser les 4,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: ne doit pas dépasser le budget disponible pour ce topic (7 millions d&amp;#039;euros)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection des menaces cachées&lt;/li&gt;    &lt;li&gt;Explorer des solutions combinant des robots intelligents, des drones et des technologies de détection pour une identification et une classification avancées des menaces&lt;/li&gt;    &lt;li&gt;Organiser un défi technologique et mettre en place un environnement de test&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de la Défense (pays associés au FED : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; pas d&amp;#039;entités affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-challenge_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-CHALLENGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P146" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q146" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD146" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>166225</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;110 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 110 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RAMCBRN-DST: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-SENSMSDT: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-CYBERQSTN: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-AIRA4R: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RAPROTMOB-FMLA: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-UWWFUWN: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RASIMTRAIN-MSAI: 16 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RA-SIMTRAIN-MSAI: ne doit pas dépasser 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Pour les autres topics : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité, la sécurité et les contrôles des processus, et réduire la charge de travail manuelle grâce à des systèmes robotiques et autonomes (RAS) dans les processus de décontamination militaire (MDP)&lt;/li&gt;    &lt;li&gt;Poursuivre les recherches visant à démontrer l&amp;#039;efficacité d&amp;#039;un système radar innovant capable de détecter et de suivre les véhicules lourds et les drones&lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;un réseau tactique sécurisé par cryptage quantique à des fins militaires&lt;/li&gt;    &lt;li&gt;Explorer le développement de systèmes de capteurs, analyser les progrès des technologies pertinentes et identifier les défis potentiels&lt;/li&gt;    &lt;li&gt;Développer et valider des modèles avancés de prévision du bruit sous-marin lié aux flux, y compris la génération de données de vérification de haute qualité&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ra_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-RA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q147" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD147" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>166226</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-SIENERENV-NTFE: New turbofan engine: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-SIUWW-CSBI: Layered critical seabed infrastructure protection: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Étudier la possibilité de poursuivre le développement d&amp;#039;un nouveau turboréacteur dans la gamme d&amp;#039;environ 25 à 35 kN&lt;/li&gt;    &lt;li&gt;Intégrer les connaissances, l&amp;#039;étude et la conception, en mettant l&amp;#039;accent sur le domaine sous-marin et sur un environnement réel à l&amp;#039;aide d&amp;#039;un système de systèmes stratifié et évolutif capable d&amp;#039;accomplir les missions critiques de protection des infrastructures sous-marines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires ; entités non affiliées), établies dans 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-si_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-SI&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P148" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q148" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD148" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>166228</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;422 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 422 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-DA-SENSCEW : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-SPACEPRS : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-HPES : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-AWC : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAMATCOMP-SMT : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIR-SPS : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIRSTFS : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MRL : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MBT : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAPROTMOB-DMM : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-NAVALEMSAS : 90 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : une proposition sera financée pour chaque thème et le montant de la subvention ne devra pas dépasser le budget disponible pour chacun d&amp;#039;entre eux.&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 20 % et 100 % du total des coûts éligibles.&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des systèmes de guerre électronique de nouvelle génération capables de contrer efficacement les menaces émergentes et de soutenir les intérêts de l&amp;#039;UE dans le domaine maritime sans dépendre de pays tiers&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine des systèmes énergétiques à haute performance (production, stockage, gestion et distribution)&lt;/li&gt;    &lt;li&gt;Exploiter et faire progresser les technologies existantes jusqu&amp;#039;à un niveau élevé de maturité technologique (TRL) afin de répondre aux besoins urgents et à court terme en matière de restauration des zones civiles et des zones d&amp;#039;entraînement&lt;/li&gt;    &lt;li&gt;Accroître la capacité de survie des aéronefs à voilure fixe et à voilure tournante, de combat ou non, dans des environnements hostiles grâce à des systèmes d&amp;#039;autoprotection (SPS) de nouvelle génération&lt;/li&gt;    &lt;li&gt;Exploiter les connaissances et les solutions développées à des fins civiles et militaires dans l&amp;#039;application de ces technologies&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense, composant tangible ou intangible&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience, y compris la production et l&amp;#039;échange sécurisés de données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;les pays non membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;les pays de l&amp;#039;EEE et les pays associés au programme FED (pays associés au FED ;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt; liste des pays participants&lt;/a&gt; (EN))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 3 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 3 pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-DA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site webd de la DG (EN) : &lt;a href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P149" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q149" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD149" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>166229</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Poursuivre et compléter les activités précédentes visant à développer un intercepteur endo-atmosphérique en perfectionnant les technologies clés&lt;/li&gt;    &lt;li&gt;Contribuer aux initiatives connexes en cours au niveau de l&amp;#039;UE afin d&amp;#039;atteindre au moins le niveau de maturité technologique 6 (TRL 6) au niveau du système d&amp;#039;ici 2030 pour l&amp;#039;intercepteur&lt;/li&gt;    &lt;li&gt;Contribuer et soutenir une future revue préliminaire de la conception du système d&amp;#039;interception complet&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da-acc_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-DA-ACC-AIRDEF-EATMI?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P150" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q150" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD150" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>166230</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;29 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer les capacités de détection, de suivi et d&amp;#039;identification sur de vastes zones et avec un temps de latence minimal&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection au-delà de l&amp;#039;horizon (OTH)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes (bénéficiaires ; entités non affiliées) provenant de 2 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-da-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DA-DIS-OTHR?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P151" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q151" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>166234</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l'IA - 2026</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l&amp;apos;IA - 2026</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 4,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Piloter le déploiement de systèmes d&amp;#039;IA/GenAI basés sur le cloud avec des algorithmes européens d&amp;#039;IA/GenAI entraînés&lt;/li&gt;    &lt;li&gt;Optimiser les ressources dans les services de radiologie afin d&amp;#039;alléger la charge de travail&lt;/li&gt;    &lt;li&gt;Améliorer la hiérarchisation des cas critiques afin d&amp;#039;accélérer la prise de décision&lt;/li&gt;    &lt;li&gt;Soutenir les régions sous-médicalisées en permettant un dépistage à distance de haute qualité sans avoir recours à des spécialistes sur place&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE (à l&amp;#039;exception des thèmes soumis à des restrictions ; voir le document d&amp;#039;appel)  &lt;ul&gt;    &lt;li&gt;Pays répertoriés de l&amp;#039;EEE et pays associés au programme Digital Europe (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 7 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 5 pays éligibles différents et d&amp;#039;au moins un partenaire industriel doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;    &lt;li&gt;Contact : CNECT-A6&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-piloting-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-PILOTING-10-SCREENING?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;DIGITAL-2026-AI-PILOTING-10&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN): &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P152" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q152" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026/</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD152" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>166536</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – ERC – Appel à propositions pour la subvention ERC PLUS – 2026</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – ERC – Appel à propositions pour la subvention ERC PLUS – 2026</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;210 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 210 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 7  millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;La subvention ERC Plus soutient des chercheurs principaux exceptionnels qui s&amp;#039;attaquent à un défi scientifique majeur. Les candidatures aux subventions ERC Plus doivent porter sur des projets qui ne pourraient pas être menés à bien avec une subvention ERC classique. Les candidats doivent expliquer en quoi les objectifs du projet proposé vont au-delà de ceux d’un projet ERC classique, par exemple parce qu’ils ont pour ambition de transformer leur domaine ou d’ouvrir un nouveau champ de recherche. Les chercheurs, quel que soit leur stade de carrière, peuvent postuler à une subvention ERC Plus s’ils justifient d’un parcours scientifique exceptionnel à la pointe de leur domaine.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;ERC-2026-PLUS – ERC Plus Grant&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National ERC (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001&amp;amp;functions&amp;#61;45785764" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026/wp_horizon-erc-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERC-2026-PLUS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web du Conseil Européen pour la Recherche (EN) : &lt;a title="Cliquez ici" href="https://erc.europa.eu/homepage" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P153" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="Q153" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-erc-appel-a-propositions-pour-la-subvention-erc-plus-2026/</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-erc-appel-a-propositions-pour-la-subvention-erc-plus-2026/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD153" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>166537</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – EIE - Écosystèmes d&amp;apos;innovation interconnectés (2026.3) – 2026</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – EIE - Écosystèmes d&amp;apos;innovation interconnectés (2026.3) – 2026</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;Différentes catégories de projets sont éligibles :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;RIA, Research and Innovation Actions :&lt;/strong&gt; Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;IA, Innovation Actions :&lt;/strong&gt; Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;CSA, Coordination and Support Actions :&lt;/strong&gt; Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC :&lt;/strong&gt; Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIE-2026-03-CONNECT-01 : Du laboratoire au marché : renforcer le rôle des bureaux de transfert de technologie dans la commercialisation des connaissances&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-10-european-innovation-ecosystems_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EIE-2026-03-CONNECT-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de l&amp;#039;Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eie-ecosystemes-dinnovation-interconnectes-2026-3-2026/</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eie-ecosystemes-d-apos-innovation-interconnectes-2026-3-2026/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD154" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>166538</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Réduire les obstacles à l&amp;#039;entrée dans la conception de puces et les tape-outs&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;attractivité globale du secteur des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Inspirer et donner aux jeunes les moyens de se lancer et de mener une carrière durable dans ce domaine&lt;/li&gt;    &lt;li&gt;Soutenir la reconversion et le perfectionnement des compétences de la main-d&amp;#039;œuvre actuelle afin de répondre aux besoins technologiques émergents&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q155" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD155" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>166539</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir les initiatives visant à combler la pénurie de talents dans le secteur des semi-conducteurs grâce à une action coordonnée des acteurs publics et privés concernés&lt;/li&gt;    &lt;li&gt;Réduire les obstacles dans ce secteur et rendre ce marché du travail plus attractif&lt;/li&gt;    &lt;li&gt;Donner aux adolescents et aux jeunes adultes les moyens de choisir et de poursuivre un parcours professionnel dans ce domaine&lt;/li&gt;    &lt;li&gt;Recycler et améliorer les compétences de la main-d’œuvre actuelle&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; mise en place du premier réseau européen de prestataires de formation professionnelle à long terme dans le domaine des semi-conducteurs&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; constituer un vivier plus vaste et plus diversifié de techniciens qualifiés&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; renforcer la mobilité intra- et extra-européenne des étudiants et des travailleurs afin de combler les pénuries de compétences dans les sites de production de semi-conducteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Mise en place d&amp;#039;une fédération pilote regroupant des prestataires de formation professionnelle dans le domaine des technologies des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Conception et mise en œuvre de programmes de formation&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q156" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD156" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>166466</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>Dans le contexte de la vague de chaleur sans précédent que connaît l&amp;#039;Île-de-France, la Région souhaite apporter son soutien aux
+lycées, communes et acteurs de santé et solidarité pour améliorer l&amp;#039;accueil
+du public dans les établissements concernés.&lt;br /&gt; &lt;p&gt;L&amp;#039;aide apportée dans
+le cadre de ce dispositif n&amp;#039;est pas cumulable avec les subventions issues d&amp;#039;un
+autre dispositif régional et portant sur le même projet. &lt;/p&gt;&lt;p&gt;L’aide est ouverte
+jusqu’à épuisement des crédits dédiés.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P157" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lycées publics
+centre d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Lycées privés centre
+d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Établissements
+publics de santé,&lt;/li&gt;&lt;li&gt;Établissements de
+santé privés d’intérêt collectif,&lt;/li&gt;&lt;li&gt;Associations loi
+1901 existant depuis au moins une année à la date de la demande d’aide,
+œuvrant dans le champ de la solidarité et accueillant des publics vulnérables.&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour les lycées :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Dépenses relatives à l’acquisition d&amp;#039;équipements mécaniques et alimentés par l’électricité permettant l’amélioration du confort thermique : climatisations mobiles ou fixes, brumisateurs et ventilateurs...&lt;br /&gt;&lt;br /&gt;La participation régionale consiste en &lt;strong&gt;un remboursement des sommes réglées dans la limite de 2.000€.&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;/strong&gt;&lt;strong&gt;Pour les communes, établissements de santé et associations :&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’aide régionale est comprise &lt;strong&gt;entre 500€ minimum et 10.000€ maximum&lt;/strong&gt; et correspond à &lt;strong&gt;70% des dépenses éligibles et acquittées.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Les dépenses éligibles correspondant à une subvention d’un montant inférieur à 500€ ne donnent lieu à aucune subvention.&lt;br /&gt;&lt;br /&gt;Pour les communes dont la population n’excède pas 5.000 habitants, la subvention régionale est plafonnée à 5.000€.&lt;br /&gt;&lt;br /&gt;Sont exigées les factures des équipements acquis &lt;strong&gt;entre le 15 juin et 15 septembre 2026 au moment de la constitution de la demande.&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;L&amp;#039;aide régionale soutient l’achat d’équipements permettant de faire face aux conséquences de la vague de chaleur, notamment par l’amélioration du confort thermique des locaux d&amp;#039;accueil du public.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Équipements éligibles à cette aide régionale en investissement :&lt;/strong&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Climatisations mobiles et fixes, &lt;/li&gt;&lt;li&gt;Brumisateurs collectifs...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est exclu le petit matériel consommable faisant l&amp;#039;objet d&amp;#039;un usage unique (scotch, films réfléchissants...).&lt;/p&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;Dépôt du dossier de
+candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Aide à sélectionner sur la plateforme :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les lycées : « Fonds &lt;span&gt;d&amp;#039;urgence &lt;/span&gt;canicule pour les lycées »&lt;/li&gt;&lt;li&gt;Pour les communes :
+« Fonds d&amp;#039;urgence canicule pour les communes »,&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité : « Fonds d&amp;#039;urgence canicule pour les hôpitaux et les associations de
+solidarité ».&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-durgence-canicule</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Pour les lycées :
+&lt;a href="mailto:polelycees&amp;#64;iledefrance.fr" target="_blank"&gt;polelycees&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les communes :
+&lt;a href="mailto:caniculemaires&amp;#64;iledefrance.fr" target="_blank"&gt;caniculemaires&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité :
+&lt;a href="mailto:solidarite.canicule&amp;#64;iledefrance.fr" target="_blank"&gt;solidarite.canicule&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-urgence-canicule/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>166469</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME DU MARCHE UNIQUE - Améliorer les mesures sur le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME DU MARCHE UNIQUE - Soutien de l&amp;apos;UE aux parties prenantes afin d&amp;apos;améliorer les mesures sur le gaspillage alimentaire et de les aider à mettre en œuvre des mesures de prévention du gaspillage alimentaire au sein de leurs activités e</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;SMP - Programme du Marché Unique - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir la mise en œuvre d’initiatives efficaces de prévention du gaspillage alimentaire&lt;/li&gt;    &lt;li&gt;Transformer, retraiter et valoriser les flux secondaires issus de la production alimentaire ou les excédents en nouveaux produits, en recourant à des méthodes de transformation ou de reconditionnement innovantes, à des outils numériques, etc.&lt;/li&gt;    &lt;li&gt;Développer des solutions susceptibles d’aider les consommateurs à prévenir le gaspillage alimentaire à domicile, par exemple en prolongeant la durée de conservation, en adaptant la taille des emballages, en modifiant les pratiques d’étiquetage, etc.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : aider les parties prenantes de l&amp;#039;UE à mettre en œuvre des initiatives efficaces de prévention du gaspillage alimentaire au sein de leurs activités et de leurs organisations, ou tout au long de la chaîne d&amp;#039;approvisionnement alimentaire, y compris des actions destinées aux consommateurs&lt;/li&gt;    &lt;li&gt;Priorité 2 : favoriser la collaboration entre les différents acteurs de la chaîne d&amp;#039;approvisionnement alimentaire, notamment les producteurs, les transformateurs, les grossistes, les détaillants et les innovateurs, afin d&amp;#039;accélérer l&amp;#039;adoption de pratiques visant à prévenir et à valoriser le gaspillage alimentaire&lt;/li&gt;    &lt;li&gt;Priorité 3 : soutenir les banques alimentaires et autres organismes de redistribution dans le retraitement et/ou la valorisation des surplus alimentaires récupérés auprès des exploitants du secteur alimentaire, ainsi que dans leurs pratiques de redistribution et de stockage&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les demandes peuvent être déposées aussi bien par des bénéficiaires individuels que par des consortiums.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 1 PME représentative doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HADEA-FOOD-GRANTS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2026/call-fiche_smp-food-2026-fw-stakeholders-pj_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/SMP-FOOD-2026-FW-STAKEHOLDERS-PJ?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094502&amp;amp;frameworkProgramme&amp;#61;43252476&amp;amp;callIdentifier&amp;#61;SMP-FOOD-2026-FW-STAKEHOLDERS-PJ" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/smp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="Q158" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/programme-du-marche-unique-soutien-de-lue-aux-parties-prenantes-afin-dameliorer-les-mesures-sur-le-gaspillage-alimentaire-et-de-les-aider-a-mettre-en-oeuvre-des-mesures-de-prevention-du-gaspilla/</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-du-marche-unique-meliorer-les-mesures-sur-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD158" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>166475</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – WIDERA - Facilité Hop-on – 2026</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – WIDERA - Facilité Hop-on – 2026</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 200 000 et 600 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-03-WIDENING-01: Facilité Hop-On&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-03-WIDENING-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P159" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2026</t>
+        </is>
+      </c>
+      <c r="Q159" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-hop-on-2026/</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-hop-on-2026/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD159" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>166476</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission d'adaptation au changement climatique – 2026</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Soutenir la mise en œuvre de la Mission d&amp;apos;adaptation au changement climatique – 2026</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier 2 - Problématiques mondiales et compétitivité industrielle&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 82,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-03 : 9,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-04 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-05 : 21 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-07 : 20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 000 000 et 20 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-01 : Pôles nationaux d&amp;#039;adaptation - Rassembler le niveau national avec les niveaux régionaux et locaux engagés (gouvernance multi-niveaux)&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-02 : Faciliter la mise en œuvre de solutions concrètes pour l&amp;#039;adaptation climatique des régions et collectivités locales&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-03 : Normalisation et soutien des services climatiques en vue de l&amp;#039;adaptation au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-04 : Combler l&amp;#039;écart entre la gestion des risques de catastrophe et l&amp;#039;adaptation climatique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-05 : Démonstration de solutions pour protéger et préserver le patrimoine culturel des impacts du changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-06 : Améliorer la résilience climatique des voies navigables intérieures, de leur environnement et des infrastructures hydrauliques associées&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-01-CLIMA-07 : Soutenir le financement d&amp;#039;actions d&amp;#039;adaptation locales par une combinaison de financements publics et privés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;HORIZON-MISS-2026-1" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-dadaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-d-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD160" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>166477</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l'IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l&amp;apos;IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2026-01-03: Réseaux doctoraux RAISE pour l&amp;#039;IA dans les sciences (projet pilote RAISE)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-RAISE-2026-01-03?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;callIdentifier&amp;#61;HORIZON-RAISE-2026-01-MSCA&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q161" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-raise-pour-lia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-raise-pour-l-ia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD161" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>166478</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 593,03 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-DN-01-01: Réseaux doctoraux MSCA 2026&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-DN-01-01" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P162" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q162" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD162" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>166479</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-02-TRANSFO-01: Partenariat européen cofinancé pour les transformations sociales et la résilience&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL2-2026-02-TRANSFO-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q163" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD163" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>166480</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKING - HORIZON-JU-GH-EDCTP3-2026-03 – 2026</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKING - HORIZON-JU-GH-EDCTP3-2026-03 – 2026</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 33 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-DIGIT-02: 18 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-SERP-01: 15 million euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 500 000 et 2 250 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer un écosystème de santé numérique solide, propice à une collaboration fluide&lt;/li&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité opérationnelle et la réactivité des cadres éthiques, réglementaires et de pharmacovigilance grâce à l&amp;#039;intégration de technologies basées sur les données et d&amp;#039;infrastructures numériques&lt;/li&gt;    &lt;li&gt;Rassembler les gouvernements nationaux, les institutions régionales, les chercheurs, les prestataires de soins de santé et les partenaires du secteur privé afin de mieux coordonner les efforts, de partager les connaissances et de mettre en place les infrastructures nécessaires pour soutenir des systèmes de santé numériques inclusifs et évolutifs&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS:&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-DIGIT-02: Renforcer l&amp;#039;intégration entre la recherche et les soins de santé en Afrique subsaharienne grâce à l&amp;#039;innovation numérique et à l&amp;#039;intelligence artificielle&lt;/li&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-SERP-01: Réseaux de formation et d&amp;#039;innovation pour le renforcement durable des capacités dans les domaines de l&amp;#039;éthique, de la réglementation, de la pharmacovigilance et des plateformes numériques de réglementation associées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.global-health-edctp3.europa.eu/document/download/ac35d806-6ce5-4158-8486-9bfd9ae3275b_en?filename&amp;#61;Global_Health_EDCTP3_Work_Programme_2026.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-JU-GH-EDCTP3-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="Q164" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertaking-horizon-ju-gh-edctp3-2026-03-2026/</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertaking-horizon-ju-gh-edctp3-2026-03-2026/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD164" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>166540</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Mettre en place des « pôles d’excellence » à long terme pour la formation dans les domaines technologiques liés aux semi-conducteurs&lt;/li&gt;    &lt;li&gt;Soutenir l’innovation, renforcer l’autonomie stratégique et de mieux préparer les professionnels de demain&lt;/li&gt;    &lt;li&gt;Proposer des programmes de haute qualité, complets, structurés et durables, comprenant des cours et des activités de formation adaptés aux besoins de l’industrie&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; conception de puces et outils de conception de puces&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; fabrication de puces, métrologie des équipements et essais&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; chiplets, intégration hétérogène, conditionnement avancé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; technologies pour les composants et systèmes photoniques&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; électronique de puissance et matériaux à large bande interdite&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P165" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q165" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD165" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>166541</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contribuer à l&amp;#039;intégration hétérogène avancée, notamment dans le domaine du packaging 2.5D et 3D et de la photonique intégrée&lt;/li&gt;    &lt;li&gt;Contribuer à la normalisation des interfaces de chiplets, afin de garantir l&amp;#039;interopérabilité et de favoriser le développement d&amp;#039;un écosystème de chiplets dynamique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Les candidats sont tenus de travailler en étroite collaboration avec des organismes japonais.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SG-JAPAN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P166" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q166" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD166" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>166542</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 1 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Aider les concepteurs européens de puces à la pointe de la technologie à présenter des composants électroniques opérationnels prêts à être intégrés dans des infrastructures&lt;/li&gt;    &lt;li&gt;Développer des démonstrateurs fonctionnels de prototypes de puces AI&lt;/li&gt;    &lt;li&gt;Valider des solutions de puces AI sur une plateforme commune d&amp;#039;évaluation européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;30e99545-407c-f111-ab0f-7ced8d75bb2a" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI1-SG" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P167" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD167" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>166543</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;70 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Établir une plateforme commune d&amp;#039;évaluation européenne pour les puces et racks d&amp;#039;IA, avec des indicateurs clés de performance transparents, des charges de travail et des rapports de référence utilisés pour les décisions de sélection et d&amp;#039;achat de la Chips JU&lt;/li&gt;    &lt;li&gt;Réaliser les premiers déploiements pilotes de systèmes de calcul IA européens validés pour les partitions souveraines européennes de l&amp;#039;infrastructure IA&lt;/li&gt;    &lt;li&gt;Structurer la collaboration entre acheteurs et fournisseurs, en soutenant le déploiement, l&amp;#039;intégration et l&amp;#039;optimisation des solutions de calcul IA européennes&lt;/li&gt;    &lt;li&gt;Accroître la souveraineté technologique de l&amp;#039;UE sur l&amp;#039;ensemble de la pile de calcul IA pour les centres de données européens&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de plusieurs entités, établies dans au moins 3 différents États membres de l’UE ou pays de l&amp;#039;EEE doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI-GFP"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD168" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>166514</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives de soutien à l'artisanat et au commerce de proximité</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives de soutien à l&amp;apos;artisanat et au commerce de proximité</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la politique contractuelle territoriale, la Région accompagne les très petites entreprises (TPE) d&amp;#039;artisanat et de commerce de proximité, répondant aux enjeux de d&amp;#039;aménagement, de développement et de transitions des territoires. Cet accompagnement vise notamment le maintien des services de proximité en milieu rural, la revitalisation des centres-villes et des centres-bourgs, la création de valeur ajoutée et d&amp;#039;emplois dans les territoires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Redynamiser et les centres-villes et centres-bourgs, en soutenant des dynamiques d’accompagnement des entreprises sur les territoires ruraux en situation de vulnérabilité socioéconomique et en intégrant les transitions&lt;/li&gt;&lt;li&gt;Renforcer les dynamiques collaboratives entre les collectivités territoriales, les entreprises commerciales et artisanales de proximité, et les réseaux d’acteurs locaux (clubs d’entreprises…)&lt;/li&gt;&lt;li&gt;Accompagner l&amp;#039;accélération des transitions écologiques et énergétiques des TPE ainsi que leur transformation numérique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Diagnostic stratégique territorial : maximum 50% des dépenses plafonnées à 30 000 euros&lt;br /&gt;&lt;br /&gt;Bilan conseil individualisé TPE : maximum 50% des dépenses plafonnées à 1 500 euros par bilan conseil&lt;br /&gt;&lt;br /&gt;Investissement productif des TPE : maximum 50% des dépenses plafonnées à 75 000 euros&lt;br /&gt;&lt;br /&gt;Stratégies collectives et animation de réseaux : maximum 40% des dépenses plafonnées à 100 000 euros pour les collectivités, 20 000 euros pour les clubs d’entreprises et associations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q169" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires de contractualisation porteurs d&amp;#039;Actions collectives de soutien à l&amp;#039;artisanat et au commerce de proximité&lt;/li&gt;&lt;li&gt;Territoires de contractualisation en situation de vulnérabilité socio-économique forte&lt;/li&gt;&lt;li&gt;Très petites entreprises (TPE) de l&amp;#039;artisanat et du commerce répondant aux cibles retenues entre la Région et les territoires&lt;/li&gt;&lt;li&gt;Clubs d&amp;#039;entreprises et associations de commerçants &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Les cibles retenues dans le cadre du programme territorialisé (activités, entreprises, projets et investissements éligibles) ainsi que les modalités d’accompagnement au titre des bilans conseil et des aides aux investissements sont arrêtées de concert entre le territoire et la Région.&lt;br /&gt;&lt;br /&gt;Ce dispositif s’inscrit en complémentarité avec les aides prévues dans les règlements d’intervention de l’Economie Territoriale, en conformité avec le Schéma régional de développement économique, d’innovation et d’internationalisation (SRDEII).</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/actions-collectives-de-soutien-lartisanat-et-au-commerce-de-proximite</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-collectives-de-soutien-a-l-artisanat-et-au-commerce-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>166522</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>RFCS - RFCS-2026-Acier - Projets d&amp;apos;envergure dans le cadre du plan d&amp;apos;action pour l&amp;apos;acier et les métaux à double usage - 2026</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>RFCS - RFCS-2026-Acier - Projets d&amp;apos;envergure dans le cadre du plan d&amp;apos;action pour l&amp;apos;acier et les métaux à double usage - 2026</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;RFCS - Fonds de recherche pour le charbon et l’acier - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 000 000 et 25 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Mettre en place des procédés de fabrication et de finition de l&amp;#039;acier innovants, durables et à faibles émissions de carbone&lt;/li&gt;    &lt;li&gt;Développer des nuances d&amp;#039;acier et des applications de pointe&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt; Projets pilotes ou projets de démonstration&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé, par exemple des entreprises, des organismes publics, des organismes de recherche, des établissements d&amp;#039;enseignement supérieur ou secondaire ou d&amp;#039;autres entités juridiques) qui mène une activité de RDT ou y contribue de manière substantielle&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 2 entités, établies dans au moins 2 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 54 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : REA-RFCS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/rfcs/wp-call/2026/call-fiche_rfcs-2026-bt-steel-smap-dual-use_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/RFCS-2026-BT-STEEL-SMAP-DUAL-USE" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/rfcs2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q170" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/rfcs-rfcs-2026-acier-projets-denvergure-dans-le-cadre-du-plan-daction-pour-lacier-et-les-metaux-a-double-usage-2026/</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rfcs-rfcs-2026-acier-projets-d-apos-envergure-dans-le-cadre-du-plan-d-apos-action-pour-l-apos-acier-et-les-metaux-a-double-usage-2026/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD170" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>166523</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>RFCS - RFCS-2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>RFCS - RFCS-2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;RFCS - Fonds de recherche pour le charbon et l’acier - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;40 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;RFCS-2026-01-AM Coal: 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;RFCS-2026-01-RPJ Coal: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;RFCS-2026-01-PDP Coal: 2.88 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;RFCS-2026-02-AM Steel: 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;RFCS-2026-02-RPJ Steel: 20.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;RFCS-2026-02-PDP Steel: 7.62 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 300 000 et 5 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 50% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir la transition juste du secteur du charbon et de l&amp;#039;acier ainsi que des régions concernées&lt;/li&gt;    &lt;li&gt;Améliorer la santé et la sécurité&lt;/li&gt;    &lt;li&gt;Réduire au minimum les impacts environnementaux des mines de charbon en transition&lt;/li&gt;    &lt;li&gt;Développer des nuances d&amp;#039;acier et des applications de pointe&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé, par exemple des entreprises, des organismes publics, des organismes de recherche, des établissements d&amp;#039;enseignement supérieur ou secondaire ou d&amp;#039;autres entités juridiques) qui mène une activité de RDT ou y contribue de manière substantielle&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme RFCS (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/rfcs/guidance/list-3rd-country-participation_rfcs_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;pour les mesures d&amp;#039;accompagnement, d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; entités non affiliées) issus de deux pays éligibles différents, doit être constitué&lt;/li&gt;    &lt;li&gt;pour les projets de recherche, d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; et non des entités affiliées) issus de deux pays éligibles différents, doit être constitué&lt;/li&gt;    &lt;li&gt;pour les projets pilotes et de démonstration, d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; entités non affiliées) issus de deux pays éligibles différents, doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets d&amp;#039;une durée plus longue peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : REA-RFCS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/rfcs/wp-call/2026/call-fiche_rfcs-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;RFCS-2026&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/rfcs2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P171" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q171" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/rfcs-rfcs-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rfcs-rfcs-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD171" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>166524</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME JUSTICE – Appel à propositions pour des subventions d&amp;apos;action destinées à soutenir des projets transnationaux dans les domaines de la justice en ligne, des droits des victimes et des droits procéduraux – 2026</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME JUSTICE – Appel à propositions pour des subventions d&amp;apos;action destinées à soutenir des projets transnationaux dans les domaines de la justice en ligne, des droits des victimes et des droits procéduraux – 2026</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;JUST - Programme Justice -2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9,4 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 9,4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 800 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faciliter un accès effectif et non discriminatoire à la justice pour tous, ainsi qu&amp;#039;un recours effectif, y compris par voie électronique (e-Justice), en promouvant des procédures civiles et pénales efficaces, et en promouvant et soutenant les droits de toutes les victimes d&amp;#039;infractions pénales ainsi que les droits procéduraux des suspects et des personnes poursuivies dans le cadre de procédures pénales.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : e-Justice&lt;/li&gt;    &lt;li&gt;Priorité 2 : droits des victimes et droits procéduraux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Travaux d&amp;#039;analyse, de réflexion conceptuelle, de conception et d&amp;#039;élaboration&lt;/li&gt;    &lt;li&gt;Développement de logiciels informatiques&lt;/li&gt;    &lt;li&gt;Apprentissage mutuel, renforcement des capacités, échange de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Élaboration de normes, d&amp;#039;outils d&amp;#039;information ou pédagogiques&lt;/li&gt;    &lt;li&gt;Formation...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer et à l&amp;#039;exception du Danemark)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au Programme Justice ou les pays avec lesquels des négociations sont en cours en vue de la conclusion d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/guidance/list-3rd-country-participation_just_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé  &lt;ul&gt;    &lt;li&gt;de minimum 2 entités, qui remplissent différentes conditions (voir détails sur le &lt;a title="document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d&amp;#039;appel&lt;/a&gt;) doit être constitué (Priorité 1)&lt;/li&gt;    &lt;li&gt;de minimum 2 entités, qui remplissent différentes conditions (voir détails sur le &lt;a title="document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d&amp;#039;appel&lt;/a&gt;) doit être constitué (Priorité 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et approuvées par voie d&amp;#039;avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EC-JUSTICE-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;frameworkProgramme&amp;#61;43252386&amp;amp;callIdentifier&amp;#61;JUST-2027-JACC-EJUSTICE" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/justice-and-consumers_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/just2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Appui méthodologique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P172" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="Q172" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/programme-justice-appel-a-propositions-pour-des-subventions-daction-destinees-a-soutenir-des-projets-transnationaux-dans-les-domaines-de-la-justice-en-ligne-des-droits-des-victimes-et-des/</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-justice-appel-a-propositions-pour-des-subventions-d-apos-action-destinees-a-soutenir-des-projets-transnationaux-dans-les-domaines-de-la-justice-en-ligne-des-droits-des-victimes-et-des-droits-proceduraux-2026/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD172" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>166526</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 480 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 480 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 1 480 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Concevoir et tester, par co-création avec la participation des jeunes, une plateforme de médias sociaux basée sur le Fediverse / le protocole AT (Authenticated Transfer), ciblant spécifiquement les jeunes citoyens de l&amp;#039;UE et axée sur le bien-être des utilisateurs, et adapter une stratégie de déploiement fondée sur une étude de marché et une consultation des parties prenantes.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; impliquer de jeunes citoyens issus de milieux très variés et d&amp;#039;au moins huit États membres, y compris des jeunes en situation de handicap ou présentant des troubles du neurodéveloppement, dans la conceptualisation des aspects clés de la plateforme,&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; sur la base des résultats du processus de participation des jeunes et de recherches approfondies, analyser les conditions de marché pour des services de médias sociaux alternatifs et inclusifs dans un écosystème décentralisé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 : &lt;/strong&gt;créer au moins un prototype fonctionnel ou améliorer au moins deux services existants pour une plateforme de médias sociaux basée sur les protocoles ActivityPub ou AT, en intégrant des enseignements visant à minimiser les risques pour la santé mentale&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; tester et affiner le prototype&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; promouvoir le prototype dans les pays de l&amp;#039;UE auprès des publics d&amp;#039;utilisateurs potentiels identifiés ainsi qu&amp;#039;auprès de communautés de parties prenantes clés&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Processus de co-création et de consultation avec les jeunes&lt;/li&gt;    &lt;li&gt;Développement logiciel&lt;/li&gt;    &lt;li&gt;Études de marché et analyses économiques&lt;/li&gt;    &lt;li&gt;Recensement et mobilisation des parties prenantes&lt;/li&gt;    &lt;li&gt;Actions de sensibilisation et de diffusion&lt;/li&gt;    &lt;li&gt;Activités visant à générer du trafic et à engager les utilisateurs&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 4 entités indépendantes provenant d&amp;#039;au moins 3 pays éligibles différents doit être constitué, comprenant :  &lt;ul&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en matière d&amp;#039;engagement des jeunes&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en développement logiciel&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée dans le soutien à la montée en échelle d&amp;#039;entreprises ou d&amp;#039;organisations à but non lucratif&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 12 et 24 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : cnect-i4&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-youth-social-media_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-YOUTH-SOCIAL-MEDIA-DESIGN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P173" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2026</t>
+        </is>
+      </c>
+      <c r="Q173" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD173" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
       <c r="AE173" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF173" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG173" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="AH173" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>166530</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;95.04 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 95.04 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-SE01-01: MSCA Échanges de personnel 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-SE-01-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P174" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q174" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2027</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD174" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>166531</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Choisir l&amp;apos;Europe pour la Science 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;51,25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 51,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-COFUND-02-01 : MSCA Choisir l&amp;#039;Europe pour la Science 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-COFUND-02-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="Q175" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2027</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-choisir-leurope-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-choisir-l-apos-europe-pour-la-science-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD175" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>166532</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-SNS-2026-FEM – 2026</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-SNS-2026-FEM – 2026</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;14 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 90% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Concevoir un modèle FEM FR3 à faible coût et économe en énergie pour la 6G, capable de relever les défis technologiques, opérationnels et liés aux cas d’utilisation mentionnés ci-dessus, tout en ouvrant la voie à la création d’un écosystème européen dans le domaine de la microélectronique pour les télécommunications, capable de consolider l’offre européenne en matière de systèmes radio avancés et de contribuer clairement à renforcer la souveraineté européenne dans ce domaine.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-SNS-2026-FEM-STREAM-B-02 : Microélectronique – Module frontal (FEM)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://smart-networks.europa.eu/wp-content/uploads/2026/04/sns_ri_wp2026_amended-fem_2calls_final.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://smart-networks.europa.eu/wp-content/uploads/2026/04/sns_ri_wp2026_amended-fem_2calls_final.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-SNS-2026-FEM-STREAM-B-02" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="Q176" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-sns-2026-fem-2026/</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-sns-2026-fem-2026/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD176" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>166533</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT3-IA – 2026</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT3-IA – 2026</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer la prestation des soins de santé, soutenir la recherche scientifique de pointe et contribuer à l&amp;#039;élaboration des stratégies et des politiques futures en matière de santé&lt;/li&gt;    &lt;li&gt;Encourager la collaboration entre les différentes parties prenantes des écosystèmes de l&amp;#039;électronique et de la santé&lt;/li&gt;    &lt;li&gt;Mettre en œuvre des solutions innovantes dans le domaine de la santé qui mettent l&amp;#039;accent sur la recherche et le développement médicaux, la prévention, le rétablissement rapide et les traitements personnalisés, en incarnant l&amp;#039;approche holistique de la médecine P4&lt;/li&gt;    &lt;li&gt;Proposer des solutions ciblées et efficaces pour l&amp;#039;ensemble du parcours de soins en tirant parti des composants électroniques, des logiciels, des systèmes et des solutions complètes&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;   Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-FT3-IA : « IA Resilience » renforce la position de l&amp;#039;Europe dans le domaine de la santé&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-FT3-IA" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q177" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-ft3-ia-2026/</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-ft3-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD177" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>166534</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT2-IA – 2026</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT2-IA – 2026</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir la montée en puissance industrielle des technologies photoniques de pointe&lt;/li&gt;    &lt;li&gt;Réaliser des démonstrateurs de niveau industriel issus des technologies photoniques de pointe, représentatifs des futurs produits commercialisés, démontrant leur évolutivité, leur fiabilité et leur aptitude à l&amp;#039;intégration aux niveaux TRL 7-8&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-FT2-IA : « IA Resilience » renforce la position de l&amp;#039;Europe dans le domaine de la photonique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-FT2-IA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q178" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-ft2-ia-2026/</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-ft2-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>166535</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-2-RIA – 2026</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-2-RIA – 2026</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Aborder les principaux modules constitutifs d&amp;#039;un FEM intégré, intégrant d&amp;#039;ores et déjà des technologies hétérogènes au niveau des sous-systèmes, ouvrant ainsi la voie à une future validation complète du système.&lt;/li&gt;    &lt;li&gt;Conception/spécification et mise en œuvre/tests des modules microélectroniques clés d&amp;#039;un FEM FR3, ouvrant ainsi la voie à leur future intégration dans un système FEM intégré complet.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-2-RIA : « RIA Resilience » renforce la position de l&amp;#039;Europe dans le domaine des systèmes de radiocommunication 6G&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-2-RIA" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/Call-Details/?id&amp;#61;8fc5feaf-d070-f111-ab0e-000d3ab6c0a4" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q179" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-2-ria-2026/</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-2-ria-2026/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD179" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>166403</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l'IA</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l&amp;apos;IA – 2026</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 8,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les projets visant à tester des solutions numériques pour la transmission d&amp;#039;informations pertinentes au regard du respect de la législation européenne&lt;/li&gt;    &lt;li&gt;Tirer parti des technologies de pointe afin de garantir la sécurité et la confidentialité des données, ainsi que la conformité réglementaire&lt;/li&gt;    &lt;li&gt;Identifier les secteurs soumis à une charge administrative importante, tels que l&amp;#039;agriculture, l&amp;#039;environnement, l&amp;#039;industrie manufacturière, la santé et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires, pas d&amp;#039;entités affiliées) établies dans au moins 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-data-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-DATA-10-COMPLIANCE" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P180" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q180" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD180" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>166404</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Renforcer les compétences numériques avancées</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;12,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 7,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : maximum 3,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : maximum 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : maximum 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 50% du total des coûts éligibles  &lt;ul&gt;    &lt;li&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 100% du total des coûts éligibles&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Élargir l&amp;#039;offre de formation en intelligence artificielle dans le domaine de la santé, conçue conjointement par les établissements d&amp;#039;enseignement supérieur et de formation, les organismes de recherche et le secteur privé&lt;/li&gt;    &lt;li&gt;Mettre en place de nouvelles coalitions nationales pour les compétences et les emplois numériques ainsi que des plateformes nationales dans les États membres et les pays associés au programme DIGITAL qui n&amp;#039;en disposent pas encore&lt;/li&gt;    &lt;li&gt;Aider les start-ups et les PME européennes du secteur des technologies éducatives à transformer leurs concepts de solutions pédagogiques en applications et solutions abouties et pleinement testées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Développement web&lt;/li&gt;    &lt;li&gt;Services, contenu et activités liées à la communauté&lt;/li&gt;    &lt;li&gt;Post-édition et localisation de contenu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : de minimum 5 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents dont au moins 4 candidats doivent être des coalitions nationales financées au titre des appels CEF-TC-2019-2, CEF-TC-2020-2 ou DIGITAL-2024-ADVANCED-DIGITAL-06-SKILLS, doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q181" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-competences-numeriques-avancees-2026/</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD181" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>166405</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Soutenir le programme Europe numérique</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Actions de soutien au programme - 2026</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,8 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,8 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 1,8 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Maximiser l&amp;#039;impact du programme Europe numérique et l&amp;#039;adoption de ses résultats par le biais d&amp;#039;un cadre opérationnel de diffusion et d&amp;#039;exploitation&lt;/li&gt;    &lt;li&gt;Tirer parti des efforts de diffusion et d&amp;#039;exploitation déjà mis en place au niveau du programme et les renforcer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://europa.eu/european-union/contact/write-to-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-support-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-SUPPORT-10-DISSEMINATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q182" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-actions-de-soutien-au-programme-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-actions-de-soutien-au-programme-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD182" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>166406</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l'utilisation optimale de la technologie</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l&amp;apos;utilisation optimale de la technologie - 2026</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 1 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Garantir que les EDIC aient accès à un soutien juridique, opérationnel, de coordination et d&amp;#039;accompagnement complet&lt;/li&gt;    &lt;li&gt;Contribuer à la consolidation et à la durabilité à long terme des EDIC&lt;/li&gt;    &lt;li&gt;Améliorer la transparence, la sensibilisation et l&amp;#039;accès à des informations consolidées sur les EDIC, renforcer les liens avec la société, l&amp;#039;économie et la compétitivité européenne&lt;/li&gt;    &lt;li&gt;Soutenir la Commission et les États membres dans la création d&amp;#039;un pipeline stable de nouvelles initiatives EDIC&lt;/li&gt;    &lt;li&gt;Recueillir et générer des preuves pour soutenir l&amp;#039;analyse informant le développement stratégique futur d&amp;#039;un écosystème EDIC cohérent et résilient aligné sur les objectifs de la politique numérique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les propositions doivent être soumises par :  &lt;ul&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures numériques déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures de recherche déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium comprenant au moins un consortium européen d&amp;#039;infrastructures numériques déjà établi ou au moins un consortium européen d&amp;#039;infrastructures de recherche déjà établi. Le consortium peut inclure d&amp;#039;autres organisations privées et publiques concernées contribuant à la mise en œuvre de projets multinationaux.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-MCP-ACCELERATOR&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-bestuse-mcp-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-BESTUSE-MCP-10-HUB" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q183" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-accelerer-lutilisation-optimale-de-la-technologie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-accelerer-l-utilisation-optimale-de-la-technologie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD183" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>166381</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d'intérêt commun et mutuel</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d&amp;apos;intérêt commun et mutuel 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;600 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 600 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : des projets de tout budget sont acceptés&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Permettre la mise en œuvre de projets d&amp;#039;intérêt commun (PIC) et de projets d&amp;#039;intérêt mutuel (PIM) dans le cadre du déploiement des réseaux transeuropéens dans le secteur de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;Soutenir les PIC et les PIM dans le domaine des infrastructures énergétiques qui présentent des avantages socio-économiques significatifs et garantissent une plus grande solidarité entre les États membres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Travaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-ENERGY-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-e-2026-pci-pmi_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-E-2026-PCI-PMI" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-energie-projets-dinteret-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-energie-projets-d-apos-interet-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD184" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>166382</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre – 2026</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-CET-HEATCOOLPLAN : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-POLICY : 4,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-RENEWHC : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BETTERRENO : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-INDUSTRY : 7 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BUILDSKILLS : 3 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-DIGITAL : 10 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PRIVAFIN : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-OSS : 9 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PDA : 8 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-EMPOWER : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERPOV : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERCOM : 7 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 95% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des solutions en matière d&amp;#039;énergies renouvelables et améliorer l&amp;#039;efficacité énergétique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et des politiques de l&amp;#039;Union relatives à une transition énergétique propre, durable et juste&lt;/li&gt;    &lt;li&gt;Faciliter la transition vers une économie économe en énergie, fondée sur les énergies renouvelables, neutre sur le plan climatique et résiliente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : mettre en place un cadre politique national, régional et local favorisant la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 2 : accélérer le déploiement des technologies, la numérisation, la mise en place de nouveaux services et modèles économiques, ainsi que le renforcement des compétences professionnelles requises sur le marché pour la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 3 : attirer les financements privés en faveur des énergies durables&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir le développement de projets d&amp;#039;investissement locaux et régionaux&lt;/li&gt;    &lt;li&gt;Priorité 5 : impliquer et responsabiliser les citoyens dans la transition vers les énergies propres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;d’au moins 3 entités (bénéficiaires, pas d’entités affiliée) établies dans au moins 3 pays éligibles différents doit être constitué (LIFE-2026-CET-HEATCOOLPLAN, LIFE-2026-CET-POLICY, LIFE-2026-CETRENEWHC, LIFE-2026-CET-BETTERRENO, LIFE-2026-CET-INDUSTRY, LIFE-2026-CET-DIGITAL, LIFE-2026-CET-EMPOWER, LIFE-2026-CET-ENERPOV, LIFE-2026-CET-ENERCOM)&lt;/li&gt;    &lt;li&gt;d’au moins 1 entité établie dans un pays éligible doit être constitué (LIFE-2026-CET-BUILDSKILLS, LIFE-2026-CET-PRIVAFIN, LIFE-2026-CET-OSS, LIFE-2026-CET-PDA)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-CET&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-cet_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-CET&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q185" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD185" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>166384</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets pour répondre aux priorités législatives et politiques ad hoc (PLP)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets pour répondre aux priorités législatives et politiques ad hoc (PLP) – 2026</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;18 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 18 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-NAT-ENV : 13,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-PLP-ENER-GOV : 2 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE2026-PLP-ENER-COMPLIANCE: 2,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 et 8 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Numériser les évaluations environnementales et les procédures de permis&lt;/li&gt;    &lt;li&gt;Préserver les forêts primaires et anciennes dans les régions critiques grâce à la cartographie et à la sensibilisation&lt;/li&gt;    &lt;li&gt;Réduire les rejets dans les eaux marines provenant des systèmes d&amp;#039;épuration des gaz d&amp;#039;échappement installés à bord des navires&lt;/li&gt;    &lt;li&gt;Soutenir le renforcement des capacités des autorités au Monténégro et en Macédoine du Nord&lt;/li&gt;    &lt;li&gt;Soutenir les États membres dans la promotion d&amp;#039;un dialogue à plusieurs niveaux sur le climat et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Cartographie&lt;/li&gt;    &lt;li&gt;Assistance d’expert aux Etats Membres&lt;/li&gt;    &lt;li&gt;Sensibilisation…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé  &lt;ul&gt;    &lt;li&gt;voir les détails dans le &lt;a title="document d’appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-plp_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d’appel&lt;/a&gt; (LIFE-2026-PLP-NAT-ENV)&lt;/li&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités (bénéficiaires, pas d’entités affiliées) établies dans 3 pays éligibles différents doit être constitué (LIFE-2026-PLP-ENER-GOV)&lt;/li&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités (bénéficiaires, pas d’entités affiliées) établies dans 3 pays éligibles différents doit être constitué (LIFE-2026-PLP-ENER-COMPLIANCE)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact :  &lt;ul&gt;    &lt;li&gt;Pour les topics LIFE-2026-PLP-ENER-GOV et LIFE-2026-PLP-ENER-COMPLIANCE : CINEA-LIFE-CET&amp;#64;ec.europa.eu&lt;/li&gt;    &lt;li&gt;Pour le topic LIFE-2026-NAT-ENV : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-plp_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-PLP&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q186" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-projets-pour-repondre-aux-priorites-legislatives-et-politiques-ad-hoc-plp-2026/</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-projets-pour-repondre-aux-priorites-legislatives-et-politiques-ad-hoc-plp-2026/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD186" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>166385</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets Nature Stratégiques et Projets Intégrés (SNAP/SIP)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Projets Nature Stratégiques et Projets Intégrés (SNAP/SIP) – 2026</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;163 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 163 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-STRAT-NAT-SNaP-two-stage: 75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-STRAT-ENV-SIP-two-stage: 58 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-STRAT-CLIMA-SIP-two-stage: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 et 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contribuer à la réalisation des objectifs de l&amp;#039;UE en matière de nature et de biodiversité en mettant en œuvre des programmes d&amp;#039;action cohérents dans les États membres&lt;/li&gt;    &lt;li&gt;Mettre en œuvre les plans/stratégies de l&amp;#039;UE concernant l&amp;#039;économie circulaire, les déchets, la gestion des bassins hydrographiques, la qualité de l&amp;#039;air et le bruit&lt;/li&gt;    &lt;li&gt;Mettre en œuvre les plans/stratégies de l&amp;#039;UE : plans nationaux en matière d&amp;#039;énergie et de climat et stratégies à long terme, stratégies et plans nationaux d&amp;#039;adaptation, plans d&amp;#039;action urbains ou communautaires ouvrant la voie à la transition vers une société climatiquement neutre et/ou résiliente au changement climatique, stratégies ou feuilles de route nationales, régionales ou spécifiques à un secteur d&amp;#039;activité visant à réduire les émissions de gaz à effet de serre et contribuant à la neutralité climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins deux entités (bénéficiaires ; pas d&amp;#039;entités affiliées) doit être constitué.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un pays éligible.&lt;/li&gt;    &lt;li&gt;L&amp;#039;autorité chargée de la mise en œuvre du plan/de la stratégie/du plan d&amp;#039;action devrait en principe participer au consortium en tant que coordinateur. Dans des cas dûment justifiés, elle peut participer sans être coordinateur, mais elle doit dans tous les cas faire partie du consortium.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 60 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-strat-two-stage_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-STRAT-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-projets-nature-strategiques-et-projets-integres-snap-sip-2026/</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-projets-nature-strategiques-et-projets-integres-snap-sip-2026/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD187" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>166386</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Nature et biodiversité - Projets d'action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Nature et biodiversité - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;173,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 173,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-NAT-NATURE : 166 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-NAT-GOV : 7,5 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 13 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Garantir une mise en œuvre intelligente et axée sur les résultats de la législation européenne en matière de nature et de biodiversité, ainsi que de la stratégie de l&amp;#039;UE en faveur de la biodiversité à l&amp;#039;horizon 2030.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : projet visant à améliorer l&amp;#039;état des espèces ou des habitats par le biais de mesures de conservation ou de restauration à l&amp;#039;échelle territoriale&lt;/li&gt;    &lt;li&gt;Priorité 2 : projet visant à améliorer l&amp;#039;état des espèces par le biais de toute activité pertinente autre que des mesures de conservation ou de restauration à l&amp;#039;échelle territoriale&lt;/li&gt;    &lt;li&gt;Priorité 3 : initiatives visant à modifier les comportements et à sensibiliser le public&lt;/li&gt;    &lt;li&gt;Priorité 4 : garantie du respect des obligations, ainsi que participation du public et accès à la justice&lt;/li&gt;    &lt;li&gt;Priorité 5 : actions facilitant la reproduction et la mise à l&amp;#039;échelle de solutions éprouvées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : maximum 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-nat_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-NAT&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P188" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q188" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-nature-et-biodiversite-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-nature-et-biodiversite-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD188" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>166387</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Économie circulaire et qualité de vie - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-ENVIRONMENT : 79 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-ENV-GOV : 6,5 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 and 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faciliter la transition vers une économie durable, circulaire, économe en énergie et résiliente face au changement climatique, vers un environnement exempt de substances toxiques, ainsi que vers la protection, la restauration et l&amp;#039;amélioration de la qualité de l&amp;#039;environnement.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : économie circulaire et déchets&lt;/li&gt;    &lt;li&gt;Priorité 2 : zéro pollution et gestion durable des ressources naturelles : air, eau, sol, bruit, produits chimiques, émissions industrielles et sécurité, ainsi qu&amp;#039;un nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;Priorité 3 : activités visant à soutenir la prise de décision des administrations publiques et les approches volontaires pour les secteurs public et privé&lt;/li&gt;    &lt;li&gt;Priorité 4 : garantie de la conformité environnementale et accès à la justice&lt;/li&gt;    &lt;li&gt;Priorité 5 : initiatives visant à modifier les comportements et à sensibiliser le public&lt;/li&gt;    &lt;li&gt;Priorité 6 : actions facilitant la reproduction et la mise à l&amp;#039;échelle de solutions environnementales éprouvées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-env_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-ENV&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-economie-circulaire-et-qualite-de-vie-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-economie-circulaire-et-qualite-de-vie-projets-d-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD189" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>166388</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Assistance technique pour la préparation des SIP/SNaP</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Assistance technique pour la préparation des SIP/SNaP – 2026</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euro&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 1 million d’euro&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-TA-PP-NAT-SNAP : 500 000 euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-TA-PP-ENV-SIP : 300 000 euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-TA-PP-CLIMA-SIP : 200 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 70 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Apporter un soutien à l’élaboration et à la soumission de projets stratégiques pour la nature (SNAP)&lt;/li&gt;    &lt;li&gt;Apporter un soutien à l&amp;#039;élaboration et à la soumission de projets stratégiques intégrés pour l&amp;#039;environnement (SIP)&lt;/li&gt;    &lt;li&gt;Apporter un soutien à l&amp;#039;élaboration et à la soumission de projets stratégiques intégrés pour le climat (SIP-CLIMA)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Recrutement&lt;/li&gt;    &lt;li&gt;Collecte de données&lt;/li&gt;    &lt;li&gt;Mise en réseau&lt;/li&gt;    &lt;li&gt;Soumission d’une concept note et d’une proposition…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l’un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-ta-pp_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-TA-PP&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43252405&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-assistance-technique-pour-la-preparation-des-sip-snap-2026/</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-assistance-technique-pour-la-preparation-des-sip-snap-2026/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD190" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>166389</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d'action standard (SAP)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Action pour le climat - Projets d&amp;apos;action standard (SAP) – 2026</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCM : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-CCA : 28 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-SAP-CLIMA-GOV : 4 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 700 000 et 2 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 60% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Réduire les émissions nettes de gaz à effet de serre&lt;/li&gt;    &lt;li&gt;Accroître la production et l&amp;#039;utilisation d&amp;#039;énergies renouvelables&lt;/li&gt;    &lt;li&gt;Assurer des progrès continus dans le renforcement des capacités d&amp;#039;adaptation, le renforcement de la résilience et la réduction de la vulnérabilité au changement climatique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et de la politique de l&amp;#039;Union en matière de changement climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développement, démonstration et promotion de techniques, méthodes et approches innovantes&lt;/li&gt;    &lt;li&gt;Echanges de bonnes pratiques...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un pays éligible.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 120 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l’objet d’un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-ENQUIRIES&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-sap-clima_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-SAP-CLIMA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q191" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-action-pour-le-climat-projets-daction-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-action-pour-le-climat-projets-d-apos-action-standard-sap-2026/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD191" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>166391</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 2a</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 2a – 2026</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations des acteurs de l&amp;#039;innovation issus des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;intégration des acteurs de l&amp;#039;innovation issus des régions moins développées et des régions en transition dans les chaînes de valeur en développement de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 entités indépendantes, établies dans 3 régions différentes de 2 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 1 entité établie dans une région plus développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv2a_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV2a" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P192" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q192" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD192" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>166392</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 1</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 1 – 2026</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 28,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations issues des acteurs de l&amp;#039;innovation des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité et la résilience des chaînes de valeur de l&amp;#039;UE grâce à la coopération interrégionale et à des domaines de spécialisation intelligente communs&lt;/li&gt;    &lt;li&gt;Réduire la fracture en matière d&amp;#039;innovation en Europe en mettant fortement l&amp;#039;accent, dans le cadre de la politique de cohésion, sur l&amp;#039;intégration de toutes les régions, et en particulier des régions les moins développées, dans les chaînes de valeur européennes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 5 entités indépendantes, établies dans 5 régions différentes de 3 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 2 entités établies dans une région moins développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv1_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV1" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P193" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q193" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD193" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>166393</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Accélérer le développement de solutions innovantes d’origine biologique</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – CBE JOINT UNDERTAKINGS - HORIZON-JU-CBE-2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;170 760 699 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 170 760 699 euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-01: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-02: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-03: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-02: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-04: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-01: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-02: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-04: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-CSA-01: 1,2 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,2 et 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Accélérer le processus d&amp;#039;innovation et le développement de solutions innovantes d&amp;#039;origine biologique&lt;/li&gt;    &lt;li&gt;Accélérer la mise sur le marché des solutions d&amp;#039;origine biologique existantes, qu&amp;#039;elles soient éprouvées ou innovantes&lt;/li&gt;    &lt;li&gt;Garantir un niveau élevé de performance environnementale des systèmes industriels d&amp;#039;origine biologique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS :&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-01 : Relever les défis de séparation et purification dans les bioraffineries&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-02 : Polymères bio-sourcés SSbD à partir de sources alternatives&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-RIA-03 : Développer des fibres textiles bio-sourcées innovantes et durables&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-01 : Renforcer la compétitivité des bioraffineries grâce aux biotechnologies&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-02 : Alternatives bio-sourcées SSbD pour les produits de fertilisation et/ou de protection des cultures&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-03 : Solutions bio-sourcées SSbD pour les soins à domicile et/ou personnels&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IAFlag-04 : Diversification des sources d&amp;#039;ingrédients alimentaires nutritionnels&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-01 : Voies biotechnologiques pour la valorisation de biomasse résiduelle&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-02 : Additifs bio-sourcés pour améliorer la recyclabilité et/ou la biodégradabilité&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-03 : Produits chimiques et/ou matériaux bio-sourcés à partir de résidus ligneux&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-04 : Thermodurcissables bio-sourcés haute performance et circulaires&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-IA-05 : Films et revêtements pour emballages circulaires&lt;/li&gt;    &lt;li&gt;HORIZON-JU-CBE-2026-CSA-01 : Soutenir l&amp;#039;industrie dans la transition vers des produits et procédés bio-sourcés durables&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrice (EN) : &lt;a title="Cliquez ici" href="https://www.cbe.europa.eu/system/files/2025-12/CBE-JU-AWP-2026_0.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-JU-CBE-2026&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.cbe.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;u&gt;&lt;/u&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cbe-joint-undertakings-horizon-ju-cbe-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cbe-joint-undertakings-horizon-ju-cbe-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD194" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>166394</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique – 2026</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-06-CLIMA-SOIL : Présentation conjointe de solutions visant à renforcer la résilience des sols face aux phénomènes météorologiques extrêmes et à soutenir la sécurité alimentaire&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MISS-2026-06-CLIMA-SOIL" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P195" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q195" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD195" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>166395</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN: 100 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par projet : entre 500 000 euros et 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS:&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN : EIC Transition Open&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EIC-2026-TRANSITIONOPEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P196" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="Q196" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD196" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>166396</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Promouvoir l'entrepreneuriat inclusif</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>FONDS SOCIAL EUROPEEN + – Incubation inclusive et financement pour plus d&amp;apos;entrepreneurs – 2026</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FSE&amp;#43; - Fonds Social Européen - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,5 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,5 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 750 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Promouvoir l&amp;#039;entrepreneuriat inclusif dans toute l&amp;#039;Union européenne en soutenant des modèles d&amp;#039;incubation et des solutions de financement&lt;/li&gt;    &lt;li&gt;Permettre aux nouveaux entrepreneurs et à ceux qui aspirent à le devenir, issus de groupes sous-représentés dans le domaine de l&amp;#039;entrepreneuriat, de lancer, de pérenniser et de développer des activités commerciales viables&lt;/li&gt;    &lt;li&gt;Développer et tester des approches d&amp;#039;incubation adaptées aux besoins spécifiques des entrepreneurs issus de groupes sous-représentés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : Modèles d&amp;#039;incubation inclusifs&lt;/li&gt;    &lt;li&gt;Priorité 2 : Améliorer l&amp;#039;accès au financement&lt;/li&gt;    &lt;li&gt;Priorité 3 : Parcours d&amp;#039;accompagnement intégrés&lt;/li&gt;    &lt;li&gt;Priorité 4 : Favoriser la coopération au sein de l&amp;#039;écosystème&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Conception, développement et mise en œuvre de programmes d&amp;#039;incubation innovants&lt;/li&gt;    &lt;li&gt;Accompagnement, coaching, formation&lt;/li&gt;    &lt;li&gt;Activités de suivi et d&amp;#039;évaluation…&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme FSE&amp;#43; (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_esf-socpl_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;) ;&lt;/li&gt;    &lt;li&gt;pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entre en vigueur avant la signature de la subvention.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Le consortium (composé conjointement du chef de file et des co-demandeurs) doit être établi (directement ou par l&amp;#039;intermédiaire de ses membres nationaux) dans au moins 14 pays éligibles.&lt;/li&gt;    &lt;li&gt;Le chef de file doit être l&amp;#039;un des types d&amp;#039;organisations suivants :  &lt;ul&gt;    &lt;li&gt;un réseau d&amp;#039;incubateurs (y compris les organismes de soutien aux entreprises et les organisations similaires) ;&lt;/li&gt;    &lt;li&gt;un réseau de prestataires de microfinance ;&lt;/li&gt;    &lt;li&gt;un réseau de prestataires de financement pour les entreprises sociales.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Tout consortium doit comprendre au moins un réseau d&amp;#039;incubateurs et un réseau de prestataires de financement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si dûment justifiées et par le biais d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EMPL-SOCIAL-ENTERPRISE&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/esf/wp-call/2026/call-fiche_esf-2026-se-incubation_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ESF-2026-SE-INCUBATION?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;ESF-2026-SE-INCUBATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://employment-social-affairs.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/esf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P197" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-social-europeen-incubation-inclusive-et-financement-pour-plus-dentrepreneurs-2026/</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-social-europeen-incubation-inclusive-et-financement-pour-plus-d-entrepreneurs-2026/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD197" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>166212</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d'équipe - 2026</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Synergies d&amp;apos;équipe - 2026</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-01-WIDENING-01: Synergies d&amp;#039;équipe&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-01-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P198" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q198" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-synergies-dequipe-2026/</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-synergies-d-equipe-2026/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD198" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>166213</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: Facilité de gestion de la recherche&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-04-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence/research-management-facility_en?prefLang&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P199" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q199" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD199" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>166214</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: 8 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: Bourses EER&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-05-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;8&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P200" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q200" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD200" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>166215</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;115,3 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 115,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : 2,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : 19,4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 500 000 et 7 750 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100%  du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : Démonstration à grande échelle pour cartographier la distribution et l&amp;#039;état des habitats marins afin de mettre en œuvre le règlement sur la restauration de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : Lutter contre la pollution aquatique et la perte de biodiversité grâce à des solutions positives pour la nature de la source à la mer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : Par les pêcheurs, pour les pêcheurs : cogestion des écosystèmes et ressources marins et d&amp;#039;eau douce&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : Vers un réseau européen de sites d&amp;#039;essais de technologies océaniques&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : Composantes régionales (bassins maritimes) du jumeau numérique océanique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe/restore-our-ocean-and-waters_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P201" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q201" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD201" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>166481</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : 28,30 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D2-04 : 9,40 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D3-03 : 93 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-01 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-02 : 28 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-03 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-04 : 15 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-08 : 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 000 000 et 93 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de qualité batterie pour électrodes par traitement et raffinage durables de matières premières ou développement de matériaux biosourcés (Partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Sujet coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie éolienne soutenant le plan technologique stratégique énergétique (SET) sur l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Recherche sur les facteurs techniques, sociaux et économiques impactant la performance énergétique des bâtiments intelligents (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible perturbation pour la rénovation profonde de bâtiments multi-étages (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information du bâtiment, les évaluations et la certification (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation de politiques et de modèles économiques pour un logement abordable et durable (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de valorisation thermique dans les procédés industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD202" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>166483</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d'approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d&amp;apos;approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 150 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-AMDS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-GNPS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-C5ISRS: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur des systèmes intégrés et multicouches de défense aérienne et antimissile, ou sur des éléments de ces systèmes, y compris les capteurs, les effecteurs cinétiques ou non cinétiques, ainsi que les systèmes de commandement et de contrôle&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur un large éventail de capacités ou de systèmes destinés aux plateformes terrestres et navales, ou sur des éléments de ces plateformes&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur les capacités et systèmes C5ISR ou d’autres capacités et systèmes de défense liés à l’espace&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un pouvoir adjudicateur, une organisation internationale, une SEAP ou l&amp;#039;AED au sens des articles 11, 27, paragraphe 1, et 42 du règlement EDIP&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidats individuels ne peuvent présenter leur candidature que s’ils sont une SEAP.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 pouvoirs adjudicateurs issus de 3 États membres de l’UE ou pays associés à l’EDIP différents, dont au moins 2 doivent être des pouvoirs adjudicateurs issus de 2 États membres de l’UE (seuls les bénéficiaires sont pris en compte ; les entités affiliées ne le sont pas), doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-fnlc-cpa_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2027-FNLC-CPA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-dapprovisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-d-approvisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD203" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>166401</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Faciliter les achats dans le cadre du Programme</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 1er appel à propositions pour des actions d&amp;apos;achats communs dans le cadre du Programme - 2026</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;90 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 90 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDIP-P-2026-FNLC-CPA-CDS: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2026-FNLC-CPA-AMEW: 60 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Faciliter l&amp;#039;acquisition commune de systèmes intégrés ou de leurs composants (notamment des capteurs, des effecteurs cinétiques ou non cinétiques – y compris les armes à énergie dirigée –, ainsi que des solutions de commandement et de contrôle)&lt;/li&gt;    &lt;li&gt;Contrer les véhicules aériens, terrestres, de surface ou sous-marins sans pilote, y compris ceux commandés à distance ou fonctionnant de manière autonome à l&amp;#039;aide de logiciels et de capteurs de pointe&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;acquisition commune de munitions, de missiles et d&amp;#039;autres armes explosives capables d&amp;#039;effectuer des frappes guidées, ou de leurs composants, contribuant ainsi au réapprovisionnement des stocks&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un pouvoir adjudicateur, une organisation internationale, une structure pour les programmes d’armement européens (SPAE) ou l&amp;#039;Agence Européenne de Défense au sens des articles 11, 27 et 42 du Règlement EDIP&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidats individuels ne peuvent postuler que s&amp;#039;ils sont une SPAE.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 pouvoirs adjudicateurs issus de 3 différents Etats membres de l&amp;#039;UE ou pays associés au programme EDIP, dont au moins 2 doivent être des pouvoirs adjudicateurs issus de 2États membres de l&amp;#039;UE, doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-edip-p-2026-fnlc-cpa_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2026-FNLC-CPA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-dachats-communs-dans-le-cadre-du-programme-2026/</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-d-achats-communs-dans-le-cadre-du-programme-2026/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD204" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>165814</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I205" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J205" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.2_DESTINATIONS_approuve_2026.pdf&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la Région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être définis, notamment dans le cadre d’une 
+amélioration de la notoriété du territoire du GAL et de ses destinations. Dans ce cadre, le présent appel 
+à projets vise à permettre au GAL de soutenir des projets visant à structurer ses destinations. 
+Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Faciliter l’accueil des visiteurs par une communication simple et claire  &lt;/p&gt;&lt;p&gt;− Donner envie de visiter les destinations par une promotion qui correspond à l’offre  &lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;− Sensibiliser les visiteurs et usagers&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’objectif du GAL dans le cadre du présent appel à projets est de soutenir la structuration et la 
+promotion des 3 destinations identifiées que sont :&lt;/p&gt;&lt;p&gt;− Le Forez&lt;/p&gt;&lt;p&gt;− Le Pilat&lt;/p&gt;&lt;p&gt;− Le Roannais&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les opérations soumises à cet AAP devront s’inscrire au moins à l’une de ces échelles ou couvrir un 
+territoire plus large.&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets innovants suivants :&lt;/p&gt;&lt;p&gt;− Accompagner les professionnels et prestataires touristiques dans leur engagement dans des 
+démarches de tourisme durable ;&lt;/p&gt;&lt;p&gt;− Développer des produits touristiques correspondant aux attentes de la clientèle et la 
+commercialisation des offres touristiques locales ;&lt;/p&gt;&lt;p&gt;− Structurer et cibler la communication et la promotion des destinations identifiées.&lt;/p&gt;&lt;p&gt;Les projets innovants et de tourisme durable s’apprécieront au regard de la grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Mobilité active : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_self"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets devront se déployer au minimum à l’échelle de l’une des 3 destinations citées dans 
+la partie descriptif du présent appel à projets. Un argumentaire devra être fourni par le porteur 
+de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets de développement des produits touristiques devront répondre aux attentes de la 
+clientèle. Un argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » :&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques)) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T205" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-les-destinations-touristiques-ligeriennes-pour-ameliorer-leur-notoriete-2/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I206" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J206" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T206" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I207" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J207" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q207" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T207" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC207" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>165805</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I208" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J208" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
+véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
+transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
+demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
+par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
+sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
+passera également par la fourniture de matières premières issues de l’agriculture locale : le 
+chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
+et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
+d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
+eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
+activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
+ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
+résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
+des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
+balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
+lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
+peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
+production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
+biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
+recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
+institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
+les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
+d’écoconception
+− Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
+collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
+secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
+décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
+plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
+de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
+éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
+textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
+fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
+longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
+appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
+instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T208" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
+Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
+Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
+Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC208" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>165759</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02-twostage: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage: Déployer des solutions systémiques circulaires grâce à des laboratoires vivants dans les villes et les régions (thème de l&amp;#039;initiative « Villes et régions circulaires »)  HORIZON-CL6-2027-01-CIRCBIO-02-two-stage : Thème ouvert : Utiliser l&amp;#039;initiative « Villes et régions circulaires » pour renforcer la fabrication urbaine à l&amp;#039;appui du pacte industriel propre&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD209" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>165761</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l'ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l&amp;apos;ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;71,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 71,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : 24,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : 19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : 4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : Intelligence artificielle pour les applications de cybersécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : Continuum informatique sécurisé (IoT, périphérie, cloud, espaces de données)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : Mises en œuvre sécurisées de la cryptographie post-quantique, cryptanalyse et confiance numérique post-quantique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : Nouvelles primitives et nouveaux protocoles pour les fonctionnalités des futurs réseaux hybrides classiques-hybrides et quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-leccc-2027/</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-l-eccc-2027/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD210" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>165763</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;56,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 56,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: 21,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: Approches et outils pour la sécurité dans le développement et l&amp;#039;évaluation des logiciels et du matériel informatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: Renforcer la sécurité, la confidentialité et la robustesse des modèles et systèmes d&amp;#039;IA (SecureAI)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: Systèmes cryptographiques avancés et implémentations cryptographiques hautement sécurisées à grande vitesse&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Clqiuez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P211" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q211" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD211" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>165764</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;227,60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 227,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : 18,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : 37,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : 43 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4,5 millions d&amp;#039;euros et 43 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : Amélioration de l&amp;#039;adaptabilité, de la flexibilité et de l&amp;#039;efficacité des processus de recyclage existants (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : Techniques de production durables et compétitives pour les batteries lithium-ion et sodium-ion (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : Cofinancement du plan stratégique pour les technologies énergétiques (SET) des chaînes de valeur des carburants renouvelables aux niveaux européen, national, régional et local&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie houlomotrice et marémotrice&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : Vallées d&amp;#039;énergie renouvelable en Afrique pour accroître la sécurité énergétique et l&amp;#039;accès à l&amp;#039;énergie en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : Technologies de production pour le solaire photovoltaïque au-delà de l&amp;#039;état de l&amp;#039;art (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : Validation opérationnelle à grande échelle et mise à l&amp;#039;échelle des outils et modèles d&amp;#039;IA (génératifs) de pointe alimentant un système énergétique numérique de nouvelle génération&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : Progrès dans le domaine du captage direct de l&amp;#039;air&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : Soutien à la mise en œuvre d&amp;#039;un cadre politique européen pour les infrastructures de transport et de stockage du CO2&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P212" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD212" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>165720</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;124,19 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 124,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01: 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03: 22,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07: 25 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01 : Modèles de jumeaux humains virtuels (VHT) pour la recherche sur le cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02 : Microbiome pour la prédiction précoce du cancer avant l&amp;#039;apparition de la maladie&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03 : Essais cliniques pragmatiques visant à optimiser les interventions immunothérapeutiques pour les patients atteints de cancers réfractaires&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04 : Soins palliatifs plus précoces et plus précis&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05 : Améliorer la santé mentale des jeunes survivants du cancer grâce au Centre numérique européen pour les patients atteints de cancer (ECPDC)&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06 : Développement d&amp;#039;un programme de renforcement des capacités de recherche sur le cancer avec et pour l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07 : Améliorer la qualité de vie des patients âgés atteints d&amp;#039;un cancer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P213" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q213" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD213" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>165721</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;94,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 94,8 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-two-stage: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-two-stage: 12.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-two-stage: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 millions et 12 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-deux étapes : Laboratoires vivants pour améliorer la santé des sols dans les régions biogéographiques continentale, de la mer Noire, pannonienne et steppique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-deux étapes : Laboratoires vivants pour co-créer des solutions visant à réduire l&amp;#039;eutrophisation due à l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-deux étapes : L&amp;#039;agroforesterie pour la santé des sols à l&amp;#039;échelle du paysage&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-deux étapes : Recherche participative sur la santé des communautés en contact avec des sols pollués&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-deux étapes : Biotechnologies innovantes pour restaurer la santé des sols et améliorer la compétitivité et la résilience agricoles&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-deux étapes : Facteurs et conséquences à long terme de la dégradation des sols : tirer les leçons du passé pour améliorer la santé future des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-05-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P214" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2027/</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD214" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>165722</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 33 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04: 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01 : Surveillance de la santé des sols dans la pratique : donner aux parties prenantes les moyens d&amp;#039;échantillonner, d&amp;#039;analyser et d&amp;#039;interpréter les indicateurs de santé des sols&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02 : Résistance aux antimicrobiens et biosynthèse des antibiotiques dans les sols : développer une compréhension approfondie et des stratégies de lutte à l&amp;#039;aide d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03 : Favoriser les initiatives d&amp;#039;innovation ouvertes et centrées sur l&amp;#039;utilisateur afin d&amp;#039;améliorer la santé des sols en Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04 : Tirer parti des expériences de terrain à long terme et d&amp;#039;autres ensembles de données pour développer des systèmes d&amp;#039;aide à la décision basés sur l&amp;#039;IA pour une gestion durable des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-05&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P215" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q215" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2026/</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2026/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD215" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>165725</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;265 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 265 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : 140 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 millions et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : R&amp;amp;I en faveur du pacte pour une industrie propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : R&amp;amp;I en faveur du pacte pour une industrie propre : technologies propres pour l&amp;#039;action climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-1-general-introduction_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P216" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2027</t>
+        </is>
+      </c>
+      <c r="Q216" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ri-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-r-amp-i-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD216" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>165727</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N217" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P217" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q217" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S217" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U217" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V217" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y217" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z217" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA217" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD217" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>165731</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;224 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 224 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : 49 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 et 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : Matériaux avancés innovants et nouveaux procédés de production – réduire la dépendance vis-à-vis des matières premières critiques et stratégiques (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : Fabrication avancée pour les produits clés (IA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : Procédés industriels et automatisation pour la déconstruction et la refabrication (RIA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : Matériaux avancés circulaires innovants : faciliter la transition de la conception à la commercialisation (RIA) (partenariats « Matériaux avancés innovants pour l&amp;#039;UE » et « Made in Europe »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : Circularité textile grâce à des technologies de traitement et de fabrication avancées et à des approches systémiques (IA) (partenariat Textiles for the Future)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : Libérer le potentiel des actifs intellectuels universitaires pour l&amp;#039;industrie, les PME et les start-ups (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : Programmes pilotes d&amp;#039;accès aux infrastructures technologiques pour les start-ups, les scale-ups et les PME innovantes européennes (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : « Preuve de marché » pour améliorer la valorisation et la commercialisation des résultats de R&amp;amp;I générés par Horizon (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : Technologies pour le traitement innovant des matières premières (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : Réseau d&amp;#039;experts sur les matières premières critiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-01-MAT-PROD-49?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-CL4-2027-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P218" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD218" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>165734</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;179 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 179 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27: 22.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11: 17 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11 : Démonstration de technologies hydroélectriques pour une rénovation efficace et tournée vers l&amp;#039;avenir des centrales hydroélectriques existantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16 : Procédés et équipements industriels pour des technologies tandem innovantes, fiables et évolutives (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17 : Électrification de l&amp;#039;économie grâce au photovoltaïque : conception et optimisation de systèmes photovoltaïques soutenant l&amp;#039;électrification industrielle et favorisant la participation aux marchés de l&amp;#039;électricité&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25 : Salles de contrôle avancées pour les GRT afin d&amp;#039;améliorer l&amp;#039;observabilité, la stabilité et la résilience du réseau&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26 : Systèmes avancés de gestion de la distribution (ADSM) pour des réseaux de distribution plus efficaces et plus flexibles&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27 : Approches intégrées pour la modernisation des infrastructures à l&amp;#039;aide de technologies innovantes de stockage d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28 : Communauté de pratique - Prise de décision fondée sur les données dans le domaine de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32 : Mise en place de clusters industriels CCUS – Projet pilote sur la préparation de la société&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P219" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="Q219" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S219" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD219" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>165735</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P220" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="Q220" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S220" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD220" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>165736</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 300 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 millions d&amp;#039;euros et 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Échange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-STEP : EIC STEP Scale Up&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2026-step" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web l’Agence exécutive : &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/european-innovation-council-and-small-and-medium-sized-enterprises-executive-agency_en?etransnolive&amp;#61;1" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://www.horizon-europe.gouv.fr/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P221" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+      <c r="Q221" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2026</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD221" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>165740</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Culture, créativité et société inclusive 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;298,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 298,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 :12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07  : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : 11,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : 3,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-01 : Lutter contre les violences fondées sur le genre à l’encontre des femmes politiquement actives et des personnes LGBTIQ&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-02 : Comprendre les formes de démocratie locale dans les pays à faible revenu et à revenu intermédiaire inférieur&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-03 : Gouvernements en transition – comment les gouvernements transforment leurs modes de fonctionnement et préparent la fonction publique à l’avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-04 : Des trajectoires durables pour la viabilité des médias&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-05 : Réseau de recherche et d’innovation pour une Union de l’égalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-06 : Gouverner durablement les biens communs mondiaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-07 : Soutenir la démocratie et la reconstruction dans les contextes post-conflit&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-08 : L’intégrité électorale dans le contexte numérique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-09 : L’éducation à la citoyenneté dans le cadre de l’apprentissage tout au long de la vie&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-DEMOCRACY-10 : La littératie numérique et médiatique comme leviers de résilience démocratique et civique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-01 : « Intelligence artistique » : mobiliser la puissance des arts pour relever des défis complexes, renforcer les compétences transversales et stimuler l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-02 : Stimuler les start-ups créatives pour une innovation de rupture&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-03 : Intégration de l’IA dans les pratiques de travail des ICC : catalyser l’innovation et la compétitivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-04 : Vers un marché équitable et transparent des contenus culturels et créatifs à l’ère de l’IA générative&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-05 : Alliances créatives : favoriser des partenariats mondiaux dans les politiques culturelles et l’innovation des ICC&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-06 : Préserver la diversité linguistique en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-HERITAGE-07 : Prévenir et lutter contre le trafic illicite de biens culturels&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-02 : Sujet ouvert : renforcer le modèle social européen et la compétitivité durable de l’Europe par la productivité&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-03 : Lutter contre la pauvreté des enfants et garantir l’accès des enfants défavorisés à l’éducation et à l’accueil de la petite enfance&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-04 : Impact de l’utilisation des outils numériques en dehors de l’école et pour la communication sur les résultats scolaires et la santé mentale&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-05 : Contribution des compétences fondamentales à la productivité, à l’innovation, à la compétitivité et à la croissance économique&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-06 : Faire de l’Europe un pôle mondial d’attraction des talents – attirer et retenir des étudiants, chercheurs et travailleurs hautement qualifiés provenant de pays tiers&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-07 : Développer les compétences pour la transition verte&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-08 : Renforcement de la mise en œuvre du Pacte de l’UE sur la migration et l’asile, avec un accent sur l’inclusion, l’intégration et la santé : 12 millions d’euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-09 : Repenser les politiques de soins de longue durée face aux évolutions démographiques dans l’UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL2-2026-01-TRANSFO-10 : Favoriser la coopération et l’intégration entre la recherche et l’innovation en sciences humaines et sociales (SHS) et en sciences, technologies, ingénierie et mathématiques (STEM) dans l’UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL2-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q222" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-culture-creativite-et-societe-inclusive-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD222" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>165742</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;341,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 341,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02: 38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10: 11,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02: 45 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01: 24,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01: 39,3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01 : Prise en charge des handicaps tout au long de la vie afin de favoriser l&amp;#039;autonomie et l&amp;#039;inclusion&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08 : Développement d&amp;#039;antimicrobiens innovants contre les agents pathogènes résistants aux antimicrobiens&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03 : Outils et technologies pour soutenir l&amp;#039;adaptation de la santé au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02 : Approches personnalisées pour réduire les risques liés aux effets indésirables des médicaments dus à l&amp;#039;administration de plusieurs médicaments&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05 : Développement de nouveaux traitements antiviraux à base de petites molécules pour les agents pathogènes présentant un potentiel épidémique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections causées par les virus Filo, Nairo, Phenui, Picorna et Toga&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10 : Prévention et gestion des maladies chroniques non transmissibles chez les enfants et les jeunes (GACD)&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections par les flavivirus&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02 : Intégration des expositions liées au climat dans l&amp;#039;exposome humain et caractérisation de ses changements en réponse au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01 : Développement de plateformes de synthèse de protéines acellulaires pour la découverte et/ou la production de produits biologiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P223" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q223" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD223" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
+        <v>165744</v>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;186,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 186,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-01-two-stage : 63,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-IND-02-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-TOOL-01-two-stage : 44,2 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-deux étapes : Essais cliniques visant à faire progresser les interventions innovantes dans le domaine des maladies neurodégénératives  HORIZON-HLTH-2027-02-TOOL-01-deux étapes : Développement de biomarqueurs prédictifs de la progression de la maladie et de la réponse au traitement à l&amp;#039;aide de méthodologies d&amp;#039;IA pour les maladies chroniques non transmissibles  HORIZON-HLTH-2027-02-DISEASE-01-deux phases : Interventions innovantes en matière de soins de santé pour les maladies non transmissibles  HORIZON-HLTH-2027-02-IND-02-deux phases : Diagnostics portables et polyvalents au point de service&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N224" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P224" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q224" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S224" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U224" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V224" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y224" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z224" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA224" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD224" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>165746</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 500 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-03-WIDENING-01 : Bourses ERA&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2027-03-WIDENING-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-WIDERA-2027-03&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2027</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2027</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD225" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>165747</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P226" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q226" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD226" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>165748</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;263 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 263 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions d&amp;#039;euros et 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : Production intégrée et développement de produits pour les batteries au lithium de nouvelle génération destinées à la mobilité (partenariats BATT4EU et Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : Projet pilote phare : démonstrations à grande échelle du CCAM (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : Concurrence géopolitique et résilience socio-économique dans le domaine du CCAM : une feuille de route en matière d&amp;#039;innovation et de politique pour le leadership de l&amp;#039;UE (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : IA générative pour un CCAM plus intelligent : amélioration de la perception, de la prise de décision et de la validation (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : Accroître la compétitivité et la résilience du transport multimodal de marchandises et de la logistique pour des chaînes d&amp;#039;approvisionnement compétitives&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : Soutenir une mobilité urbaine durable et intelligente en Europe (CIVITAS)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : Sécurité routière et résilience des zones rurales&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : Renforcement de la résilience dans le transport multimodal de passagers grâce aux technologies numériques et à l&amp;#039;IA générative et discriminative&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P227" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q227" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S227" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD227" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>165751</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H228" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;23 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-04-GOVERNANCE-01: Activités supplémentaires pour le Partenariat européen pour l&amp;#039;agriculture des données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL6-2026-04-GOVERNANCE-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P228" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+      <c r="Q228" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2026</t>
+        </is>
+      </c>
+      <c r="S228" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD228" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>165754</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;182,85 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 182,85 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: 11,80 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: 15,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: 7,80 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: 6.,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: 22 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions d&amp;#039;euros et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: Renforcer la résilience de l&amp;#039;agriculture dans les environnements pauvres en eau et en nutriments grâce aux innovations numériques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: Réduction accrue des émissions de GES et amélioration de l&amp;#039;efficacité alimentaire grâce aux additifs alimentaires&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: Microbiome pour la durabilité et la santé du bétail terrestre dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: Améliorer la compréhension de la contribution du secteur de l&amp;#039;agriculture biologique à la durabilité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: Améliorer la rentabilité et la résilience des agriculteurs grâce à des innovations visant à diversifier les cultures et les chaînes de valeur&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: Libérer le potentiel de la production alimentaire aquacole durable à petite échelle et de la pêche récréative pour la prospérité des communautés locales&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: Vers la commercialisation de solutions basées sur le microbiome alimentaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: Caractérisation alimentaire basée sur l&amp;#039;IA&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: Partenariat Union africaine-Union européenne pour la sécurité alimentaire et nutritionnelle et l&amp;#039;agriculture durable (FNSSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: Gouvernance, développement durable et politique internationale d&amp;#039;un Arctique sans glace à l&amp;#039;avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: Renforcer les politiques fondées sur des données probantes pour la résilience de l&amp;#039;agriculture et de la sylviculture européennes et des chaînes d&amp;#039;approvisionnement connexes face aux crises et aux risques systémiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: Innovation et développement à grande échelle dans le domaine de l&amp;#039;agriculture carbone&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: Créer un espace d&amp;#039;exploitation sûr pour l&amp;#039;Antarctique et l&amp;#039;océan Austral&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: Renforcer la résilience des communautés rurales face aux chocs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: Renforcer l&amp;#039;entrepreneuriat et l&amp;#039;innovation dans les systèmes alimentaires urbains locaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P229" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="Q229" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2027</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD229" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>165756</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H230" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage: 12 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 et 6 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01-two-stage : Renforcer la santé des végétaux : lutter contre les risques émergents liés aux organismes nuisibles aux végétaux&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02-two-stage : Optimiser le lien entre l&amp;#039;eau, les nutriments et l&amp;#039;énergie pour une agriculture durable et intelligente face au climat en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01-two-stage: Thème ouvert : solutions innovantes pour la stratégie européenne de résilience hydrique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N230" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P230" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q230" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S230" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U230" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y230" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z230" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA230" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD230" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>165757</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H231" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;261,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 261,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02: 9.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04: 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01 : Intégration de la télédétection et des observations in situ de la biodiversité, vers un cadre d&amp;#039;observation et de données pleinement interopérable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02 : Soutien scientifique et politique à la mise en œuvre des politiques et stratégies de l&amp;#039;UE et mondiales en matière de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03 : Innovation technique pour protéger les écosystèmes et intensifier leur restauration&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04 : Laboratoires vivants pour l&amp;#039;éradication et/ou la gestion des espèces exotiques envahissantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05 : Accélérer la transition vers une économie positive pour la nature : intégrer la biodiversité dans le secteur privé&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06 : Laboratoires vivants favorisant un changement transformateur grâce à l&amp;#039;intégration des connaissances et à une gouvernance inclusive&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07 : Santé des écosystèmes et des espèces sauvages, prévisions et impacts sur la santé humaine, face aux facteurs de stress existants et émergents, dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08 : Favoriser les oiseaux et les mammifères communs des terres agricoles pour des systèmes de production alimentaire résilients&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09 : Renforcer la compétitivité de la sélection des cultures biologiques : accent sur les variétés adaptées à la culture intercalaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01 : Améliorer l&amp;#039;écoconception et la circularité des produits électroniques grand public&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : Améliorer l&amp;#039;écoconception et la circularité des produits de construction&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03 : Développement de nouvelles technologies de recyclage pour les matériaux plastiques complexes à l&amp;#039;aide de solutions biotechnologiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04 : Renforcement des capacités pour prolonger le cycle de vie des produits grâce à la réparation et à la remise à neuf&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05 : Solutions circulaires innovantes pour les chaussures en fin de vie grâce à la collecte, au tri et au recyclage&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06 : Vers une Europe des lieux de bioéconomie&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07 : Amélioration des flux de biomasse pour une bioéconomie durable et circulaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08 : Application de la biotechnologie pour le CCU&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09 : Accroître la circularité du secteur bio : surcyclage et recyclage pour une valeur ajoutée et des avantages environnementaux accrus&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : Renforcer la recherche forestière pour soutenir l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01- ZEROPOLLUTION-01 : Remplacement des substances dangereuses dans les produits biocides&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02 : Élaboration de stratégies efficaces de planification de la qualité de l&amp;#039;air grâce à une modélisation innovante à plusieurs échelles&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03 : Améliorer la capacité à surveiller et à réduire la pollution atmosphérique provenant de l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04 : Système européen d&amp;#039;analyse comparative environnementale des secteurs industriels de la bioéconomie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P231" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2027</t>
+        </is>
+      </c>
+      <c r="Q231" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S231" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD231" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
+        <v>165758</v>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H232" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;210 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 210 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : Comprendre et lutter contre le déclin des insectes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : Développer des méthodes pour évaluer la présence, les fonctions et la sensibilité des écosystèmes souterrains&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : Repousser les limites des connaissances et des mesures de conservation des écosystèmes des grands fonds marins&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : Garantir l&amp;#039;efficacité continue des zones protégées dans la conservation des habitats et des espèces face à l&amp;#039;intensification des facteurs de perte de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : Faire progresser les scénarios intégrés et les modèles de prévision pour éclairer la transition vers une société respectueuse de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : Stimuler l&amp;#039;agrobiodiversité pour la sécurité alimentaire et la compétitivité durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : Améliorer la circularité des emballages alimentaires flexibles multicouches en plastique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : Faire progresser les technologies de recyclage des déchets textiles post-consommation mixtes provenant de produits composites&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : Récupération avancée des matières premières critiques issues des déchets d&amp;#039;équipements électriques et électroniques (DEEE)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : Démonstration et déploiement de systèmes innovants de collecte, de tri en vue du réemploi et de réparation des textiles au niveau des villes/régions (Thème de l&amp;#039;initiative « Villes et régions circulaires »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : Comprendre les flux de biomasse en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : Centre de soutien aux politiques bioéconomiques pour les États membres, les régions et les secteurs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : Faire progresser l&amp;#039;innovation bio-sourcée européenne grâce aux concepts de biotechnologie et de biofabrication&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : Soutenir la recherche prénormative pour la normalisation des produits biosourcés&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : Équilibrer les objectifs de sécurité alimentaire, de bioéconomie, de climat et de biodiversité pour débloquer des chaînes de valeur durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : Innovation bio-sourcée dans la société : soutenir un mode de vie durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : Exploiter les propriétés uniques des organismes marins pour fournir des produits bio-sourcés bleus durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : Vers une évaluation complète de la perturbation des écosystèmes marins par le bruit sous-marin anthropique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : Bioremédiation des écosystèmes ukrainiens contaminés par les conflits&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : Développement de techniques de recharge artificielle des aquifères (MAR) dans un contexte rural&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N232" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P232" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2026</t>
+        </is>
+      </c>
+      <c r="S232" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U232" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y232" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z232" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA232" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD232" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>166110</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H233" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;92,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 92,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : 22,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : 26,82 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : Micro-réseaux innovants pour une meilleure intégration et une plus grande efficacité des systèmes énergétiques en milieu urbain&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : Villes à hydrogène&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : Pôles multimodaux de transport de passagers inclusifs et résilients au changement climatique, favorisant le transfert modal vers des transports durables et la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : Promouvoir des solutions logistiques circulaires dans les villes&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : Stimuler la transformation vers des villes neutres sur le plan climatique, une économie à zéro émission nette et une autonomie stratégique ouverte grâce aux achats publics avant commercialisation (PCP)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P233" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q233" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2027</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD233" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:34" customHeight="0">
+      <c r="A234" s="1">
+        <v>166111</v>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H234" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K234" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 85,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : 47,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % des coûts totaux éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : Transports publics urbains et suburbains économes en énergie, complétés par la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : Transition vers des solutions de chauffage à basse température dans les immeubles collectifs&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : Introduction de modèles d&amp;#039;économie circulaire dans le secteur de la construction, des bâtiments à l&amp;#039;échelle de la ville&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N234" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P234" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q234" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S234" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U234" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V234" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y234" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z234" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA234" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD234" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF234" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG234" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH234" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:34" customHeight="0">
+      <c r="A235" s="1">
+        <v>166112</v>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H235" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;129,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 129,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01 : 7,83 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03 : 5,83 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 et 7,833 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01: Outils de détection et d’investigation des préjudices en ligne utilisant un modèle de cycle de développement court&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02: Police de proximité dans des sociétés européennes diversifiées&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03: Sujet ouvert sur le renforcement de la prévention, de la détection et de la dissuasion des problématiques sociétales liées aux différentes formes de criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04: Sujet ouvert sur le renforcement de la sécurité des citoyens face au terrorisme, y compris dans les espaces publics&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05: Réponses efficaces et fondées sur des preuves face à la disponibilité et à l’usage accrus de drogues synthétiques et de stimulants en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01: Sujet ouvert sur la recherche et l’innovation pour une gestion efficace des frontières extérieures de l’UE, favorisant les droits fondamentaux et les valeurs de l’Union&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02: Titres de voyage numériques futurs fiables, sécurisés et de haute qualité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03: Détection et caractérisation des menaces ou des marchandises illégales / de contrebande dans le fret&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01: Renforcement de la protection physique des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02: Impact de l’utilisation malveillante du renseignement en sources ouvertes (OSINT) sur la continuité des activités des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01: Sujet ouvert sur des équipements de protection avancés optimisés pour les environnements CBRN-E (chimiques, biologiques, radiologiques, nucléaires et explosifs) et une nouvelle génération d’équipements de protection intelligents pour les intervenants en situation de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02: Résilience sociétale, engagement des jeunes générations et innovation numérique pour la résilience face aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03: Amélioration des systèmes d’aide à la décision pour les crises de catastrophe : exploitation des technologies émergentes pour une meilleure préparation civile et une gestion de crise renforcée&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04: Renforcement de la préparation aux catastrophes transfrontalières de grande ampleur&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01: Accélération de l’adoption par des propositions ouvertes en faveur de l’innovation avancée des PME&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02: Bases ouvertes pour de futurs marchés publics avant commercialisation de technologies de sécurité innovantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03: Innovation en matière de sécurité tirée par la demande&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN): &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N235" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P235" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q235" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2027</t>
+        </is>
+      </c>
+      <c r="S235" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U235" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V235" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y235" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z235" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA235" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD235" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG235" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH235" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:34" customHeight="0">
+      <c r="A236" s="1">
+        <v>166113</v>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H236" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-01 : 12 millions euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : 1 330 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 4.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : 5 830 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,33 millions et 5,83 millions&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : Amélioration des capacités des forces de l&amp;#039;ordre à relever les défis liés au climat&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : Thème ouvert sur la prévention et la lutte contre l&amp;#039;utilisation abusive des technologies émergentes à des fins criminelles, y compris les questions liées à l&amp;#039;accès légal aux données&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : Personnes disparues : prévention et enquête&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : Approches de prévention de la criminalité, en ligne et hors ligne, visant à lutter contre le lien entre les addictions et la criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : Renforcement de la sécurité des citoyens contre le terrorisme et la violence d&amp;#039;actes isolés dans des espaces confinés tels que les écoles&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : Prévention et atténuation de l&amp;#039;utilisation abusive de la biologie synthétique à des fins de bioterrorisme  HORIZON-CL3-2026-01-BM-01 : Surveillance avancée des frontières et connaissance de la situation&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : Facilitation des déplacements accessible et disponible&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : Fiabilité des méthodes d&amp;#039;évaluation de l&amp;#039;âge dans le contexte de la sécurité et de la gestion des frontières&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : Outils et processus pour soutenir les tests de résistance des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : Défis sécuritaires de la transition verte dans les zones urbaines et périurbaines&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : Capacités innovantes ciblées pour la résilience des entités critiques face aux catastrophes naturelles et d&amp;#039;origine humaine, y compris les scénarios hybrides&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : Concevoir de nouveaux moyens de sensibilisation aux risques et d&amp;#039;amélioration de la préparation aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : Approche multirisques et impacts cumulatifs/en cascade  HORIZON-CL3-2026-01-DRS-03 : Développement d&amp;#039;outils, de processus, d&amp;#039;équipements et de technologies innovants grâce à des interventions en cas de catastrophes et d&amp;#039;urgences pour la recherche et le sauvetage dans des conditions dangereuses&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : Thème ouvert sur la promotion de l&amp;#039;adoption d&amp;#039;innovations en matière de solutions de gestion des risques de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 : Sécurité climatique et préparation civile – nouvelles façons d&amp;#039;élaborer des scénarios liés au changement climatique avant et après une crise pour une Europe plus résiliente&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : Thème ouvert sur le soutien aux innovations technologiques de rupture pour la sécurité civile&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : Innovation axée sur la demande en matière de sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : Marchés publics d&amp;#039;innovation pour la sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : Développement d&amp;#039;un écosystème et de capacités de nouvelle génération pour un système européen de communication critique sécurisé dans le domaine de la sécurité civile&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations :&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N236" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P236" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="Q236" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+      <c r="S236" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U236" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V236" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="Y236" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z236" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="AA236" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD236" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG236" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH236" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:34" customHeight="0">
+      <c r="A237" s="1">
+        <v>166114</v>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H237" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 33 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-03-DISEASE-13 : Partenariat européen pour la préparation à une pandémie (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N237" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P237" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q237" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
+        </is>
+      </c>
+      <c r="S237" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U237" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V237" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y237" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z237" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA237" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD237" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG237" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH237" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:34" customHeight="0">
+      <c r="A238" s="1">
+        <v>166116</v>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H238" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;339.50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l&amp;#039;appel : 339.50 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures : 20 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures : 29.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership) : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership) : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains : 105 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-01: Testing and optimising models of cocreation of advanced research infrastructure technologies : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-02: Pioneering Destination Earth for a Sustainable Future: Large-Scale Pilots and Demonstrators : 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services&lt;/li&gt;    &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N238" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O238" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P238" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q238" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2027</t>
+        </is>
+      </c>
+      <c r="S238" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U238" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V238" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y238" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z238" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA238" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD238" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG238" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH238" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:34" customHeight="0">
+      <c r="A239" s="1">
+        <v>166118</v>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H239" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K239" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA) : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot) : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA)&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN)&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-RAISE-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;&lt;span&gt;: &lt;/span&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations: &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N239" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P239" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q239" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S239" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U239" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V239" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="Y239" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z239" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="AA239" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD239" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF239" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG239" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH239" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:34" customHeight="0">
+      <c r="A240" s="1">
+        <v>166119</v>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H240" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K240" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,6 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,6 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, essais, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, actions Marie Skłodowska-Curie / subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;  Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPIC&lt;/strong&gt; :&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-NRT01-01 : Initiative européenne pour les compétences nucléaires – vers une Académie européenne des compétences nucléaires&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN): &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/euratom/wp-call/2023-2025/wp_euratom-2023-2025_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents relatifs à l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EURATOM-2026-NRT-01-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094502,31094501&amp;amp;frameworkProgramme&amp;#61;43298916" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N240" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P240" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q240" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S240" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U240" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V240" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-lutilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="Y240" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z240" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-l-apos-utilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="AA240" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD240" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF240" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG240" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH240" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:34" customHeight="0">
+      <c r="A241" s="1">
+        <v>166120</v>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H241" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K241" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;66,16 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 66,16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : 0,98 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : 29,20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 0,25 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : Solutions numériques pour l&amp;#039;autonomie des systèmes de transport spatial, outils de conception et de simulation - Facilitateurs numériques et éléments constitutifs (Partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : Essai au sol intégré de la mission pilote ISOS4I et consolidation des solutions USI compatibles avec l&amp;#039;espace&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : Préparation de missions de démonstration pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : Équipements critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : Thème de la gravimétrie spatiale quantique&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N241" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P241" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q241" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2027</t>
+        </is>
+      </c>
+      <c r="S241" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U241" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V241" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="Y241" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z241" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="AA241" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD241" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF241" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG241" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH241" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:34" customHeight="0">
+      <c r="A242" s="1">
+        <v>166121</v>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H242" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K242" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;90,97 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 90,97 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : 22,59 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : 3,92 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : 12,74 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : 6,86&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : 3,92&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : 2,94 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,5 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : Renforcer l&amp;#039;accès autonome de l&amp;#039;UE à l&amp;#039;espace grâce à des ports spatiaux basés dans l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : Préparation de missions de démonstration pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : Analyse scientifique et exploitation des données spatiales&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – FPGA résistant aux rayonnements sur 7 nm&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – MMIC GaN mm-Wave Fondements (phase A) : développement et industrialisation des capacités des substrats SiC semi-isolants&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : Installations critiques au service des composants EEE spatiaux pour l&amp;#039;indépendance de l&amp;#039;UE – Installation d&amp;#039;essais d&amp;#039;irradiation à haute et très haute énergie Déploiement sur le marché&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : Équipements spatiaux critiques pour l&amp;#039;indépendance de l&amp;#039;UE – Interface de ravitaillement spatial&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N242" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O242" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P242" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q242" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S242" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U242" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V242" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="Y242" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z242" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="AA242" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD242" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE242" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF242" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG242" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH242" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:34" customHeight="0">
+      <c r="A243" s="1">
+        <v>166122</v>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H243" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K243" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L243" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;101,10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 101,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : 12,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 6,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;&lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : Lutter contre le sans-abrisme grâce à des approches axées sur le logement, conformes au nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : Approches innovantes pour l&amp;#039;aménagement spatial des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : Comprendre l&amp;#039;expérience des habitants des quartiers afin de favoriser leur santé et leur bien-être&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : Solutions durables, inclusives, abordables et esthétiques pour le confort thermique dans les bâtiments&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : Faire progresser les mesures d&amp;#039;entretien et de réparation durables pour les bâtiments existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : Solutions innovantes pour une utilisation durable et esthétique de l&amp;#039;espace vertical&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : Lutter structurellement contre le sans-abrisme grâce à des infrastructures et des services sociaux coordonnés dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : Comprendre la dynamique des marchés financiers pour accroître les investissements dans les projets du nouveau Bauhaus européen dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : Approches pour réutiliser les espaces vacants, obsolètes ou sous-utilisés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N243" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O243" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P243" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q243" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S243" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U243" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V243" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="Y243" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z243" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="AA243" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD243" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE243" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF243" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG243" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH243" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:34" customHeight="0">
+      <c r="A244" s="1">
+        <v>166123</v>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des modèles innovants pour des quartiers alliant beauté, inclusivité et durabilité - 2027</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H244" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K244" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L244" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;93,76 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 93,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : 10,76 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION02 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : 10,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 5,38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION01 : Le potentiel transformateur de la cogouvernance dans la transition écologique des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01 PARTICIPATION02 : Quartiers et communautés intergénérationnels en phase avec le nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-PARTICIPATION03 : Nouvelles combinaisons de connaissances et de méthodes de recherche pour traiter les questions sociales et faire progresser une transition écologique équitable des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-01 : Combiner des matériaux, des produits et des techniques de construction conventionnels et innovants pour des bâtiments durables et esthétiques&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-02 : Chantiers de construction et de rénovation durables, esthétiques et sains&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-REGEN-03 : Revitalisation des quartiers autour des corridors ferroviaires et autoroutiers existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-01 : Personnalisation de masse des composants de construction modulaires fabriqués hors site pour transformer l&amp;#039;environnement bâti existant&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-02 : Modèles innovants pour l&amp;#039;investissement et la propriété collectifs communautaires&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2027-01-BUSINESS-03 : Anticiper l&amp;#039;avenir à long terme des quartiers conformément au nouveau Bauhaus européen&lt;/li&gt;  &lt;/ul&gt;  &lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N244" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Bâtiments et construction
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O244" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P244" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q244" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S244" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U244" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V244" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y244" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z244" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-modeles-innovants-pour-des-quartiers-alliant-beaute-inclusivite-et-durabilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA244" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD244" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE244" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF244" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG244" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH244" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:34" customHeight="0">
+      <c r="A245" s="1">
+        <v>166124</v>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H245" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K245" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L245" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;81,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 81,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08 : 2,9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,9 et 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02: Faire progresser la bio-impression de cellules vivantes pour la médecine régénérative&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04: Jumeaux humains virtuels (VHT) pour une aide à la décision clinique intégrée dans la prévention et le diagnostic&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08: Vers une intelligence artificielle générale (AGI) pour les soins de santé&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N245" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O245" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P245" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="Q245" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S245" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U245" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V245" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y245" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z245" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA245" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD245" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE245" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF245" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG245" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH245" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:34" customHeight="0">
+      <c r="A246" s="1">
+        <v>166125</v>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H246" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K246" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L246" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-NEB-2027-02-NEB-SOIL-01 : Réduire l&amp;#039;imperméabilisation des sols grâce à une conception urbaine et territoriale durable dans le cadre du nouveau Bauhaus européen&lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N246" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O246" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P246" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q246" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S246" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U246" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V246" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="Y246" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z246" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA246" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD246" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE246" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF246" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG246" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH246" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:34" customHeight="0">
+      <c r="A247" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K247" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M247" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N247" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O247" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q247" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U247" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V247" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W247" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y247" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z247" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA247" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE247" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF247" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG247" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH247" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:34" customHeight="0">
+      <c r="A248" s="1">
+        <v>166102</v>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Référencer les Labels RSE</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Référencement Labels RSE</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K248" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L248" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des labels RSE à destination des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement atteste de la conformité et de l’alignement du dispositif avec les exigences ainsi qu’avec les priorités régionales. Il constitue également une recommandation auprès des entreprises régionales et des associations exerçant une activité économique. La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants : &lt;/p&gt;&lt;p&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères environnementaux, sociaux et de gouvernance (ESG) de leurs parties prenantes (clients, partenaires financiers...)&lt;/p&gt;&lt;p&gt;Pour les organisations propriétaires de labels : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région Nouvelle-Aquitaine et devenir contributeurs de la charte Néo Terra&lt;/p&gt;&lt;p&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N248" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O248" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q248" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R248" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les Labels généralistes ou sectoriels adossés à la norme ISO 26 000, internationaux, nationaux ou régionaux quel que soit le statut juridique de l’organisme propriétaire du label répondant aux caractéristiques principales suivantes : &lt;/p&gt;&lt;p&gt;Le terme « label RSE » désigne une attestation de garantie délivrée par une tierce partie qui caractérise la démarche RSE mise en œuvre par une organisation au sens des lignes directrices ISO 26000. &lt;/p&gt;&lt;p&gt;Les candidatures au présent A.M.I. sont portées par les organismes qui sont à l’initiative de la construction du label et qui en portent la propriété intellectuelle et la responsabilité de la marque de reconnaissance associée, quel que soit leur nature juridique : personne morale de droit privé à but non lucratif ou lucratif. &lt;/p&gt;&lt;p&gt;Les candidatures de labels sectoriels exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Crédibilité et robustesse des labels (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accessibilité tarifaire et territoriale (20%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribution à Néo Terra (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Résultats et Impacts (20%)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     Le 5 mars 2026 à 11h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;     Le 10 mars 2026 à 11h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE  DEDIE AUX LABELS  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :  rse&amp;#64;nouvelle-aquitaine.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U248" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V248" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/referencement-labels-rse</t>
+        </is>
+      </c>
+      <c r="X248" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la performance industrielle&lt;/p&gt;&lt;p&gt;06 30 75 68 84&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y248" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z248" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-labels-rse/</t>
+        </is>
+      </c>
+      <c r="AA248" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE248" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF248" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG248" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH248" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:34" customHeight="0">
+      <c r="A249" s="1">
+        <v>166103</v>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Référencer des offres d’accompagnement en RSE</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Référencement d&amp;apos;offres d&amp;apos;accompagnement RSE</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K249" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des offres d&amp;#039;accompagnement &amp;#34;RSE&amp;#34; pour renforcer la durabilité et la résilience des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique. Territoire concerné : Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le référencement (sélection d&amp;#039;offres d&amp;#039;accompagnement) atteste de la conformité aux exigences et priorités régionales, et constitue une recommandation pour les entreprises et associations à activité économique.  La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères Environnementaux, Sociaux et de Gouvernance (ESG)  de leurs parties prenantes (clients, partenaires financiers...)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les organisations porteuses d&amp;#039;offres d&amp;#039;accompagnement : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région et devenir contributeurs de la charte Néo Terra&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N249" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O249" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q249" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’appel à Manifestation d’intérêts est lancé le 3 février 2026 et restera ouvert jusqu’au 31 mars 2027. &lt;/p&gt;&lt;p&gt;L’Appel à manifestations d’intérêt prévoit deux vagues de dépôt de dossiers de candidature : &lt;/p&gt;&lt;p&gt;Première vague le 30 avril 2026 &lt;/p&gt;&lt;p&gt;Deuxième vague le 30 septembre 2026&lt;/p&gt;&lt;p&gt;La phase de sélection est d’une durée indicative de trois mois. &lt;/p&gt;&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Sont éligibles les organisations agissant en Nouvelle-Aquitaine, sans obligation de siège sur le territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organisations représentatives d’entreprises : fédération professionnelle, cluster, technopole, pôle de compétitivité, clubs d’entreprises. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations œuvrant à l’amélioration sociale/sociétale/environnementale &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les candidatures d’offres d’accompagnement exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement ne s&amp;#039;accompagne pas d&amp;#039;un soutien financier aux offres d&amp;#039;accompagnement. &lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Pour être considérées comme éligibles, les offres d’accompagnement doivent répondre aux critères suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les offres doivent proposer des parcours intégrés combinant plusieurs types d’accompagnement (par exemple : diagnostic, conseil, formation, boîte à outils, échanges entre pairs, etc.). Ces parcours doivent s’inscrire dans une approche globale, visant à favoriser le passage à l’action des entreprises et leur engagement dans la durée, afin de structurer une trajectoire de résilience et de durabilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres doivent obligatoirement comporter une dimension collective, en rassemblant un groupe d’entreprises ou d’acteurs socio-économiques partageant des objectifs ou problématiques communs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres peuvent s’adresser à des bénéficiaires présentant tous les niveaux de maturité en matière de RSE. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement ciblent en priorité les TPE et les PME ou des associations ayant une activité économique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement peuvent mobiliser tout type de cofinancement public et privé y compris un cofinancement de la Région Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être réputées éligibles, les offres d’accompagnement devront adresser prioritairement une ou plusieurs thématiques suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Stratégies globales de durabilité / RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Risques &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats responsables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Durabilité et modèle économique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Responsabilité territoriale de l’entreprise &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gouvernance et partage de la valeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;Crédibilité et robustesse des labels (30%) &lt;/p&gt;&lt;p&gt;Accessibilité tarifaire et territoriale (20%) &lt;/p&gt;&lt;p&gt;Contribution à Néo Terra (30%) &lt;/p&gt;&lt;p&gt;Résultats et Impacts (20%)&lt;/p&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés : &lt;/p&gt;&lt;p&gt;    Le 5 mars 2026 à 14h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;    Le 10 mars 2026 à 14h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U249" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V249" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/referencement-doffres-daccompagnement-rse</t>
+        </is>
+      </c>
+      <c r="X249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :  Le 5 mars 2026 à 14hou  Le 10 mars 2026 à 14hLien d’inscription au webinaire :Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES – Remplir le formulaireUne prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.frLe dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y249" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z249" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-d-offres-d-accompagnement-rse/</t>
+        </is>
+      </c>
+      <c r="AA249" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE249" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF249" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG249" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH249" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:34" customHeight="0">
+      <c r="A250" s="1">
+        <v>165601</v>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H250" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K250" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L250" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 48,7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-02-DISEASE-12 : Partenariat européen sur les maladies rares (ERDERA) (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG :&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N250" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O250" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P250" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q250" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S250" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U250" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V250" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y250" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z250" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA250" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD250" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE250" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF250" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG250" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH250" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:34" customHeight="0">
+      <c r="A251" s="1">
+        <v>165602</v>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H251" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K251" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L251" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.       &lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : Voie rapide vers la recherche et l&amp;#039;innovation pour des avancées décisives dans les technologies industrielles (action de recherche et d&amp;#039;innovation)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : Voie rapide vers l&amp;#039;innovation pour des avancées décisives dans le plan d&amp;#039;action pour l&amp;#039;industrie chimique (action de recherche et d&amp;#039;innovation)&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N251" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O251" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P251" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q251" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S251" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U251" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V251" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="Y251" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z251" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="AA251" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD251" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE251" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF251" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG251" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH251" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:34" customHeight="0">
+      <c r="A252" s="1">
+        <v>165544</v>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Actions sectorielles et multisectorielles - Start-up</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Actions sectorielles et multisectorielles - Start-up</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K252" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L252" s="1" t="inlineStr">
+        <is>
+          <t>La région Nouvelle-Aquitaine maintient une politique forte de soutien à la création d&amp;#039;entreprises innovantes. Elle repose notamment sur un appui signiﬁcatif octroyé à l&amp;#039;écosystème d&amp;#039;innovation (notamment les technopoles labélisées RETIS) pour permettre un accompagnement qualitatif et personnalisé des porteurs de projet, des actions de promotions de l&amp;#039;innovation et d&amp;#039;animation, pour un écosystème dynamique et collaboratif. Soutenir l’entrepreneuriat et l’accompagnement à la création d’entreprises innovantes (incubation, amorçage, déploiement, accélération),Accompagner les démarches collaboratives et partenariales d’espaces ou d&amp;#039;événements liés à l’innovation, au service des projets de création d’entreprises innovantes.</t>
+        </is>
+      </c>
+      <c r="M252" s="1" t="inlineStr">
+        <is>
+          <t>Le montant sera déﬁni en fonction de la nature du bénéﬁciaire, du type d’action mené, des besoins et ressources du projet, ainsi que du plan de ﬁnancement prévisionnel.Dépenses éligiblesCoûts des parcours d’accompagnement, actions collectives, programme d’animation et de promotion,Dépenses d’investissements corporels ou incorporels.En fonction des projets, un financement Feder pourra être mobilisé.</t>
+        </is>
+      </c>
+      <c r="N252" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O252" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R252" s="1" t="inlineStr">
+        <is>
+          <t>Organismes de soutien (incubateur, pépinière, technopoles labellisées, accélérateur, centre de ressources…),Porteurs de projets, publics, privés, du territoire Nouvelle-Aquitaine. Projet :dont la ﬁnalité est d&amp;#039;améliorer les performances des startups du territoire,déployé en coordination avec les acteurs de l&amp;#039;écosystème,au service des enjeux de transitions actuels et à veniret des ﬁlières stratégiques pour la Nouvelle-Aquitaine.</t>
+        </is>
+      </c>
+      <c r="U252" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V252" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/actions-sectorielles-et-multisectorielles-start</t>
+        </is>
+      </c>
+      <c r="X252" s="1" t="inlineStr">
+        <is>
+          <t>Nous envoyer par mail le descriptif de votre projet à l’adresse suivante :startup-region&amp;#64;nouvelle-aquitaine.frPlan suggéré :Description du contexteCourte présentation du projet: modalités, agenda, objectifs et enjeuxCohérence du projet avec les enjeux de transitions (environnementale, climatique, sociale, économique...) et/ou les priorités stratégiques régionalesRappel de l’historique le cas échéantPrésentation rapide du porteur de projet et des autres parties prenantes (en précisant leur contribution, financière ou autre: apport en prestation, en nature, prêt de locaux…)Plan de financement prévisionnel (dépenses / ressources)</t>
+        </is>
+      </c>
+      <c r="Y252" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z252" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-sectorielles-et-multisectorielles-start-up/</t>
+        </is>
+      </c>
+      <c r="AA252" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD252" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE252" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF252" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG252" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2025</t>
+        </is>
+      </c>
+      <c r="AH252" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:34" customHeight="0">
+      <c r="A253" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H253" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K253" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N253" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O253" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S253" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U253" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V253" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W253" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y253" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z253" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA253" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB253" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC253" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE253" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF253" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG253" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH253" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:34" customHeight="0">
+      <c r="A254" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H254" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I254" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K254" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N254" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O254" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P254" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q254" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S254" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T254" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U254" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V254" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y254" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z254" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA254" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC254" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE254" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF254" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG254" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH254" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:34" customHeight="0">
+      <c r="A255" s="1">
+        <v>165487</v>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Autoconsommation Collective multi acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Autoconsommation Collective multi acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H255" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K255" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par le soutien à l&amp;#039;Autoconsommation Collective (ACC), la Région entend offrir, sur la durée, aux acteurs d&amp;#039;un territoire une électricité renouvelable, à prix compétitif. L&amp;#039;autoconsommation Collective permet d&amp;#039;expérimenter de nouvelles formes d&amp;#039;appropriation et de partage en circuit court de l’électricité produite sur un périmètre donné.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager l’émergence de nouveaux modèles de financement de la production d’énergie renouvelables &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer des projets ambitieux permettant le changement d’échelle de l’ACC (que ce soit en nombre acteurs impliqués, quantité d’électricité partagée…), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir aux entreprises de production d’un territoire une électricité renouvelable locale, à un prix compétitif sur le long terme, leur permettant de stabiliser leur facture et d’être plus résilient face aux crises énergétiques&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;Date de début de dépôt de dossiers : 01/01/2025&lt;/p&gt;&lt;p&gt;Date de fin de dépôt de dossiers : 31/12/2026&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dossiers sont traités au fil de l&amp;#039;eau&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions sont prises en commission permanente&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L’aide demandée a pour but de permettre au porteur de projet de trouver une rentabilité comparable à celle qu’il aurait eu en absence de projet d’autoconsommation collective, compte tenu des risques liés à ces projets et de garantir un prix compétitif sur le long terme aux entreprises de production participant à l’opération. &lt;/p&gt;&lt;p&gt;Le porteur de projet démontre le besoin de subvention et son impact sur les prix proposés.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide est accordée sous forme de subvention, sur la base du régime environnement SA 111726 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les investissements liés à la production d’électricité renouvelable partagée dans l’opération d’ACC. Si une partie de l’électricité produite est consommée sur place, la dépense éligible est plafonnée au prorata du volume partagé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide ne finance pas les simples obligations règlementaires&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N255" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O255" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q255" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Structure publique&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structure privée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Non liée à un fournisseur d’énergie&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets devront être situés en région Nouvelle Aquitaine&lt;/p&gt;&lt;p&gt;Les projets concernés sont:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;ceux dont l’électricité produite est destinée principalement et sur le long terme aux entreprises de production : &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dont la faisabilité technique et économiques (y compris le raccordement) est établie et l&amp;#039;opération d’autoconsommation collective définie &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;En fonction de l’enveloppe budgétaire disponible, seront priorisés les projets:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;destinés aux entreprises de production (PME/ETI) ayant réalisé/planifié des actions de sobriété.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;partageant plus de 200MWh/an, (hors volume consommé sur place) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;aux projets sollicitant moins de 50 € /MWh partagé dans l’ACC pendant la durée d’engagement des consommateurs. Montant de l’aide sollicitée (taux et € /MWh contractualisé sur 20 ans) : priorité sera donnée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;proposant aux consommateurs un prix  (et son indexation) compétitif aux entreprises de production &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U255" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V255" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/autoconsommation-collective-multi-acteurs-delectricite-renouvelable</t>
+        </is>
+      </c>
+      <c r="X255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Les demandes doivent être adressées avant tout démarrage des investissements&lt;/p&gt;&lt;p&gt;le bénéficiaire renseigne la «fiche de demande préalable » et l’adresse au chargé de mission du département concerné par son projet (cf. Contacts dans le Règlement d&amp;#039;Investissement à télécharger ci-après).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » et l&amp;#039;&amp;#34;annexe technique&amp;#34; (cf. documents à télécharger ci-après) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le Kbis et RIB récents du demandeur,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études réalisées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les devis &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’attestation des producteurs de disposer des autorisations nécessaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Lettre d’intention des consommateurs ou term sheet ( précisant prix, durée, modalités d’évolution du prix, volume…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan d’affaire comparatif sans ACC, avec ACC, avec et sans subvention; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Engagement à ne pas solliciter d’autres soutiens pour l(es) actif(s) de production éligibles&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y255" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z255" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/autoconsommation-collective-multi-acteurs-delectricite-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA255" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB255" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD255" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE255" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF255" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG255" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="AH255" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:34" customHeight="0">
+      <c r="A256" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H256" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I256" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K256" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N256" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O256" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S256" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T256" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U256" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V256" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W256" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y256" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z256" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA256" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC256" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE256" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF256" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG256" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH256" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:34" customHeight="0">
+      <c r="A257" s="1">
+        <v>165404</v>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets collaboratifs et citoyens pour accélérer les mutations et transitions du territoire</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA3</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H257" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I257" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J257" s="1" t="inlineStr">
+        <is>
+          <t>Pour les porteurs de projets publics, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K257" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire connait de grands défis à relever pour faire face aux adaptations de nos modes de vies, afin d&amp;#039;atténuer le changement climatique et ses conséquences. La diminution nécessaire de nos émissions de CO2 et la raréfaction des ressources impose un exercice périlleux. En parallèle, la société connait de fortes mutations notamment dans ses modes de vie et ses rapports sociaux s&amp;#039;exprimant déjà à travers des initiatives de mutualisations et de coopération.&lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, elle doit s&amp;#039;appuyer sur ces initiatives citoyennes et collaboratives afin de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;émergence des EnR à travers des projets collectifs et citoyens&lt;/li&gt;&lt;li&gt;Participer à faire évoluer les pratiques et surtout les modèles d&amp;#039;organisations agricoles&lt;/li&gt;&lt;li&gt;Inciter au changement de pratiques en faveur de la transition écologique et énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Plutôt que d&amp;#039;être thématique, cette action se veut méthodologique, avec pour maitre mot la mutualisation et la collaboration au sein des projets accompagnés. Elle aborde le montage des projets qui seront accompagnés par LEADER pour une adaptation au plus proche des besoins (mutualiser et optimiser plutôt que produire et consommer) et une pérennité des initiatives menées. Cela afin de favoriser la montée en compétences des habitants et des élus du territoire, développer la capacité d&amp;#039;agir, encourager les dynamiques d&amp;#039;entraide entre les différentes parties prenantes et acteurs du territoire. Elle visera à accompagner la création de dynamiques partenariales, notamment pour de l&amp;#039;animation et de l&amp;#039;expertise au démarrage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.1 : Accompagner les projets d&amp;#039;énergie citoyenne locale et renouvelable&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.1.1 : &lt;/strong&gt;Soutien aux actions participant au développement de projets EnR citoyennes et locales&lt;br /&gt;&lt;strong&gt;3.1.2 :&lt;/strong&gt; Accompagnement de concertations locales et animations pour l&amp;#039;émergence de collectifs&lt;br /&gt;&lt;strong&gt;3.1.3 :&lt;/strong&gt; Accompagnement d&amp;#039;ateliers d&amp;#039;auto-construction et d&amp;#039;expérimentations dans le cadre de projets collectifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.2 : Développer l&amp;#039;habitat participatif&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.2.1 : &lt;/strong&gt;Aménagement d&amp;#039;espaces, acquisition d&amp;#039;équipements mutualisés, et mise en place de services communs &lt;br /&gt;&lt;strong&gt;3.2.2 : &lt;/strong&gt;Actions participant au développement de l&amp;#039;habitat participatif sur le territoire&lt;br /&gt;&lt;strong&gt;3.2.3 : &lt;/strong&gt;Soutien à la mise en place de chantiers participatifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.3 : Mobiliser l&amp;#039;épargne et les ressources financières locales et alternatives&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.3.1 : &lt;/strong&gt;Création et accompagnement d&amp;#039;outils favorisant les financements alternatifs et locaux&lt;br /&gt;&lt;strong&gt;3.3.2 : &lt;/strong&gt;Soutien aux initiatives permettant le développement des financements alternatif ou locaux&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.4 : Développer l&amp;#039;économie collaborative par l&amp;#039;usage plutôt que la possession&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.4.1 : &lt;/strong&gt;Soutien aux créations et développement de services de prêt et de partage, entre habitants et collectivités &lt;br /&gt;&lt;strong&gt;3.4.2 :&lt;/strong&gt; Développement de systèmes de mutualisation de compétences, services, matériels&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.5 : Développer les outils collectifs et mutualisés et le développement de nouveaux modèles agricoles et forestiers&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.5.1 :&lt;/strong&gt; Appui à l&amp;#039;achat et à la mutualisation d&amp;#039;outils productifs, de transformation et distribution mutualisés&lt;br /&gt;&lt;strong&gt;3.5.2 : &lt;/strong&gt;Création et développement de systèmes agricoles et forestiers alternatifs et innovants&lt;br /&gt;&lt;strong&gt;3.5.3 : &lt;/strong&gt;Création, développement et animation d&amp;#039;espaces tests agricoles&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de coopérative EnR, accompagnement des collectivités pour favoriser les installations collectives et les boucles d&amp;#039;autoconsommation, levée de fonds pour EnR citoyenne, soutien à un projet d&amp;#039;auto-construction, etc. ;&lt;/li&gt;&lt;li&gt;Accompagnement aux mairies pour PLU favorisant l&amp;#039;habitat participatif, accompagnement de collectifs pour la définition  d&amp;#039;un projet d&amp;#039;habitat participatif, action de communication pour l&amp;#039;habitat participatif, chantier de construction collectif, équipement collectif dans un habitat participatif rural, etc. ;&lt;/li&gt;&lt;li&gt;Soutien à une campagne de publicité et de communication pour capter les ressources financières locales, émergence de clubs deals, accompagnement aux campagnes de crowdfunding, accompagnement à une campagne de capital equity locale, animation territoriale pour faciliter la mobilisation de l&amp;#039;épargne locale, formation d&amp;#039;entreprises, etc. ;&lt;/li&gt;&lt;li&gt;Tiers-lieux thématiques, bibliothèque d&amp;#039;objets, service de prêt entre habitant, véhicules partagés, action de communication pour inciter au prêt, etc. ;&lt;/li&gt;&lt;li&gt;Régie agricole municipale pour alimenter une cuisine collective, accompagnement à l&amp;#039;espace public nourricier, espace test agricole, outil communal de transformation, outil mutualisé de transformation, actions de recensement des arbres fruitiers publics, création d&amp;#039;entreprise pour des forêts en gestions alternatives et vivantes, SCIC forestières, formation à la gestion forestière vivante, etc. ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N257" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Personnes âgées
+Cohésion sociale et inclusion
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O257" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P257" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q257" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S257" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T257" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U257" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V257" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y257" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z257" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-collaboratifs-et-citoyens-pour-accelerer-les-mutations-et-transitions-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA257" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB257" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC257" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE257" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF257" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG257" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH257" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:34" customHeight="0">
+      <c r="A258" s="1">
+        <v>165394</v>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'implantation d'infrastructures de carburants alternatifs</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>IDEE Action « mobilité décarbonée »</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H258" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I258" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J258" s="1" t="inlineStr">
+        <is>
+          <t>L’aide FEDER ne pourra excéder 60% de l’assiette éligible. Un taux d’aide particulier à chaque dossier  sera établi après instruction du dossier</t>
+        </is>
+      </c>
+      <c r="K258" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Développer des stations de ravitaillement en BioGNV, en
+hydrogène bas-carbone ou renouvelable, ainsi que des infrastructures de
+recharge électrique pour véhicules lourds (PTAC &amp;gt; 3,5 t).&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ce dispositif, cofinancé par le FEDER, vise à lever les
+freins à la conversion des flottes professionnelles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N258" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Equipement public
+Logistique urbaine
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O258" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont retenus les projets suivants :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;la
+     création de nouvelles stations de distribution : BioGNV, hydrogène ou
+     recharge électrique (PL uniquement),&lt;/li&gt;
+ &lt;li&gt;l&amp;#039;optimisation
+     de stations existantes (augmentation capacité, ouverture au public, ajout
+     unité de production…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Le projet doit être localisé en Normandie. Les grandes entreprises au sens communautaire ne peuvent pas prétendre à l&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Exemples de dépenses éligibles :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;génie
+     civil, réseaux, connexions et tuyauteries,&lt;/li&gt;
+ &lt;li&gt;bâtiments,
+     auvents, équipements de sécurité et supervision,&lt;/li&gt;
+ &lt;li&gt;systèmes
+     de compression, distribution, refroidissement, séchage,&lt;/li&gt;
+ &lt;li&gt;stockage
+     (cuves, racks, tube trailers),&lt;/li&gt;
+ &lt;li&gt;bornes
+     de recharge électrique pour véhicules lourds uniquement,&lt;/li&gt;
+ &lt;li&gt;métrologie,
+     systèmes de paiement, signalétique,&lt;/li&gt;
+ &lt;li&gt;études
+     techniques, coordination de chantier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas financées les dépenses liées à l&amp;#039;achat de
+terrain, la dépollution, les dépenses antérieures au dépôt de la demande.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention FEDER.&lt;/p&gt;&lt;p&gt;Montant minimum : 100 000 € d’aide sollicitée.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Taux d’aide : Jusqu’à 60% des dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S258" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T258" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U258" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V258" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
+        </is>
+      </c>
+      <c r="W258" s="1" t="inlineStr">
+        <is>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT7SURBVGhD7VsJdJTluX7m/2efycxkQvawg4BIWcQVK1iXulWvV1vX9rj2oPdUqdft1rVaW6lW2uPKvYK74nJcbqXItYAbgiBFFi0FMSQsWSaZTCazzz//3Of9kokRCWiSe0LPue85P0n&amp;#43;5fu&amp;#43;93n39/uw5kn4f9onAtZ/SmwsFlgOINCB4OvgA4eMowfz&amp;#43;wNBVN7MZGB2xJBrj8EItSDb0AhbaRncx0zrtz1YNU3r9yD/JwMYBnLxJHKtbTDCbci1tJHxJhhNrTAaQ8g2NcNolvv8O9IOMxqHGU8gm23CyCeegHfG9H4vy9rvEb7jAPlcjpKOIycMt0XJZIgMy9XayXwzmZWrtZXPO8g0L4JkZjOcyUAeJn&amp;#43;KWYlQdSoZL13nr/w7l4ezfDz855z6HVe179cHFJxcewdylGKuNYJscwi5EKW9pwnZRjLdKEwTBGqCGY4i1xEl0ynkyXQeWV5iJJ1MW8g0Oe5m2mK1QrfZlLntj3LpBHzHToMeDBxc4ESXrED9FXOApAkzQUln0l2S7gyG3UxD5EHmReq6DZrdDpBv9U5GQz6nXkZez0OXn9ZO2BR14tcr5alZnllHDwgwMsiAaE4&amp;#43;a6DxV7&amp;#43;HQWeoI0AebNDt5LiL6e7V5gmRJ4ccGbQ6TeQylk7GozryaQ1GBbVoZAq2hBXesA0tFgPWHU7oedEmQCNgAp4pumWnedn5dQE5Mw/N6obnqKkHFziRl/4biU/XweIcgtykBFxBE8n1ZKqF6LjJRBcDZkKDfWYUY&amp;#43;YxopAZ02XB5uc8SNw&amp;#43;DGVnRFD8uz1UqDxSYR31f/ai9fliHHpIFp6T6HfGpZCzElACnK&amp;#43;3I/JMMbQGGyzezvHz2SxsFeVwjBt98IAjDjY0bwHdgROWrAV77FkMu74JgZQVDXOq4K11A16KWwk5D3cgj9ovNJSV8bsvqRF8ZlpMVN7QjF3rHWhcVAynO4dAdQ6j7m5FxJPBF5vtSC12w7LLDt3DMWbGULpwB0K/rIFzu4saZCJvZGAfNQx6wHfwgNOx9D0k/rYeutsHjUyWrPRj5xNpfP&amp;#43;xVnif3oXtFwyHYw&amp;#43;1iFIndjAmx1EzzsCW5U5Ujc2iZEYSq1wZbLymEu5L21DxfUYyLY&amp;#43;2XVbUzvND3&amp;#43;yBj9ZfJl5K69SSjjXFyHQ0oOiGRrRfORIeui3xN44xwwcMmAHxOeGFL3V6SkYSCbIeJ33DkhJsmWti4pw2fG/Fl9j1&amp;#43;1KklvgZuezIxBhyCVL978pQfWMY1plxTPtjI6yfudH6mQsZvwGdTqkyo2PUVPqnYXEkm6zIt1hhtOvMfSzwObOomZLFphY68C4fLSHePqL64AEnW78Hsb9&amp;#43;yIjj7V6UyejiyumI31&amp;#43;N1atdmPR4A8bOb0Lm8xbE17mgFRvwuvI447k9cIw08OlbDngr0xhzSQzlCfG6vKgJ6mdnwEM6ZMGuVS54GL40gzriz2PjDg3t91VgqDOPzgBngbVC9GvgqF/RKrp4GbLtLbB6gl&amp;#43;tiKI0aRZejwHtgwBW/siKsfeEMOH0JCUbY45DPSMIjtFZNG6xIhrSMWlWCmjjENS62B4LojupJVmgenwWOu/pRXm&amp;#43;a0PksTLljwxqnydhxzAHgbIVIpYOa9mQgUOmv6FcchuVsO2DRJouj4mhO7zYNtuG2M0hWMuzGDM9jaIAHWiSCsJQfNRZCSZtQAOd9Of/FYSDwFaf2wEbmd602o7JP8zAysFmzGnH7lJGqpVFsFTRSS91wainMxbxsrEg69C8noMDHKl5Ems3qtyiNxIf5HCZqOpwIjZ/CMY9tgdF5bxLrbA4gOCh5Jqfb/0fGzZfUYOKZh9G/6Ye5admENukYc3tlcisSWL07DYEywna9RHgl7xoauEFbjT/ew0qTfoh8TysETV7vwzhG2z0ebTkhs9ZFzVBd&amp;#43;1HWsQhlbQiOCOG6Q/vBhidEAMirRY0b7UjHdEQ/tSF2Gt&amp;#43;jAsRJWsWOxYUw3NmFM6KHII1BmIPV2LzawGA&amp;#43;ZNeYSA4KYUJP4vBNyqLXTonIDgqQ5TSQuqrAaQ&amp;#43;g5NYt4nazGLQ8pUzVuuSlJ/JnsVk9OJayy5tRc0fG5STrVtpxbZXi9D2gRvuL9xwZTX481YMsbHkoGnkDQ0BDuekVmWoDE07NYxl&amp;#43;Ha3OJGmGWVpQ&amp;#43;381zhtC&amp;#43;I7bfDT7&amp;#43;RpuipMMqlETn4ZOOozOKnNW7mKb0oqz5Kg6PgY8rM6UDIxDf95CWx53Y7tz/iRWuFFoN2BkZpFAaBxdgZrMOmF74II8hOTGHFVBKE9Gt7/URXKN3hhZ2TL0Iwc1VkEz6LzH56GbTR91kcSvLtSb9GcPAFOS&amp;#43;U&amp;#43;cNRncDJf1hGavYonrlW6B/XD42htymHCmBy&amp;#43;eMiNPTdXoirpJCCsimiFkimLjFUIZmaYKzHwmSsJa4OJ&amp;#43;GIXdjwawIhPgvAwMkm9rhkWxMYn8EUJM2OG7thKO3Yu8qGCoV2VpTQpCejS0xlI6hM4UnVnG1tgEdH3JEpQzMPxNBM8Sx4t81VcxyhqiZQQAkhewEh/FeGsrKUsTO5K/rOK7Fmwm3CUMPK4pJHBssDk&amp;#43;1JwGst8KFrmh&amp;#43;jGTo5USu2zsW4TaxIScIzmloHEpm9VeS7CXkx7lA70m2Fc8&amp;#43;fgc7DCjljhE&amp;#43;aYFCpPIDilNDiPjaOEJmRlOWFaNOxiuE4/XQo3zab4tkY4hpN9vhdZ68a2RR4MrfXBMyqNEjpivdSAEdcQ3&amp;#43;hAgtl03uDIHL/TughmQ/Pgg6P6NWmmrz2aT2L2BpkKndCGEZey2fWJB&amp;#43;1/KINHCipJ1IRYFth8NJXjoyhiYteesiATccPIaRjx4B60BTPY8VePAiC724rvzWRFfms92osyaKizItPEVkiFCf&amp;#43;/tMJT60D7XZXMxsXxS56jIVO3a/DBkf4NsvQYPRpPwr6dIGjLfag7PI7J14RhsmcTvasa7iwXz3zHIBO2qQlqlY4GdidMCr5sAotOmtLuj2l7U0z42MuxMoTnJ8cQ2q1j6/Me6GvZMI/Z4eCEMk&amp;#43;TnkP14/WwX9eI9Nwq2FipE3ZkvqwffHC&amp;#43;6jB9fS05&amp;#43;oYhSRvCNJMES4IJ/xFBXbGJNmoQ6hmO&amp;#43;XrSlcPQoQbeOr8Kx1zdDv&amp;#43;xCWoa26mLA4htIftDM8iuY9zf5oOrzomhMfo1OmRx3nIJ&amp;#43;XIOFK31IT0rjA7CJS4tbyU4tTtVm1YP&amp;#43;AcEpD455O6GtlFYbo&amp;#43;10EkGd7mw7ZTRaP1VIybf0Y6qMzrQ9mcfIh954aaUpUl4&amp;#43;Ikp1bKo&amp;#43;4cVRReFMfx3zcjTlGSLUXPzH2pdPm1Btk1His2t5E4C1q7BjOnQyw2kjujAjltLUWOVbgA1x2ZVPie9tRbuI6cMHjiai40tJxOwKCvIvXyy2j9lyK7M6mi&amp;#43;uxLLa6048s4wyma3o&amp;#43;zydrZEKWXWVaNuCCPJ4FK71IspP&amp;#43;QNWqplhKHcWJb3TfojB7XOzjoMI7NYN4&amp;#43;gULPs1RmkNupI/4mlQ7OLza&amp;#43;uiMXywcwlkPhk4yCD4/exUvbC5NYJKLF9UZZZ7xDmIaFnSrFiixNH/aEJOW6deL15FJWQYYLU8g8bRh&amp;#43;RRnAkE0Hmk9s/tCO82QFXVVaBFCRYVRMN2BnApp6dxBfLi6EvCcLNvCgVZSLJnIfurNv1iVOOf7AWQ6752eBpju7zqvaA2Djl2&amp;#43;tCpKNX5mG9vMaH1RfaMOyGEErPobaJNZKpodNYawVYbjECf3AT&amp;#43;8&amp;#43;vlGHijdyU&amp;#43;2UHUjstWHp7EFMu6cDwmRkE2NyavqwO5i4dBk13zW&amp;#43;DaFtYCj8L80LRoOkuJFavV5t7mqf3gvjbItcnnyODO9ivjX&amp;#43;8dv/zUPqZGDt3LAEOuzaKwMXMYMXsaEJJ/ppmAdrymRX/eLAYwbdLUUyo47V2ZKmQWTphF534lguDaDgvAu/RcXjoawLsAxUH8xjGXGnjywEUZ&amp;#43;ysPTtTBYvDgXRdHeKr/4aiE4/7thj0&amp;#43;l6fwXFOGo/8i/twyKIUzD3y9Bkm1dzJWmjk/F1w0q9kWX/uWGVH3V/dSK/yQKNzdXDrpYKdQyfTgDRzouybAaTntKDo6CxS7BBWfOyH45kytD9jIiT9vtI0Zqz6Egk6aV/UxsKzK4dS6EhrJ4Pom&amp;#43;8MLjiuIyaTdelsd9Y2BRJg7D4TjmOS0Jn1DrutGcmSHNYvcKLuJR/MlV4UJWyopAN1sATQCAqxUZmxc1gGVVeFYR&amp;#43;Xxfv3FMFc4VN&amp;#43;RWNropia5B7Bfa1qA7auLgW3BTtrqx6k6x5E31qGyvtuYdSjzfWD&amp;#43;qw57sMncZ&amp;#43;ogtu&amp;#43;rdBcXX5HwjBL7MxPQ2gaF8fEmWmEOMOq0yvhZF5SSTi9bHtK8SnhV12SQRfnEL6iARaCWXZKBmvu9SHzQA3GSX9YNvKSbKSfEEWI4waqckhW5tG0wcGu6jfBsbDcT9duR8fb78L/r6f1A5p&amp;#43;7HjqxX5uvR6J1kUvIh&amp;#43;XMrHTy8reZOOjTOVzfmwYSp9D1a8KeVDktMAgo3t3XCysjQyaYHhuuSrVVt9GrWuwo4a5jsHiVUhnr7htix2hX1Wig1pZS4ds3&amp;#43;qCl&amp;#43;/s27A53sKXBw8cWXT1w79Byb/9lMdA2IKSExKs1OUK7pFDBBFkGtvof/jME0cqlaAfYnRSTU1J98UUxTDY&amp;#43;&amp;#43;WhgeEWJoD8iVbGdGmcdwEj80jUC7Q6UMIGWq5JDcFyhMDw/r5Idxah4533IN1K1&amp;#43;RD&amp;#43;6w9fTYrmdFaUgzvcb1v3JupNKt3OXkRVQeLjFBYgZdtbOSRE/mdpy7kfE0rT2a0d52xSSZpRumujk9nQSlNNZMgGlrXyQub6Kfc7&amp;#43;VUAdulOQqj5U8LMXThA4MDzoFm1Wj/clnLh3APe1Svr&amp;#43;fZwVNHVyIdBCusDiblmvmTx1fU2R3&amp;#43;boTk&amp;#43;ErnO2aMV4IAmnJ8pdOcCyCq3RCCqFlcaHv&amp;#43;dZTeOBvOCWMOtNR9Pu&amp;#43;X5uxvxqxs7MuZmm9BFoedAJaq64Agso9khCM8/BTp1DyCl5WDTzwDlJNTX&amp;#43;rgU1gdg8s01qPh1rkY8crjnWd9viP1G5xUKoUkTaG4uFhNHY/HsWTJEhx66KHqEmrlKS2/388G19ena2trY6h2wuWiQ5e9p66UoOfvPflRIDIzP9Dmncn1yOkxI0SgaMpsGHX2b78j9QucaDSKRYsWKcblmj59Ol577TX4fKy9uJhYLIa//OUv7NuYrKm8OOmkk7Bq1SrMnDkT7777LpqbaT48pTFt2jQMGTIEr7zyCq655hps3LhRAXbIIYd8R3Y6X9f4rVwHAvFAg/cLHGG&amp;#43;qqoKZ555Jl588UXU19crpo455hjU1NRgxYoVisHx48ejiXtcojmiWZs3b4YAe8EFFyhwBNBJkyapex999BEcLANEGweb&amp;#43;gWOmMTnn3&amp;#43;uQCkrK8Pw4cPx8ccfo52Rp7q6WpmKvCPAvPXWWwo0t9v9NRMqmJKY5w9&amp;#43;8AMFoJjlueeeO9jY9K3BXli1SF1M6YgjjsCHH36opC1Sb2lpwd///nccddRRyqyKiooUeCUlJcrUDjvsMIQYfcSMMjxHPHXqVASDQQWymNj69eu7/c9gItQvzSktLVXSFjrttNOUiZxzzjkKJDE3ITEd0STRGIleol1C4n8ERDFDj6dzS7m8vFz9vOKKKwYTk&amp;#43;65ewWnoaEB4XAYEydO7H5ZnOnYsWOV8xSS56IZIn0Bp7KyUkUtYfbVV19VDlcOgR999NGYMmWK&amp;#43;kY0TDRF3imMI3Pt3LkTRx55ZPdca9asUaYpl5DMsWzZMjVPgT755BMeys4qc126dCk&amp;#43;/fRT5fxFkwV8IRHY66&amp;#43;/jlNPPVU9W7BgASKRSPeziy66qDuq7i2RXsFZt24dzj//fKxdu7b74&amp;#43;uvvx533303Tj75ZLz99tu47rrr1DOJTPfddx/uuusuyGTbtm1T0j/rrLPUgubOnYvbb78dl19&amp;#43;Oa699lrMmjULDz74YPdaLrvsMmVWL7zwgrpn8PT6iSeeiIsvvhiPP/64uif&amp;#43;67zzzsMvfvELNZfQyy&amp;#43;/rBgVcOSencd2xfnfdNNNShgLFy5U3912220KsI6ODvz617/GVVddpcxWgJP19Ua9giOOVCa78MIL8d577yEQCCjTkEvyk5///OeYP39&amp;#43;tyTFEYsTPfbYY5VTFe149tln1bzLly/HjTfeqMAR7Zo3b576Xhh55513lNTnzJnTvcbnn39ePduwYQMaWWpUsPoXknuPPPIIJk&amp;#43;erNYlJikaJSS/33LLLTj&amp;#43;&amp;#43;OOR5p6arEPAkTklzRAw5F0B8v777&amp;#43;8VkJ4PegVHUBYVlgWdffbZCiABS8ARZoT5niouzveUU07BG2&amp;#43;8gR//&amp;#43;MdKKgUSTRKnLCQLPf3005V0BQTRtjPOOENJuKAhwpSYpYD72GOPKWmL&amp;#43;RS06&amp;#43;qrr1bzi4MXQQkJ8&amp;#43;LbhCQoCNgyhoAjz2R8ybUkhxLNkfWNGjVKadV31hwZUAC64447IPYvkwkwQqJV&amp;#43;8pDEolEd8a7detWZRqSu0gof/PNN9W3YgYiYWFaABXTk&amp;#43;gl2iX0/vvvq/me4H/u2LJlC1auXIk777xTCUbGOuGEE/Doo48qkzvuuOMUEAXq&amp;#43;Z9cdu/e3S2QwvNCMnr44YcrsESL90f7jVYFlRXbFnXdtGmTQlo05Oabb1aLlIxWSDJlSeAeeugh5ajFFO69917IIkVLxCyFRAOEiXvuuUf5HgFfNKSgaeKLxNeJIMSRi9Y99dRTSgOEOXHyAqgAJ2sQXyYkz2S94q8k&amp;#43;RTTLQhE7slzyaUkIs6ePbsbE3m2d1lTeLhfcAqqLgsVFRV7lTxF/hbAxOkKYxKiRSOee&amp;#43;45SHiX6CMlhDAnJJrzk5/8RJmmaJ2ov0hdnL2MJT5CzK62thY7duxQpllIDiXvEQAlJShorowpgIuGCcNCMt&amp;#43;tt96KBx54QK1RhCTzC&amp;#43;gytghEBLR9&amp;#43;3bMmDFDjS&amp;#43;CuvLKK5WZ7Yt6BUfqnwkTJnR/M2LECEjoLOQk4hSFOdEWWYAsRFRfSEqGJ598svtb0S5xkEJiTuJ3hApqfckllyiJC8iLFy/&amp;#43;WgIoZvT000&amp;#43;riCglioBfoEK0kr8ffvhhlVgKjRkzpnst8p28J/5KSAKHuISCHxK/1Rv1Co7kK4VKu/BxIeco/C0TiBT2JtEOWWBPKuQ5PaVfeF5YuPy995xyTxynUCGxLHwn2lD4VkDrCVzPuXvel5rv21K/MuRvO8k/63v/CwWjiWgmTQGGAAAAAElFTkSuQmCC" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;
+  &lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y258" s="1" t="inlineStr">
+        <is>
+          <t>carl.pique@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z258" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-limplantation-dinfrastructures-de-carburants-alternatifs/</t>
+        </is>
+      </c>
+      <c r="AA258" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB258" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC258" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE258" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF258" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG258" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH258" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>