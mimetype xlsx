--- v0 (2026-02-27)
+++ v1 (2026-04-20)
@@ -263,146 +263,30564 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165806</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165805</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
+véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
+transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
+demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
+par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
+sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
+passera également par la fourniture de matières premières issues de l’agriculture locale : le 
+chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
+et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
+d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
+eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
+activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
+ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
+résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
+des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
+balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
+lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
+peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
+production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
+biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
+recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
+institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
+les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
+d’écoconception
+− Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
+collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
+secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
+décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
+plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
+de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
+éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
+textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
+fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
+longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
+appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
+instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
+Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
+Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
+Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165405</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour un territoire inclusif et développer la qualité de vie sur le territoire</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA4</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le GAL (Groupe d&amp;#039;Action Locale) Via Domitia, a un territoire connaissant un solde migratoire positif (la population augmente de &amp;#43;1% par an en moyenne), ainsi qu&amp;#039;un forte saisonnalité du fait de son caractère touristique. Le développement de ce territoire doit être concomitant avec le développement et l&amp;#039;amélioration de l&amp;#039;accès aux services et infrastructures pour tous et toutes, afin de conserver et contribuer à l&amp;#039;amélioration des conditions de vie de la population, sans impacter l&amp;#039;environnement. &lt;/p&gt;&lt;p&gt;Cette fiche action a pour but de répondre aux enjeux suivants:&lt;br /&gt;Avoir une offre de services favorisant la mixité des populations et accompagnant sa mutation&lt;br /&gt;Développer un territoire inclusif&lt;br /&gt;Lutter contre l&amp;#039;utilisation du tout voiture individuelle en favorisant la mobilité douce au quotidien, accompagner la transition&lt;br /&gt;Faciliter l&amp;#039;accès à une alimentation sain et de qualité&lt;/p&gt;&lt;p&gt;Elle a donc pour objectif de favoriser un accueil de qualité sur le territoire, notamment grâce à des politiques publiques adaptées en matière d&amp;#039;urbanisme, d&amp;#039;aménagement du territoire et d&amp;#039;alimentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions :&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.1 : Lutter contre la précarité énergétique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.2 : Accompagner les initiatives en faveur de l&amp;#039;inclusion sur le territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.3 : Retenir et aider au retour des jeunes sur le territoire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.3.1 : &lt;/strong&gt;Soutenir les projets coconstruits avec les jeunes et leurs accompagnants &lt;br /&gt;&lt;strong&gt;4.3.2 :&lt;/strong&gt; Soutenir les initiatives en faveur de services et offres innovantes adaptées aux jeunes populations&lt;br /&gt;&lt;strong&gt;4.3.3 :&lt;/strong&gt; Appuyer l&amp;#039;émergence et le développement de structures ou d&amp;#039;initiatives en faveur de l&amp;#039;accompagnement des jeunes&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.4 : Contribuer aux actions de solidarité et de résilience alimentaire&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.4.1 : &lt;/strong&gt;Contribuer aux initiatives d&amp;#039;éducation à l&amp;#039;alimentation &lt;br /&gt;&lt;strong&gt;4.4.2 : &lt;/strong&gt;Contribuer aux actions de lutte contre la précarité alimentaire valorisant l&amp;#039;autoproduction et l&amp;#039;autoconsommation&lt;br /&gt;&lt;strong&gt;4.4.3 : &lt;/strong&gt;Contribuer aux recensements du potentiel alimentaire communal&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 4.5 : Améliorer les conditions de mobilité douce au quotidien&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;4.5.1 :&lt;/strong&gt; Soutien aux aménagements au sein des communes&lt;br /&gt;&lt;strong&gt;4.5.2 :&lt;/strong&gt; Actions, animations et services en faveur de la mobilité douce au quotidien &lt;br /&gt;&lt;strong&gt;4.5.3 : &lt;/strong&gt;Accompagnement aux démarches de démobilité&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chantiers participatifs de rénovation du bâti, actions de communication, actions de sensibilisation d&amp;#039;entreprises du bâtiment, action envers les publics défavorisés en ruralité, opération de rénovation du bâti ancien en centre bourg, expérimentations d&amp;#039;adaptations des PLU des centres anciens à l&amp;#039;adaptation climatique, etc. ;&lt;/li&gt;&lt;li&gt;Animation de réseaux professionnels dédiés à des publics spécifiques, action de formation et de sensibilisations, actions de lutte contre les violences sexuelles en milieu rural, action de sensibilisation sur les minorités en milieu rural, action de formation des agents, etc. ;&lt;/li&gt;&lt;li&gt;Aménagements pour jeunes publics, maison des jeunes, &amp;#34;Campus ruraux de projets&amp;#34;, projets d&amp;#039;aménagements et animations co-construits avec les jeunes, etc. ;&lt;/li&gt;&lt;li&gt;Formation de cuisines saine, action de sensibilisation à la précarité alimentaire, expérimentation de sécurité sociale alimentaire, achat d&amp;#039;un support de communication pour une association d&amp;#039;éducation à l&amp;#039;alimentation saine et durable, formation de production potagère à destination des citoyens, projet de jardins d&amp;#039;insertion, projets de jardins familiaux, développement d&amp;#039;une application pour le partage des denrées alimentaires, achat de matériels (irrigation, petits outils) à destination de jardins collectifs, réalisation d&amp;#039;un atlas de la biodiversité comestible, diagnostic des terres au potentiel maraicher, etc .&lt;/li&gt;&lt;li&gt;Aménagements cyclables, action innovante favorisant les déplacements doux pour l&amp;#039;école, schémas directeurs cyclables, plans globaux de déplacement et toutes autres études de mobilités portées par les communes et EPCI, animation favorisant la démobilité, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-un-territoire-inclusif-et-developper-la-qualite-de-vie-sur-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165404</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets collaboratifs et citoyens pour accélérer les mutations et transitions du territoire</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA3</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Pour les porteurs de projets publics, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire connait de grands défis à relever pour faire face aux adaptations de nos modes de vies, afin d&amp;#039;atténuer le changement climatique et ses conséquences. La diminution nécessaire de nos émissions de CO2 et la raréfaction des ressources impose un exercice périlleux. En parallèle, la société connait de fortes mutations notamment dans ses modes de vie et ses rapports sociaux s&amp;#039;exprimant déjà à travers des initiatives de mutualisations et de coopération.&lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, elle doit s&amp;#039;appuyer sur ces initiatives citoyennes et collaboratives afin de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;émergence des EnR à travers des projets collectifs et citoyens&lt;/li&gt;&lt;li&gt;Participer à faire évoluer les pratiques et surtout les modèles d&amp;#039;organisations agricoles&lt;/li&gt;&lt;li&gt;Inciter au changement de pratiques en faveur de la transition écologique et énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Plutôt que d&amp;#039;être thématique, cette action se veut méthodologique, avec pour maitre mot la mutualisation et la collaboration au sein des projets accompagnés. Elle aborde le montage des projets qui seront accompagnés par LEADER pour une adaptation au plus proche des besoins (mutualiser et optimiser plutôt que produire et consommer) et une pérennité des initiatives menées. Cela afin de favoriser la montée en compétences des habitants et des élus du territoire, développer la capacité d&amp;#039;agir, encourager les dynamiques d&amp;#039;entraide entre les différentes parties prenantes et acteurs du territoire. Elle visera à accompagner la création de dynamiques partenariales, notamment pour de l&amp;#039;animation et de l&amp;#039;expertise au démarrage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;5 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.1 : Accompagner les projets d&amp;#039;énergie citoyenne locale et renouvelable&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.1.1 : &lt;/strong&gt;Soutien aux actions participant au développement de projets EnR citoyennes et locales&lt;br /&gt;&lt;strong&gt;3.1.2 :&lt;/strong&gt; Accompagnement de concertations locales et animations pour l&amp;#039;émergence de collectifs&lt;br /&gt;&lt;strong&gt;3.1.3 :&lt;/strong&gt; Accompagnement d&amp;#039;ateliers d&amp;#039;auto-construction et d&amp;#039;expérimentations dans le cadre de projets collectifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.2 : Développer l&amp;#039;habitat participatif&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.2.1 : &lt;/strong&gt;Aménagement d&amp;#039;espaces, acquisition d&amp;#039;équipements mutualisés, et mise en place de services communs &lt;br /&gt;&lt;strong&gt;3.2.2 : &lt;/strong&gt;Actions participant au développement de l&amp;#039;habitat participatif sur le territoire&lt;br /&gt;&lt;strong&gt;3.2.3 : &lt;/strong&gt;Soutien à la mise en place de chantiers participatifs&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.3 : Mobiliser l&amp;#039;épargne et les ressources financières locales et alternatives&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.3.1 : &lt;/strong&gt;Création et accompagnement d&amp;#039;outils favorisant les financements alternatifs et locaux&lt;br /&gt;&lt;strong&gt;3.3.2 : &lt;/strong&gt;Soutien aux initiatives permettant le développement des financements alternatif ou locaux&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.4 : Développer l&amp;#039;économie collaborative par l&amp;#039;usage plutôt que la possession&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.4.1 : &lt;/strong&gt;Soutien aux créations et développement de services de prêt et de partage, entre habitants et collectivités &lt;br /&gt;&lt;strong&gt;3.4.2 :&lt;/strong&gt; Développement de systèmes de mutualisation de compétences, services, matériels&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 3.5 : Développer les outils collectifs et mutualisés et le développement de nouveaux modèles agricoles et forestiers&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;3.5.1 :&lt;/strong&gt; Appui à l&amp;#039;achat et à la mutualisation d&amp;#039;outils productifs, de transformation et distribution mutualisés&lt;br /&gt;&lt;strong&gt;3.5.2 : &lt;/strong&gt;Création et développement de systèmes agricoles et forestiers alternatifs et innovants&lt;br /&gt;&lt;strong&gt;3.5.3 : &lt;/strong&gt;Création, développement et animation d&amp;#039;espaces tests agricoles&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de coopérative EnR, accompagnement des collectivités pour favoriser les installations collectives et les boucles d&amp;#039;autoconsommation, levée de fonds pour EnR citoyenne, soutien à un projet d&amp;#039;auto-construction, etc. ;&lt;/li&gt;&lt;li&gt;Accompagnement aux mairies pour PLU favorisant l&amp;#039;habitat participatif, accompagnement de collectifs pour la définition  d&amp;#039;un projet d&amp;#039;habitat participatif, action de communication pour l&amp;#039;habitat participatif, chantier de construction collectif, équipement collectif dans un habitat participatif rural, etc. ;&lt;/li&gt;&lt;li&gt;Soutien à une campagne de publicité et de communication pour capter les ressources financières locales, émergence de clubs deals, accompagnement aux campagnes de crowdfunding, accompagnement à une campagne de capital equity locale, animation territoriale pour faciliter la mobilisation de l&amp;#039;épargne locale, formation d&amp;#039;entreprises, etc. ;&lt;/li&gt;&lt;li&gt;Tiers-lieux thématiques, bibliothèque d&amp;#039;objets, service de prêt entre habitant, véhicules partagés, action de communication pour inciter au prêt, etc. ;&lt;/li&gt;&lt;li&gt;Régie agricole municipale pour alimenter une cuisine collective, accompagnement à l&amp;#039;espace public nourricier, espace test agricole, outil communal de transformation, outil mutualisé de transformation, actions de recensement des arbres fruitiers publics, création d&amp;#039;entreprise pour des forêts en gestions alternatives et vivantes, SCIC forestières, formation à la gestion forestière vivante, etc. ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Personnes âgées
+Cohésion sociale et inclusion
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous:&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 100 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-collaboratifs-et-citoyens-pour-accelerer-les-mutations-et-transitions-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165403</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA2</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165662</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer &lt;strong&gt;une offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les investissements dans une technologie éprouvée &lt;/strong&gt;pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les investissements et travaux&lt;/strong&gt; (réalisation et test de prototypes, préproduction…) &lt;strong&gt;sur une solution innovante&lt;/strong&gt; visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets comportant une innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, &lt;strong&gt;les aides aux investissements peuvent atteindre 15 % à 60 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2026&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_987_988</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-d-ecoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165678</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165631</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Aider au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets (&lt;strong&gt;loi Climat et Résilience&lt;/strong&gt;) du 22 août 2021, fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable, en contribuant au prolongement de leur durée de vie. Il constitue ainsi un levier efficace pour &lt;strong&gt;réduire la production de déchets et les prélèvements sur les ressources&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer des études et expérimentations préalables à un investissement, ainsi que des investissements :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &lt;strong&gt;études et expérimentations&lt;/strong&gt; peuvent être aidées &lt;strong&gt;jusqu’à 80 %&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;aide aux investissements&lt;/strong&gt; peut aller &lt;strong&gt;jusqu’à 60 %&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aides-au-reemploi-des-emballages</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-1/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165632</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études approfondies&lt;/strong&gt; avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les prédiagnostics simplifiés (pour les PME) &lt;/strong&gt;permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les démarches d’accompagnement&lt;/strong&gt; à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="disc"&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes       directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes       directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-decoconception-des-produits-et-des-services</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-d-ecoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165320</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le territoire à travers l’exploitation de données ouvertes [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du territoire à travers l’exploitation de données ouvertes</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​En s’appuyant sur la méthodologie du Datasprint, les formateurs de Réseau Canopé accompagnent vos équipes à explorer les données produites sur un territoire et, à travers leur visualisation, à valoriser ce territoire autour d’une thématique de développement durable ciblée : l’évolution climatique, les mobilités, l’eau... &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​​Durée de la session&lt;/strong&gt; : 1 journée &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Objectifs de la formation&lt;/strong&gt; :  &lt;/p&gt;&lt;p&gt;​– Traiter des données et en extraire une problématique liée au développement durable. &lt;/p&gt;&lt;p&gt;​– Créer des datavisualisations pour mettre en évidence les enjeux de la problématique choisie. &lt;/p&gt;&lt;p&gt;​– Appréhender le format datasprint et être capable d’en traverser les différentes étapes.​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Valoriser un bilan d’actions sur un territoire &lt;/li&gt;&lt;li&gt;​Mettre en évidence les évolutions des comportements sur un territoire  &lt;/li&gt;&lt;li&gt;​Visualiser graphiquement pour les rendre lisibles des données nombreuses et/ou complexes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;.​​Réunir une équipe projet de 15 participants maximum, en présentiel​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-valoriser-le-territoire-a-travers-lexploitation-de-donnees-ouvertes/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165289</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Grand Beauvaisis (PETR)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen issu de la Politique Agricole Commune (PAC) ayant pour objectif le développement des zones rurales. Il s&amp;#039;inscrit dans le Fond Européen Agricole pour le Développement Rural (FEADER).&lt;/p&gt;&lt;p&gt;Le Pôle Territorial du Grand Beauvaisis (PETR) porte un nouveau programme LEADER pour la période 2023 - 2027. Ce nouveau programme repose sur une Stratégie Locale de Développement (SDL) intitulée &amp;#34; LEADER, le sens du collectif pour agir plus durablement et efficacement dans le Grand Beauvaisis&amp;#34;. Cette SLD a été construite à partie des priorités retenues en réponse aux enjeux et besoins du territoire.&lt;/p&gt;&lt;p&gt;Les objectifs stratégiques
+sont les suivants :&lt;/p&gt;&lt;p&gt; 1 : Améliorer
+l’organisation des mobilités alternatives à l’usage individuel de la voiture,&lt;/p&gt;&lt;p&gt; 2 : Agir pour consommer
+et produire plus durablement dans le Grand Beauvaisis,&lt;/p&gt;&lt;p&gt; 3 : Accroître
+l&amp;#039;attractivité touristique du Grand Beauvaisis pour ses habitants et ses
+visiteurs.&lt;/p&gt;&lt;p&gt;La stratégie locale de développement 2023 - 2027 du GAL du Grand Beauvaisis se décline en 4 fiches actions thématiques et comprennent les priorités retenues en réponse aux enjeux et besoins du territoire:&lt;/p&gt;&lt;p align="center"&gt;1: Préparation et mise en œuvre des
+activités de coopération du GAL,&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;2: Engager le territoire en faveur des
+solutions de mobilité alternatives,&lt;/p&gt;&lt;p align="center"&gt;3: Favoriser la coordination des acteurs propice
+au développement de filières locales ,&lt;/p&gt;&lt;p align="center"&gt;4: Créer les conditions d’émergence d’une
+destination touristique en Grand Beauvaisis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types de projets:&lt;/p&gt;&lt;p&gt;* projet de coopération&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service
+permettant le déploiement des mobilités douces&lt;/p&gt;&lt;p&gt;* projets
+visant à développer l’intermodalité, le covoiturage, l’autopartage&lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements en faveur de la mobilité douce&lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements contribuant à la
+sensibilisation des habitants du territoire et des entreprises aux transitions &lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements pour l’amélioration et le développement de
+filières locales &lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service participant à la structuration et/ou à
+l’émergence de filières locales&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de
+service favorisant la sensibilisation des habitants du territoire et des entreprises aux transitions&lt;/p&gt;&lt;p&gt;* projets
+visant à développer une offre de service adaptée aux attentes de clientèles cibles dans une logique d’attractivité globale&lt;/p&gt;&lt;p&gt;* projets de création d’offres touristiques
+nouvelles identifiées par la mise en œuvre de la stratégie touristique &lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements participant à la
+valorisation des sites touristiques &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité de votre projet pour candidater au LEADER :&lt;/p&gt;&lt;p&gt;*Votre projet se réalise sur le périmètre des cinq intercommunalités membres du PETR du Grand Beauvaisis: Communauté d’agglomération du Beauvaisis,  Communauté de communes de l’Oise Picarde, Communauté de communes du Pays de Bray, Communauté de communes de la Picardie Verte et Communauté de Communes du Clermontois,&lt;/p&gt;&lt;p&gt;*Vous représentez une association, une entreprise, une collectivité territoriale ou tout autre structure d’ordre privé ou public,&lt;/p&gt;&lt;p&gt;*Votre projet s’inscrit au travers des axes thématiques prioritaires 2023 - 2027 définis par le GAL,&lt;/p&gt;&lt;p&gt;*Vous n&amp;#039;avez pas encore engagé de dépenses sur votre projet (attention, les dépenses engagées avant le dépôt d&amp;#039;une demande d&amp;#039;aide ne pourront pas être prises en compte pour le LEADER).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Grand Beauvaisis</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://grandbeauvaisis.fr/nos-actions-et-reflexions/leader/</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://euro-pac.hautsdefrance.fr/sub/tiers/authentification</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Magalie MAUDUIT, Animatrice Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;03.44.15.68.86&lt;/p&gt;
+&lt;p&gt;&amp;#64; &lt;a href="mailto:m.mauduit&amp;#64;beauvaisis.fr"&gt;m.mauduit&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vanessa MONSTERLET, Gestionnaire Finances Générales - Gestionnaire Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;03.44.15.68.69&lt;/p&gt;&lt;p&gt;&amp;#64; &lt;a href="mailto:v.monsterlet&amp;#64;beauvaisis.fr"&gt;v.monsterlet&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>m.mauduit@beauvaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-lies-au-developpement-rural/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>PETR DU GRAND BEAUVAISIS</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164168</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la dynamique agricole et valoriser l’alimentation locale</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et Alimentation : Fiche-action 1 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
+territoire du GAL Forêt d&amp;#039;Orléans-Loire-Sologne présente une diversité de productions agricoles, à préserver et
+valoriser dans un contexte de dérèglement climatique. Consommer local, de
+saison, de qualité est à développer en agissant de manière cohérente et
+inclusive sur toute la chaîne du producteur au consommateur.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;br /&gt;- Conserver et valoriser la diversité des productions
+agricoles et alimentaires du territoire&lt;br /&gt;- Développer les circuits courts alimentaires de
+proximité&lt;br /&gt;- Renforcer l’accessibilité sociale à une alimentation
+de qualité et les actions locales de santé/alimentation&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux de
+transitions agricoles et alimentaires&lt;br /&gt;- Fédérer les maillons de la chaîne alimentaire autour
+de projets communs coordonnés à l’échelle du PETR&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Actions de préservation du foncier agricole :
+étude, sensibilisation…&lt;br /&gt;- Actions d’appui à l’installation et à la transmission
+des exploitations agricoles&lt;br /&gt;- Actions visant à faciliter la mobilité et l’hébergement
+des travailleurs agricoles saisonniers&lt;br /&gt;&lt;br /&gt;- Réalisation d’études, actions d’animation, de
+sensibilisation et de communication sur l’alimentation locale et durable et
+les changements de pratique : produits locaux, de saison, de qualité, équilibre
+nutritionnel, limitation du gaspillage, zéro déchets…&lt;br /&gt;- Actions de sensibilisation des habitants aux
+productions agricoles locales&lt;br /&gt;- Réalisation d’études, d’expérimentations ; actions
+d’animation, de sensibilisation et de communication sur l’adaptation de
+l’agriculture au changement climatique&lt;br /&gt;&lt;br /&gt;- Actions en faveur de l’accessibilité sociale à une
+alimentation de qualité : création/développement d’épiceries sociales, jardins
+partagés, approvisionnement en produits locaux de l’aide alimentaire, services
+itinérants…&lt;br /&gt;- Soutien aux outils logistiques et de distribution de
+produits agricoles, de la chasse, de la pêche&lt;br /&gt;- Appui aux démarches d’approvisionnement local de la
+restauration et du commerce&lt;br /&gt;- Soutien aux projets collectifs de vente de produits
+agricoles et alimentaires hors commercialisation à la ferme&lt;br /&gt;- Soutien aux actions collectives de valorisation des
+biodéchets (restauration collective, exploitations agricoles…)&lt;br /&gt;- Réalisation d’études ; actions d’animation, de
+communication et d’évaluation relatives au Projet Alimentaire Territorial ;
+mise en réseau des acteurs locaux de l’agriculture et de l’alimentation&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se
+dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la
+mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir
+fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout
+commencement d’exécution d’une dépense avant l’accusé de réception de la
+demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements, matériels, mobiliers, panneaux,
+signalétique, achat de véhicule&lt;br /&gt;- Dépenses de construction, d’aménagement de locaux&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Aménagement et acquisition d&amp;#039;équipements de
+valorisation des biodéchets : travaux de construction de plate-forme,
+équipement de broyage, de manutention, de stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-dynamique-agricole-et-valoriser-lalimentation-locale/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164794</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les filières locales chanvre</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets 2025 soutien aux filières locales chanvre</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En 2025, Le Fonds SEA lance un nouvel appel à projets dédié à la structuration des filières locales chanvre, s’inscrivant ainsi dans l’impulsion donnée par la région Nouvelle-Aquitaine, les soutiens de l’Etat ainsi que l’animation menée par l’association Chanvre Nouvelle-Aquitaine sur les territoires. Cette action s’adresse ainsi aux deux secteurs d’activité (agriculture et construction) que le Fonds SEA souhaite soutenir dans leur transition écologique.&lt;/p&gt;&lt;p&gt;Présentant de nombreux atouts agronomiques et répondant aux enjeux sur la qualité de l’eau, le chanvre est également un matériau biosourcé reconnu pour ses qualités isolantes dans le secteur de la construction ainsi qu’une graine reconnue pour ses qualités nutritionnelles et présentant de nombreuses possibilités de transformation.&lt;/p&gt;&lt;p&gt;Enfin, la mobilisation des acteurs à l’échelle d’un territoire pour structurer une filière de la production à la consommation en passant par la transformation et la commercialisation est l’un des axes majeurs que le Fonds SEA soutient à travers ses appels à projets.&lt;/p&gt;&lt;p&gt;Budget de l’appel à projets :&lt;/p&gt;&lt;p&gt;Le budget total de cet appel à projets est de 500 000 euros. L’enveloppe sera allouée en fonction de l’éligibilité et l’ordre de dépôt des projets déposés, selon les modalités d’intervention définies ci-après.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Structures porteuses et localisation:&lt;/p&gt;&lt;p&gt;Cet appel à projets s’adresse à tout type de structure, publique ou privée, porteuse d’un projet collectif de structuration de filière chanvre sur l’un des départements suivants : Vienne, Deux-Sèvres, Charente, Charente-Maritime, Gironde.&lt;/p&gt;&lt;p&gt;Typologie des projets éligibles:&lt;/p&gt;&lt;p&gt;Les projets déposés devront démontrer la dynamique collective mise en oeuvre ainsi que leur ancrage local et la prise en compte des enjeux et contexte territoriaux. Par ailleurs, une attention particulière sera portée aux pratiques agricoles et plus largement aux modes de production respectueux de l’environnement.&lt;/p&gt;&lt;p&gt;L’approche « filière », soit la prise en compte des enjeux pour toutes les phases (production, transformation, commercialisation et consommation) devra être totalement intégrée. Les projets seront construits dans une logique de circuit court (chaîne de valeurs raccourcie au maximum).&lt;/p&gt;&lt;p&gt;Dépenses éligibles:&lt;/p&gt;&lt;p&gt;Les demandes de soutien pourront concerner plusieurs types de dépenses selon le stade de développement des projets :&lt;/p&gt;&lt;p&gt;- Investissement immatériel : formation, montée en compétences, conseil et expertise ;&lt;/p&gt;&lt;p&gt;- Investissement matériel : matériel agricole, d’expérimentation, transformation, transport, stockage ;&lt;/p&gt;&lt;p&gt;- Fonctionnement : temps de coordination, développement commercial (ouverture des marchés).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lisea.fr/3e-appel-a-projets-developpement-des-filieres-locales-autour-du-chanvre/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lisea.fr/wp-content/uploads/2023/12/Fonds-SEA-AAP-2025-Soutien-aux-filieres-locales-chanvre.pdf</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dossiers de candidature doivent être adressés par email à l&amp;#039;adresse suivante : fonds-sea&amp;#64;lisea.fr &lt;/p&gt;&lt;p&gt;La liste des éléments attendus dans les dossiers de candidatures est précisée dans le document de présentation de l&amp;#039;appel à projet (cf lien ci-dessus).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>lise.besnas-dauchet@lisea.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-filieres-locales-chanvre/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds SEA pour la transition des territoires</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164102</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - fiche action  8</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164100</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la transition alimentaire</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action 6</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Objectifs stratégiques&lt;/p&gt;&lt;p&gt;&lt;span&gt;-	Encourager le déploiement de système globaux en matière de stratégies alimentaires locales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Conforter, développer l’agriculture locale et valoriser les nouveaux modes de production agroécologiques dans une optique de préservation du climat, de l’air, des sols, de l’eau et de la biodiversité &lt;/span&gt;&lt;br /&gt;&lt;span&gt; Encourager les changements de comportements alimentaires et favoriser la saisonnalité et le « bien manger »&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la valorisation du potentiel nourricier des espaces publics et privés&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la consommation des produits agricoles du territoire sur le territoire par les habitants du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Valoriser et diffuser les savoir-faire des exploitations aux pratiques agroécologiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les restaurants collectifs vers un approvisionnement local et issu d’une activité raisonnée&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Lutter contre le gaspillage alimentaire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager l’animation territoriale, la coopération, la mobilisation des partenaires et encourager les professionnels à s’organiser entre eux pour valoriser les circuits courts et le « bien-manger »&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Amplifier le recours aux circuits de proximité &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner la mise en œuvre de filières locales de déchets fermentescibles &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/eb31d09f-d0e4-40f6-a1f9-9b34f97c23aa/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour être éligible le Projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Pour être éligible le porteur de projet doit être accompagné par une structure d&amp;#039;accompagnement type Chambres consulaires, BGE, Galillée....&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/d0ce306f-8a3f-469e-bed9-326d092a6f68/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-la-mise-en-oeuvre-de-la-transition-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163961</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 - Valoriser et accompagner la commercialisation et la consommation des produits locaux issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face
+à une demande des consommateurs pour les produits et services de qualité, cette
+2ème fiche action est indissociable de
+la première pour garantir et maintenir la qualité de notre territoire. Elle
+repose donc sur l’offre de commercialisation et de consommation avec le
+développement de synergies et de mise en réseau entre les acteurs et filières à
+l’intérieur comme à l’extérieur du territoire.&lt;/p&gt;&lt;p&gt;Il
+s’agira de conforter et animer la démarche de circuits courts existante en
+augmentant le nombre de producteurs concernés et le nombre de lieux. La vente
+directe est un réel moyen de valoriser les produits, mais aussi le savoir-faire
+et les métiers, auprès de consommateurs friands des produits locaux. Afin de
+faciliter la vente directe, il sera nécessaire d’améliorer les conditions de
+vente en matière de structuration des étals, qui protégeront les vendeurs,
+consommateurs et produits. &lt;/p&gt;&lt;p&gt;Premier
+metteur en marchés des espèces halieutiques locales, la Criée de Fécamp Côte
+d’Albâtre organise des ramasses sur l’ensemble du littoral Normand. Il s’agit
+ainsi d’assurer la cohésion dans les sites de débarquement, à l’échelle de
+Fécamp et du Tréport, et bien au-delà avec un partenariat possible entre les
+criées normandes. Au-delà, il s’agira de structurer une offre de
+commercialisation globale sur notre territoire, pour élargir la vente et
+valoriser les produits de la mer. En partenariat avec les organismes de
+formation, des compétences spécifiques liées à la vente et à la préparation du
+produit pourraient être développés afin de permettre une montée en puissance du
+secteur. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;D’un
+point de vue de la consommation de produits locaux issus de la pêche et de
+l’aquaculture, elle est assez basse sur notre territoire. Il est primordial de
+faire découvrir nos produits aux consommateurs locaux en coordonnant le secteur
+de la pêche avec la restauration collective des structures publiques pour
+mettre à l’honneur les poissons locaux dans leurs cuisines. À cela, s’ajoute
+une volonté de faire mettre en avant par les chefs cuisiniers locaux les
+produits de la mer, avec la création de recettes emblématiques de notre
+territoire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;p&gt;Renforcer
+les circuits courts et la vente directe&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Accompagner
+les restaurateurs locaux dans l’utilisation de produits de la mer locaux&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Améliorer
+la commercialisation des espèces locales&lt;/p&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Augmentation
+des points de vente des produits de la mer locaux &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+de l’offre de commercialisation des produits de la mer sur notre territoire&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la consommation locale des produits issus de la filière pêche et aquaculture
+locale&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité des produits de la mer sur le territoire&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Progression
+des conditions de vente directe de produits halieutiques en matière de
+structuration des étals, notamment avec des étals/halles à poissons&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Création
+de partenariats avec des chefs cuisiniers reconnus autour d’un produit de la
+mer &lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Augmentation
+de la part de produits locaux issus de la pêche et aquaculture dans la
+préparation des restaurants et de la restauration collective.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Structuration
+des sites de débarquement liée à la commercialisation&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Amélioration
+de la visibilité auprès du consommateur la vente directe et les circuits courts&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>163237</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un développement territorial sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 3</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La crise du Covid-19 a mis en exergue la forte capacité de résilience collective des habitants et acteurs du Pays de Ploërmel. Les unités économiques, agricoles ou citoyennes ont révélé leurs capacités à faire face à des conditions difficiles. Cette crise a, dans le même temps, mis en exergue les limites et faiblesses du territoire quant à son autonomie. Or, le Pays doit anticiper les crises et transformations à venir, notamment celles liées aux changements climatiques. Il apparait alors essentiel de soutenir et d’encourager la production de ressources locales afin de renforcer l’autonomie du territoire, notamment en matière alimentaire, énergétique, économique et industrielle. Le Pays souhaite donc soutenir le développement d&amp;#039;une économie de proximité, non délocalisable, endogène, permettant de disposer d’un tissu économique local fort, en s’appuyant notamment sur les richesses du territoire.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Préservation des ressources et de l’environnement :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mesures de préservation de la ressource en eau ;&lt;/li&gt;&lt;li&gt;Evènements de sensibilisation à la biodiversité et à la préservation de l’environnement ;&lt;/li&gt;&lt;li&gt;Actions de renaturation et de revégétalisation ;&lt;/li&gt;&lt;li&gt;Actions de gestion intégrée des eaux pluviales ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de la préservation de l’environnement ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Economie circulaire :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation en matière d’économie circulaire ;&lt;/li&gt;&lt;li&gt;Dispositifs de mise en réseau des acteurs de l’économie circulaire du territoire ;&lt;/li&gt;&lt;li&gt;Actions de réemploi et de réparation ;&lt;/li&gt;&lt;li&gt;Actions visant à promouvoir les circuits courts et les produits locaux auprès des consommateurs ; Actions de prévention et de sensibilisation à la valorisation des déchets ;&lt;/li&gt;&lt;li&gt;Action de valorisation des déchets (recyclage, réemploi, réutilisation) ;&lt;/li&gt;&lt;li&gt;Etudes relatives à la mise en place de solution en faveur de l’économie circulaire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Transition énergétique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action de sensibilisation aux enjeux de la transition énergétique ;&lt;/li&gt;&lt;li&gt;Création et diffusion artistique de spectacles liés à la transition énergétique ;&lt;/li&gt;&lt;li&gt;Actions visant à réduire la production des déchets ;&lt;/li&gt;&lt;li&gt;Diagnostic et étude sur la gestion des déchets ;&lt;/li&gt;&lt;li&gt;Opération visant à réduire la consommation énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ateliers participatifs de réparation ;&lt;/li&gt;&lt;li&gt;Troc des savoirs ;&lt;/li&gt;&lt;li&gt;Matériauthèque et outilthèque ;&lt;/li&gt;&lt;li&gt;Bourse d’échange et de service inter-entreprises ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur les nouveaux modes de gestion des bio-déchets (compost individuel et collectif) ;&lt;/li&gt;&lt;li&gt;Annuaire de producteurs locaux en vente direct ;&lt;/li&gt;&lt;li&gt;Signalétique dédiée aux producteurs locaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Artisanat
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2023</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Celle-ci est composée de quatre critères donnant lieu à une note globale. C&amp;#039;est cette note globale qui définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus, des critères complémentaires sont à prendre en compte pour les projets de &lt;span&gt;création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/p&gt;&lt;p&gt;- un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/p&gt;&lt;p&gt;- de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/p&gt;&lt;p&gt;- des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-un-developpement-territorial-sobre-et-resilient/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163026</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 : Permettre une offre d'alimentation de qualité, accessible à tous, et soutenir une production agricole durable</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Valoriser une agriculture locale et durable au service d’une alimentation de qualité accessible à tous&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer l’ancrage local des productions agricoles et tendre vers plus d’autonomie alimentaire&lt;/h3&gt;&lt;h4&gt;Développement des cultures fruitières, légumières et protéagineuses et facilitation de la transformation&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir des projets qui contribuent à cette diversification et répondre, en partie, aux besoins de consommation locale (habitants, restauration collective). Les projets pourront aussi s’élargir à d’autres productions (viande, lait). Le GAL permettra également d’initier des projets visant les outils de transformation (légumerie, conserverie) et de créer des espaces tests agricoles.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement à la création et la structuration de filières&lt;/h4&gt;&lt;p&gt;La réflexion ne peut se limiter aux frontières administratives territoriales mais elle doit prendre en compte les bassins de vie. Ainsi les coopérations déjà en cours entre la CASE et la métropole rouennaise, notamment, seront de nature à faciliter la structuration des filières et des débouchés commerciaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des outils de commercialisation pour les agriculteurs&lt;/h4&gt;&lt;p&gt;La commercialisation des produits locaux est une question majeure pour permettre le développement des nouvelles filières et activités de maraichages en circuits courts. Mais c’est aussi porter des projets qui permettront une commercialisation au bénéfice de tous. Le GAL doit être un levier pour renforcer l’accès à des produits frais, locaux et sains pour les plus démunis (plateforme d’approvisionnement pour les épiceries sociales et solidaires, ateliers nomades de cuisine…). La question de la commercialisation doit également être pensée en lien avec la logistique (dans une approche logistique durable et la plus décarbonée possible).&lt;/p&gt;&lt;h4&gt;Affirmation des liens productions locales et tourisme&lt;/h4&gt;&lt;p&gt;Le tourisme peut enrichir son offre et sa durabilité par l’intégration de produits locaux dont des produits alimentaires. La valorisation et la commercialisation des productions locales sont à développer, tant dans l’offre de restauration que dans les commerces et marchés mais aussi sous forme, par exemple, de paniers/casiers à disposition des clientèles des gîtes et chambres d’hôtes ainsi que des touristes en itinérance.&lt;/p&gt;&lt;h4&gt;Promouvoir l’attractivité des métiers agricoles&lt;/h4&gt;&lt;p&gt;Il importe enfin de soutenir et de promouvoir la connaissance et l’attractivité des métiers agricoles auprès des jeunes et/ou des personnes en reconversion. Cela peut passer par des actions de sensibilisation et de formation, par le canal de l’insertion et par l’accompagnement des chefs d’exploitation à l’accueil de salariés. Il conviendra de porter une attention particulière aux projets qui viendront contribuer à améliorer l’égalité homme-femmes par un soutien aux agricultrices et/ou à celles qui souhaitent s’engager dans cette voie.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Promouvoir de nouvelles pratiques agricoles en faveur de productions de qualité&lt;/h3&gt;&lt;h4&gt;Réintégration de l’agriculture en ville&lt;/h4&gt;&lt;p&gt;Le GAL peut favoriser une alliance de la ruralité avec les communes plus urbaines par plusieurs voies : reconquêtes de « micro fonciers » en leurs donnant une vocation agricole et/ou nourricière, création de jardins partagés animés et soutenus par des maraichers locaux, conception de programmes innovants d’habitats ou de tertiaire incluant des parcelles pour du maraichage urbain...&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des agriculteurs et les particuliers aux pratiques agro-écologiques&lt;/h4&gt;&lt;p&gt;Vers les professionnels de nombreuses actions innovantes peuvent émerger pour accompagner les professionnels à de nouvelles formes de productions plus responsables. Cela suppose un véritable accompagnement au changement. Mais cette sensibilisation à l’agroécologie peut aussi viser les particuliers (tant en milieu urbain que rural) pour inciter à des pratiques plus vertueuses et pour échanger sur les bonnes pratiques à partir de coopérations infra et interterritoriales.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Affirmation des liens alimentation-santé et lutte contre la précarité alimentaire&lt;/h4&gt;&lt;p&gt;Une alimentation saine contribue à une meilleure santé. Il reste nécessaire de développer des actions de sensibilisation, et des expérimentations pour changer les pratiques et les rendre accessibles au plus grand nombre.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Appui au développement d’une filière agro-matériaux / agro-ressources&lt;/h4&gt;&lt;p&gt;Aux côtés d’expérimentations déjà en cours (avec le miscanthus) le GAL pourrait faciliter l’émergence de nouvelles expériences mais aussi favoriser la structuration de nouvelles filières. De même, les nouveaux modes de construction font de plus en plus appel à des matériaux agrosourcés. Il serait intéressant d’étudier le potentiel local de production de tels matériaux et de contribuer à la structuration des filières nécessaires à leur développement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-une-offre-dalimentation-de-qualite-accessible-a-tous-et-soutenir-une-production-agricole-durable/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163004</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’économie et les services notamment en favorisant l’innovation sociale</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Renforcer l’économie et les services notamment en favorisant l’innovation sociale&lt;/em&gt;&lt;/strong&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Fort
+d’un dynamisme entrepreneurial, le Pays d’Ancenis entend conforter son
+positionnement économique et l’accompagner dans ses mutations et ses synergies.
+Dans ce dessein, la stratégie de développement économique local est tournée
+vers l’innovation sociale au service des emplois et du bien-vivre des
+habitants :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;En
+     capitalisant sur la dynamique existante pour la conforter et l’accompagner
+     dans ses mutations, et en développant de nouvelles filières en faveur du
+     développement durable et de l’innovation sociale,&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     permettant l’accès aux services, aux commerces et à l’artisanat pour tous
+     les habitants et en renforçant la proximité, &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     favorisant l’expérimentation de nouvelles approches, notamment sur la
+     mutualisation ou l’itinérance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Renforcer
+     la proximité, la modernisation et les synergies entre acteurs en
+     accompagnant les projets innovants des petites et moyennes entreprises
+     industrielles, artisanales, commerciales et des associations, et les
+     initiatives du secteur de l’économie sociale et solidaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser
+     le partage, la mutualisation de ressources (à titre d’exemples : espaces,
+     lieux, compétences, accès au numérique) et l’itinérance des services &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner
+     les mutations de l’économie et l’accès à l’emploi notamment par la
+     formation&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir
+     et soutenir une agriculture performante et pérenne, soucieuse de
+     l’environnement, en accompagnant ses mutations et en valorisant ses
+     initiatives et ses métiers&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer
+     l’accès à une alimentation de qualité sur le territoire en veillant
+     notamment au renforcement des circuits courts&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes visant à
+consolider le projet du porteur de projet dans le domaine du développement
+économique, de l’innovation sociale et des services : diagnostics
+préalables, études de faisabilité, études de marchés, par exemple&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+d’animation, de communication, d’information collective et organisation
+d’évènements &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mise en place
+et animation de réseaux d’acteurs économiques ou associatifs &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+relevant du Projet Alimentaire Territorial (PAT)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Travaux de
+construction, de rénovation, achat de matériel et équipements :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;ul type="circle"&gt;
+  &lt;li&gt;&lt;span&gt;Pour développer, expérimenter des
+      productions de biens, de services, de process sur le territoire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets concourant au
+      développement des circuits courts alimentaires et les initiatives en
+      matière d’économie circulaire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour conforter, moderniser et dynamiser
+      le commerce de proximité et l’artisanat&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets en matière de
+      mutualisation de services et d’équipements pour les entreprises, les
+      associations et autres acteurs de l’innovation sociale (notamment
+      tiers-lieux, espaces de travail partagés, dispositifs pour faciliter
+      l’accueil des salariés et de leurs familles, par exemple)&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets d’accès au commerce ou
+      au service (par le numérique ou l’itinérance par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Pour des actions d’insertion par l’emploi, de
+formation ou d’apprentissage&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de
+personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès
+lors que le personnel affecte au moins 5% de son temps de travail total au
+projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de
+personnel hors coûts simplifiés (gratifications des stagiaires et salaires des
+apprentis) dès lors que le personnel affecte au moins 5% de son temps de
+travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à
+disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement,
+construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de véhicule&lt;/li&gt;&lt;li&gt;Location ou
+acquisition de biens immeubles bâtis (en cas d’acquisition : dans la
+limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de
+services, prestations intellectuelles dont la formation et la communication
+(par exemple création et conception de support, édition, diffusion d’outils,
+frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de
+notaire, expertise juridique technique et financière, honoraire de tenue et de
+certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la
+Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des
+dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides
+d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects
+pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes
+éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan
+Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en
+application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n°
+2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les
+investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les
+coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les
+contributions en nature (par exemple : bénévolat) et le temps de travail dédié
+par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la
+main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux),
+sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les
+investissements acquis en crédit-bail ou équivalent (location-vente, lease
+back)&lt;/li&gt;&lt;li&gt;Les
+frais de change ;&lt;/li&gt;&lt;li&gt;Les
+investissements immobiliers dont l’acquisition est réalisée par le biais d’une
+vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de
+coût unitaires pour les dépenses de personnel : Les frais directs liés aux
+dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les
+porteurs de projet publics : les dépenses éligibles sont présentées en
+Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures
+totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le
+cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;hr align="left" size="1" width="33%" /&gt;
+&lt;p id="ftn1"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p id="ftn2"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le
+comité de programmation du GAL, selon les critères et les modalités
+préalablement définis dans sa grille de sélection. La grille de sélection est
+envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la
+sélection en comité de programmation. Les projets doivent être en cohérence
+avec la stratégie de développement LEADER. Si le projet n’obtient pas la note
+ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut
+alors pas faire l’objet d’une aide du programme LEADER.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;leader&amp;#64;pays-ancenis.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>162987</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier les modèles agricoles et alimentaires locaux pour augmenter la capacité du territoire</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La viticulture est la 1ère filière agricole du Cœur Entre-deux-Mers. La
+place de cette filière est le fruit de plusieurs composantes : &lt;/span&gt;&lt;span&gt;histoire, terroir, place des appellations, essor
+commercial et à l’export des vins de Bordeaux, …&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Aujourd’hui cette filière est soumise de plus en
+plus à de nombreux aléas-risques (baisse de la consommation, difficultés de
+l’export, aléas climatiques, image environnementale, …) bien qu’un travail
+collectif et individuel soit entrepris &lt;/span&gt;&lt;span&gt;pour la faire évoluer
+(démarches HVE, AB, conduite raisonnée, …) et la diversifier.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, de nouvelles formes de productions agricoles se sont développées
+afin de répondre à différents besoins (restauration collective, formation,
+social, agriculture vivrière, sensibilisation, …) et portées en général par des
+structures hors monde agricole (collectivités, associations, …).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, et le Programme Alimentaire Territorial l’a montré, la couverture
+des besoins alimentaires par la capacité de production propre au territoire
+reste marginale. Agir pour l’alimentation c’est aussi accompagner les
+agriculteurs du Cœur Entre-deux-Mers pour transformer, commercialiser leurs
+produits et trouver des débouchés localement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La mise en valeur de ces produits locaux et des produits de qualité
+permet aussi sur le territoire de sensibiliser les consommateurs et de rendre
+accessible ces produits.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Augmenter la capacité de production alimentaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer de nouveaux revenus pour les exploitations agricoles par la
+diversification&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la consommation locale et vers des produits de qualité pour
+augmenter les retombées bénéfiques (santé, économie locale, …)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire la dépendance aux produits « importés »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’autonomie alimentaire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Diversification des
+exploitations notamment viticoles pour développer de nouvelles filières alimentaires
+ou énergétiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien aux actions
+de coordination et de réseau des acteurs pour :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la mutation des activités agricoles du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la commercialisation de produits alimentaires via
+les réseaux-démarches de circuits-courts ou solidaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation de
+nouvelles formes de production agricole par des acteurs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Publics (&lt;em&gt;espaces tests, régie agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Associatifs ou citoyens (&lt;em&gt;jardins partagés,
+chantiers d’insertion agricole, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Agricoles professionnels (&lt;em&gt;filières « atypiques »
+comme les insectes&lt;/em&gt; OU &lt;em&gt;espaces partagés et collectifs comme en espaces
+tests, la mise à disposition de foncier, …)&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transformations
+agro-alimentaires en entreprise ou à la ferme&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation de l’agriculture locale et de l’alimentation locale, de qualité et
+accessible à tous&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Accompagnement à la réduction du gaspillage et des
+déchets alimentaires et à leur valorisation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de &lt;span&gt;l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-ladaptation-et-la-mutation-du-foncier-agricole/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162986</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’adaptation et la mutation du foncier agricole</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers le rythme d’artificialisation des sols est
+élevé notamment du fait du développement du logement individuel et des infrastructures
+(routes, zones d’activités, …) au détriment des surfaces foncières agricoles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le modèle de l’habitat pavillonnaire majoritaire induit de potentiels
+conflits de voisinages avec le monde agricole.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;La loi climat et résilience et la mise en place du Zéro Artificialisation
+Nette ZAN à l’horizon 2050 vont venir impacter le modèle actuel pour le faire
+évoluer vers des pratiques plus durables et moins consommatrices de foncier
+agricole, naturel et forestier.&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;Par ailleurs ce foncier agricole est aussi touché en partie par de
+l’enfrichement, des phénomènes de rétention foncière et l’arrêt d’activités
+agricoles (départ à la retraite, non transmission, difficultés économiques dans
+certaines filières).&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette situation risque de s’accélérer dans les années à venir du fait du
+départ à la retraite d’une importante génération d’agriculteurs aujourd’hui
+âgée de plus de 55 ans.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Densifier l’urbanisation pour y développer les usages&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prévenir et limiter les conflits d’intérêts potentiels entre les
+différents usagers du foncier (propriétaire, habitants, agriculteurs,
+collectivités, …)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Expérimentation pour
+la mise en place de solutions et dispositifs pour accompagner la démarche de
+Zéro Artificialisation Nette (ZAN)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser l’aménagement
+des espaces agricoles et naturels hors zones Natura 2000 et hors MAEC&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Anticiper et
+accompagner les mouvements de foncier agricole pour dynamiser l’économie
+agricole&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintenir, préserver
+et dynamiser le foncier agricole&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Friche
+Foncier
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-1/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD31" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163179</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'excellence des produits de la pêche et de l'aquaculture</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les
+filières pêche et aquaculture du Calvados fournissent des produits de très
+grande qualité, vivants, pour la majorité d’entre eux, et issus d’une
+production artisanale. Des espèces moins connues sont également présentes en
+quantité et permettent d’accéder à des produits locaux et de qualité à prix
+abordable. La population locale connaît et maîtrise mal ces produits et un
+travail de relocalisation de la consommation des produits aquatiques est à
+accompagner. La traçabilité et la transformation sont également des enjeux majeurs
+pour ces filières, tant d’un point de vue sanitaire et réglementaire que
+marketing.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Améliorer la connaissance des débouchés&lt;/li&gt;&lt;li&gt;Communiquer sur les poissons « bons
+     plans » et les produits aquacoles&lt;/li&gt;&lt;li&gt;Communiquer sur les produits de la mer locaux et
+     inciter leurs usages, notamment auprès des scolaires&lt;/li&gt;&lt;li&gt;Encourager l’obtention de labels, accompagnement
+     à la certification&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Etude&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Soutenir la R&amp;amp;D technique sur les produits&lt;/li&gt;&lt;li&gt;Etudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Développer les systèmes numériques de traçabilité&lt;/li&gt;&lt;li&gt;Encadrer et développer les points de vente
+     directe (panier de la mer, circuits courts)&lt;/li&gt;&lt;li&gt;Aider à la mise en place de la
+     transformation/décorticage&lt;/li&gt;&lt;li&gt;Améliorer les conditions d’élevage&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer un lien avec les formations individuelles
+     et collectives en cuisine/restauration&lt;/li&gt;&lt;li&gt;Développer « le poisson local » dans
+     les PAT&lt;/li&gt;&lt;li&gt;Coopérer avec des territoires extérieurs
+     répondant à la stratégie du GALPA et permettant d’apporter une plus-value
+     au territoire &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Dépenses de personnel&lt;/li&gt;
+ &lt;li&gt;Coûts directs en lien avec
+     l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Travaux et
+investissements matériels&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Coûts indirects : Un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
+ &lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;
+ &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
+ &lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
+&lt;strong&gt;Téléphone : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/excellence-des-produits-de-la-peche-et-de-laquaculture/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162985</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 7 - FEDER</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
+territoire sur les pôles urbains. La balance emplois / actifs du territoire est
+donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
+travailler (à distance, …) poussent donc certains professionnels à travailler
+via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
+l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
+d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
+multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
+commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
+valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
+les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
+le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
+promotion des principes et outils de l’Economie Sociale et Solidaire dans les
+activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
+mutualisation de services au service des acteurs économiques locaux et de leurs
+clientèles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162983</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier les produits touristiques pour accueillir les visiteurs</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 5 - FEADER</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le &lt;/span&gt;&lt;span&gt;Cœur Entre-deux-Mers est à
+proximité de différents sites d’intérêt touristique (littoral atlantique,
+Bordeaux, Saint-Emilion…) qui participent à l’attractivité de la Gironde aussi
+bien auprès de la clientèle locale, nationale qu’étrangère.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’arrière-pays Bordelais qu’est l’Entre-deux-Mers pourrait
+donc développer des activités touristiques pour accueillir les visiteurs
+permettant ainsi des retombées économiques locales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer de nouvelles activités à destination des
+touristes-excursionnistes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire séjourner les visiteurs et augmenter leur « consommation »
+d’activités du territoire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et modernisation
+d’hébergements touristiques (dont hôtellerie de plein-air avec notamment
+les campings et les aires de camping-car)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement de
+l’agritourisme et de l’œnotourisme&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-promotion-et-linnovation-des-activites-economiques-locales/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162981</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 4 - FEADER</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
+constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
+majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
+consommation et de travail dans certains secteurs d’activités et pousse à
+innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
+2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
+objectif prioritaire notamment sur les nouvelles technologies de l’information
+et de la communication (TIC) pour les filières économiques stratégiques du
+territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
+local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
+l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
+productions »&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
+et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
+le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
+territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
+projets d’animation et promotion de réseaux et/ou de thématiques des
+entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
+stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
+usages du numérique et développement de plateformes ou outils numériques pour
+les acteurs dans leurs activités économiques et territoriales notamment des 6
+filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162978</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement d'une production et d’une consommation responsables</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>162974</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Aube</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+services spécialisés de la Direction Départementale des
+Territoires de l’Aube, selon le domaine concerné, sont les
+interlocuteurs de proximité des élus qui souhaitent être
+accompagnés et soutenus dans la mise en œuvre de leurs projets
+relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
+	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
+	des actes d’urbanisme et conseil aux services instructeurs des
+	collectivités,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
+	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	aux collectivités dans la mise en œuvre de l’ingénierie sur
+	mesure proposée par l’ANCT, ...&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
+	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	et instruction des procédures environnementales des projets,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	au développement des projets d’agriculture durable&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la mise en place d’espaces naturels protégés, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eaux
+	et milieux aquatiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;prévention
+	des risques naturels,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des projets soumis à la loi sur l’eau,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;protection
+	et gestion durable des eaux, …&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Logement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;aide
+	aux démarches de rénovation du parc de logements privés,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la rénovation urbaine des quartiers prioritaires (NPNRU),&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;développement
+	de l’offre locative publique en lien avec les bailleurs sociaux,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;déclinaison
+	des politiques sociales du logement pour les publics prioritaires,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;prévention
+	des expulsions locatives, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Énergie
+	et déchets&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;span&gt;appui
+	au développement des énergies renouvelables,&lt;/span&gt;&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	amont sur les projets d’énergies renouvelables (pôle ENR), ... .&lt;/p&gt;
+	&lt;p&gt;Transport
+	et mobilités&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la réalisation de schémas cyclables et promotion des mobilités
+	douces,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
+	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
+	des collectivités pour la prise d’arrêtés de mise en sécurité,
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Développement
+économique et commercial&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	et accompagnement pour la réalisation de projets économiques ou
+	industriels, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ingénierie
+financière&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la recherche de financements publics (outil aides territoires),
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+– Action
+Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
+Petites Villes de Demain (PVD) ;&lt;/p&gt;
+&lt;p&gt;– Pacte
+Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
+&lt;p&gt;– Aménagements
+d’espaces publics ;&lt;/p&gt;
+&lt;p&gt;– Renouvellement
+urbain, écoquartiers ;&lt;/p&gt;
+&lt;p&gt;– Rénovation
+thermique de bâtiments publics, production d&amp;#039;EnR ; 
+&lt;/p&gt;
+&lt;p&gt;– Agendas
+d’accessibilité programmée ;&lt;/p&gt;
+&lt;p&gt;– Diagnostics
+de sécurité routière ;&lt;/p&gt;
+&lt;p&gt;– Aires
+d’accueil des gens du voyage ;&lt;/p&gt;
+&lt;p&gt;– Plans
+communaux de sauvegarde ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
+liés aux énergies renouvelables ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
+de friches artisanales et industrielles ;&lt;/p&gt;
+&lt;p&gt;– Planification
+territoriale… .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Prévention des risques
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction
+Départementale des Territoires de l’Aube.&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>162829</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les transitions écologiques et énergétiques</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Promouvoir l&amp;#039;agriculture et les productions locales dans les pratiques alimentaires du territoire ;&lt;br /&gt;- Encourager les entreprises aux pratiques de gestion durable des ressources ;&lt;br /&gt;- Soutenir les projets innovants qui participent à la résilience du territoire ;&lt;br /&gt;- Accompagner les changements de pratiques pour préserver les ressources.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Accompagner les territoires vers de nouvelles pratiques alimentaires ;&lt;br /&gt;- Favoriser les alternatives écologiques des entreprises publiques et privées ;&lt;br /&gt;- Initier les innovations énergétiques ;&lt;br /&gt;- S&amp;#039;adapter pour gérer durablement la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;accompagnement des territoires vers l&amp;#039;alimentation durable ;&lt;br /&gt;- Opérations favorisant les alternatives écologiques des structures publiques et entreprises privées ;&lt;br /&gt;- Opérations favorisant les innovations énergétiques et durables ;&lt;br /&gt;- Opérations visant à adapter le territoire à une gestion durable de la ressource en eau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alimentation durable : &lt;/strong&gt;Ensemble de pratiques alimentaires visant à nourrir les êtres humains en qualité et en quantité suffisante, aujourd&amp;#039;hui et demain, dans le respect de l&amp;#039;environnement, en étant accessible économiquement et rémunératrice sur l&amp;#039;ensemble de la chaîne alimentaire (ADEME).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt;/ 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-transitions-ecologiques-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>162817</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Rejoindre le groupement d'achat d'électricité</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>GPT elec 83</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le groupement de commandes, dont Territoire d&amp;#039;énergie Var - Symielec est le coordonnateur, est constitué de 137 membres.&lt;/p&gt;&lt;p&gt;Un accord-cadre, ayant pour objet l’acheminement et la fourniture d’électricité pour les besoins propres de chaque membre du groupement, est régulièrement notifié pour une période de 3 ans. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La période 2025-2027 est clôturée, la prochaine période 2028-2031 est ouverte aux demandes d&amp;#039;adhésions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les prix ont subi de très fortes augmentations en raison du contexte géopolitique mondial, qui ont pu être limitées grâce à la force du groupement et au marché passé par le Syndicat.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le Groupement d’Achat d’Électricité du Syndicat permet :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’éviter aux membres d’engager chacun, une procédure de marché&lt;/li&gt;&lt;li&gt;de simplifier les démarches administratives&lt;/li&gt;&lt;li&gt;de bénéficier de l’expertise du Syndicat face à la complexité des marchés de l’énergie&lt;/li&gt;&lt;li&gt;de globaliser des achats pour obtenir des meilleurs prix&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Le Syndicat met à disposition à chaque membre du groupement, une plateforme de management de l’énergie conçue pour maîtriser l’ensemble des consommations.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Chaque collectivité possède un compte qui permet de suivre les consommations énergétiques ainsi que la facturation.&lt;/p&gt;&lt;p&gt;Les données sont centralisées dans un tableau de bord permettant de surveiller des indicateurs précis pour procéder à des analyses afin d’identifier les premières sources d’économies.&lt;/p&gt;&lt;p&gt;Un système d’alertes personnalisables permet de détecter des anomalies et contrôler l’état de fonctionnement des équipements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Groupement en cours : 137 membres (126 collectivités, 6 CCAS, 5 établissements de santé) pour 7002 points de livraisons et 110 GWh acheminés par an.&lt;/p&gt;&lt;p&gt;&lt;img src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAQ4AAACJCAYAAADdc9ZxAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAFxEAABcRAcom8z8AAC4wSURBVHhe7Z33c13Jld/9D/gXl8uu3bW1kqXRKnhWu2tL67XWK3t3f3CtfnC5XFbJpR8kV0klWTmHkSaTHA7JYc4JJAGQBAkQOSciAwRAEDlHAiAJgMgZII/7c4Am71w8IpAPmEeyv6wm3ns3dJ/uc77ndLr3n4mDg4PDBuGIw8HBYcNwxOHB/Py8zM7OLn/bOjx48EAePny4/O3FAvU5PT29/G194JrV2oH6Wi9mZmaWPy1hYWHhiXVN&amp;#43;wcC18zNzcnU1NTyLw6OOJaRmZkpO3fulN27d0t7e/vyr1uD1NRUuXnz5vK3p0dBQYHcunVLPxcVFQXlns&amp;#43;KpKQkuXbt2vK3tdHa2irvvvuuvP/&amp;#43;&amp;#43;xIZGSnj4&amp;#43;PLR5bQ29srV69eXZM8JiYm5Ny5c7J9&amp;#43;3bJysrS3&amp;#43;7cuSMxMTFKJomJiXpvSCQhIUHGxsbkypUrj&amp;#43;qMcg8PD2sKCwuTlJQUCQ8P12MOjjgUGNxrr70mbW1tcvfu3UfKWldXJ7W1tfoZRezp6ZGqqioZGhqSlpaWRwTT19enBltZWfnIU3Z0dEhZWZkqKUre1dUlDQ0Nahh8vnHjhnox7othdXZ26rnl5eWq4IC/paWlj&amp;#43;5B/jU1NdLY2KjH/dizZ48cPHhQP2N8Z86c0c9cT1m4H3lSNkDe5Av4jbzxuouLi5pXdXW1ygnu37&amp;#43;v51DukZER/Q1wTn19/fK3xyBPjHDXrl0SFRWlv3V3d&amp;#43;v1NgIhb86hTBaFhYXy3nvvaR7IkJycrG1COZC9pKREsrOztQ1oL0B92jqzwNiPHj2qbXPv3j39DYKmricnJ&amp;#43;V73/ue3g/C&amp;#43;M53vqNlIa/Tp09rvXzzm9/U&amp;#43;qDeqFfyhIRoY3u/lxmOOAz2798vaWlpy9&amp;#43;WEB8fr4q7Y8cOVTiU6Be/&amp;#43;IWe&amp;#43;&amp;#43;tf/1qV8g9/&amp;#43;IMaDgb65ptvyt69e/U4RoOibdu2TY4fPy4DAwN6Dd/z8vIeKSHH8KC//e1vlSBOnjwp77zzjio0BMNn7nn48GE1Ds6DGF5//XW5fv36ckmXgMH/7ne/k9///vdy&amp;#43;/Zt&amp;#43;f73vy8ffPCBGsmBAwf0M7IUFxdrVEWZ0tPT1atjjBj4vn37NC&amp;#43;MlPIeOnRI88JYqINf/epXmj/RAIaN56d8yMJ9bBSA4fE71//yl79U7w3hch31wz3I8ze/&amp;#43;Y1cuHBBScACQ3377beVUJAfUud8ziVKoK65B9dg0EQQRIrIbAHB/eAHP5CzZ89qfQPKRnn6&amp;#43;/uVJL7&amp;#43;9a9rpEE5vva1r2mENjg4qGWMjo5WMiEv6oO6rqio0Do9cuSI1gn3eZnhiMMARcSYLTB8IhCUA2WCQCASzqOf&amp;#43;8Ybb6jiYiwYz4kTJ9TwAUqPV42Li1MDxXDwyG&amp;#43;99ZZ6TgwcD8yxn/zkJxrdHDt2TJUT40S58cwoLfcGGEZsbKzeg/wpq40sLCAglB6PCQFQJpQ8IyNDCQtgKBgTXvfy5cuaL2XlOOWGyMgDY4MI6dtj9OfPn9druBZAQBAt5accGDB522iL6/kOuO7SpUtKTBDtqVOntP44B6OknkZHR/VcgIH&amp;#43;8Ic/VLKj&amp;#43;0j0QwQCgQAIiO&amp;#43;AKO&amp;#43;rX/3qh9oOUN8YPuQOCQPIkPwAhAmxIS&amp;#43;/Uee2G8Lv3/rWt5RIqAsiE4iQ/DkPkD8E/DLDEYcBioSh4NVRMDwWxpGbm6sGjWHQx0WZ8eAoFB4bZcO4MVYMgGsxQH7DSHJycjQKwHtCPpAEyo7n5hikQtiLoZMXxyEVrsFIMWzKQtkwDu5JaE2fnWu84HqIAkP57ne/qxELRo3RkjfdKowEQ4YM8chEChARxER&amp;#43;GG1TU5N6ZDw8RICXJ&amp;#43;y3cgLqBqOGXKk7ogSusYOOfEcG6hPjhaTIG3nIgzqAlGxkY7syAAOFZLyA2CA4AEHzne7NxYsX5cc//rGSpHcAFuKHuDB08kBeykAbAuqOfIh2IAG6pNyTqATy/tGPfqSycF/aGiCvrXPqiy7VywxHHAYoMQaFEqFwzc3N2n/mM0qC8dIlwQgxNAyIQTO8LgZLdIChcS4KiXFjxBgNyoeXZKCO3yEHjmFEtg9uB&amp;#43;XwwtzDDsxxX4iIqIHvXAdxYUReYwMYMIaBQfEXxUcmDA2SIuynLHhPAJlEREToZ0gFo4AgMWrGM8iLe2Eg9P25BxELgGQgBbpv1BGkwJiIBVEVhgrBkA/3gCAhMkiB8lMXeHw8PPVtQT17ByGRg7rDuAHRBJEeY0/UH10munh0ObyA2Lk/&amp;#43;REd0KXhN&amp;#43;5H&amp;#43;1FeyJX6gSCpG8rEWIkdTCUPG1lAhsgEKJ&amp;#43;NZF5WOOLwwHrMjQLjsd5so/Dnudb3p4X3PoThRBsQohfByssi0P3sOAh4lvy89wH&amp;#43;7xZP&amp;#43;j0Qgi3/iwxHHEEA0YLX44Y68LJeL&amp;#43;/gsFE44ggi8G70r9eLjXjDQFjNQz5P3tN5&amp;#43;ucPzy1xMNq&amp;#43;UYWjT0v/lGsDgfEL&amp;#43;tPMntDHZwrT9ncDgfwZPGRWgDEIuizMflgwYEj/n0FV7sNYigXdBcqzHjAOwriCJSXGORise9KKTMZE/DMNXtBFYbDTEhdjF09aG&amp;#43;KHd83FRuGVHzDeglzMNq0GxoUoL&amp;#43;MwDF767xMqQB/8ZWM8h3Ec9IkxHmaVqGv0jO8cY7ob3WPcinEb24VkfIVxJ8avQk3mkCUOQn87TUelMnDFXL1tHBoCJcJ4MCTOxcAAg10M3vk9uh2Rt2AKE4O34L4MFDJe8bOf/UwHxziH6VG76MnmxSAa5WGalnswZQlxMLBogXEzOMhAK2swIAvA&amp;#43;RAMcgEGE5GXe/IbeUFuyIHRoGisHbDTnXSNGJQNBMqLgbEWAVBv/m4UU8nM6EBszDgwy8NfDBlZLfjOoKZdZ0G&amp;#43;KLJ3zQTn2wFXP7zHGEhmQJgBSgvyZN2JbTfy8a&amp;#43;PgKggcAY0GSDNz8/X32gD6touxuK&amp;#43;9t7ohNUd/trv3Nu7eAtdQk9oU0DdU98QGcdoD1vngN/t9ZSBc6lvS&amp;#43;jM8jDgbHUFIBML/5ATHcFZMLBK/SMPuoE&amp;#43;QN7IadelAGagIB4G3kNtMDbkiAMjwrvgpVFSKgwDZO6fWQ87Is50IlN5NATTahgmjcZ3Rsi5Hva2Sg&amp;#43;YBWCUnTyYueAc1lP45&amp;#43;QhDwweoNwoPDMENLKdRsVz0MgQEVOYTD&amp;#43;yQAxFtMC4OQ4B8ZcZAbwJ04SUjfJihHymXNwD74MXwggwVKZCyZfrUVbqguspu5c8OEaZIC/WQRB1UBecSwRFHXm7UdQj0RL3Y/YGI4eMOZeoDGO2s0xMSTLbgbzf&amp;#43;MY31EAwNmYZ8JoovHf1KPlwDscgMQyEyIv1Ed5BZNqGWSPqmLZBJu4FqVoPS91hdDgBEvlCRrQHOsH9mLVh1og2Y/aD9kQHAHJC2ORPHZIfs0SQCfVvvT5tjhPgPpyH7pE4BqEw40Xd8BufmSljehz94TcIxK77CDRVy7WQHoCwf/rTn2rZuBfAOdD&amp;#43;yEQ5LGgfdNurx6GAkCMOFPTb3/62GisVyZQaCsqUGwrJ2gGMD2PDsAAMjVIDjIe5fc5nPYP18gDlRFEwdI6hTDQ&amp;#43;xoGHsaARUTB&amp;#43;o5ExLIwRL06jYgwoNkqMUuOJKKMtgwUKhIJAcpQLoGQQHvIR1WDQKCoEQlTBdC7rNqwxoXAQB8TCX&amp;#43;5F/ig4imoNjOuYKSFS4Z5MxWKE1Bd1xXXerhHGTD4YG&amp;#43;RMveDZKBcLu1i/Qt3gpTFO2oF6w5AAxskiKwwUIsUILKhz7zEMlPtBgl5gDBAA5aIeqQfKTL1YQ8HjWhKHFKg7pl4xMKaOcQKUk/UaDPhyP9qBegP8pZsICZIP9UzdUT&amp;#43;sBEVPfv7zn&amp;#43;tUO&amp;#43;WjjdFB2oIohXNxFjgF2s5OMRPtUt/kz72JZsnXTln7Qb3Z7iPtSJRHFGanmSEQSIjzaD/brshIGYhaQgkhRxyEZyzAQTFRQMJFvJed26fRUBC8Ew1KBaNsGA7ASCAS7sP13jAaxaNhMBTy4BryoSG9oJEgDozQNiTemPUDLPTiL8ATofCEr/zGegwv8BYYHN4cRccroXzcC1IgukA&amp;#43;FB&amp;#43;DIB&amp;#43;UFcKkTFyPnCg8SorhYtQYAsZDPVjC41zqBnK1q06pBwiLvDBAb9hNvZEnic8oP3XHuXaWCNkoD54SQiGqQInJAyPAmLgv9YxsFrQLxmiPQYJEQBgxZbBl5nfqmfpGZsrMNRiLHYci8qKMeHjqG7LEOCF7oiLKjpFTNxg8hg25I7uNTCgP9Y5DsNGkXWiHvJQRoqKuqEfqm/ogioOwGWOgDJAFOoTjItrD0AGki5Pgnugp1/nBudwb0G6U2Y5RUR8cJwpGHyxxUj/UA8cgulBCyBEHSgnz0&amp;#43;AYHZVL6IpHtxWMIWI8KCcNSYPT&amp;#43;IAIAaUi&amp;#43;dmfBkMh6FNi5BgjxuLtdwPOQ2HIj3twHoqHYhDeW4JAkSkn19toxAu8iA2ZuQa5MBLKwP0hLuTjMwaJvBgD50I0GC6eHGUiHxTJlgdl9Y410N/GMDEKvBmKTV5cZ/PyAxK0ZaZLwLnUL&amp;#43;dyP&amp;#43;5Ff526ZRCT8RLKSd6UCYJCFo5RFxZciyfnfhzDK9NmGB&amp;#43;DgpYUiNg4h2gBArcRh78/D5lAGJABMkISRF3cE1Be6osIinMxOgiJ84l4&amp;#43;A194Bx&amp;#43;h0ggFciQ8tsyYfQcg7TJB13EcVA&amp;#43;yIPyQeREYRCOXYJOG6OHECtGT736gbOw3RLKDekiO2XEgRB5ICPlo00oD5EaBEMZvGMzoYCQHRyl8W20gJey3hJDs4OeEADfOYZyWsD4GLOf&amp;#43;SECOxAGGFzDGPyg0aw3AN58vGXhfhgM5eE3f36UCeWzsHnxGySAt0RGiAJCQsnxzICyYYA2L5sPoDxEAn5QHuqNY7Y&amp;#43;uI7frLF6YccNLJDRlsvKxl&amp;#43;vHJTHOwDM&amp;#43;d469cJ/jM/&amp;#43;cpOnLSvycm/y9IPzaFMrB2XzykTdcr0F5eVenEeiy0ZU4G9vyshxgGyUxbY/5eCvrSNI1A58ch7HAHlZGfzlsPCew/04B3kgBJs/ukDbWlAe2x6hhpAljpcFKAeDdXhoSMMShUPwgKHixUPNaz/PcMTh4OCwYTjicHBw2DAccTg4OGwYjjgcHBw2DEccDg4OG4YjDgcHhw3DEYeDg8OG4YjDwcFhw3DE4fBcobfvjuQXlcrQ/WG5dDVODh4/K6XlNyXySqzcrF56Bw4oKquQi1dj5d7gkMQlpUlqZu6jFZjVdQ0SFnFF7tz98FYDh/XDEYfDc4UaY/Qnwy7qatCx8XG5HBMvI6NjUlZRJQkpS8v1wcTkpFyOjpfO7tvSd&amp;#43;euEsvs7JyMjY3Lucgrcru3PySXcj8vcMTh8Fxhfm5ektOXtqffqqmTguKl1ybU1DdKdFzyo/0r/I2OT5Gm1nYZGRuT8MsxMj4&amp;#43;IR1dPfKHd3ZJT&amp;#43;/Sw4NCEd69Ot69RGDR892/p2d&amp;#43;/snvxQ02HHE4PFdgsxjdDjaMQSDDI6Nyb2BQI4r07DxpammTxpZWKb9ZrZHFzVu1kp6TJxFR10y0MaGGGHUtQYlkwHRjQgGUg7I/fPBQI6G2jqWHQdGlQj4AIZSWV8mFS9EyOHRfiY9oyqLZEGR4VMyWEaIjDofnChgQGwEfGCObnl7asTttyKTLGNG86Xr03O6TftM1wbju3BswF4ga06jpoljgmbtv9wZ8bsZHAYji5LlIuT88KnsPn5Q0Q4xtHZ3y1o69pmu29CxYullXriUagrmuYzacl5S29DzcURNR7T9yWm5UVsnc8g7czYYjjhcY9OExsP6796S9s9t8fxzGe0NaPc98ZyzAejjAORjk1FTghyKHIrYqVA820rOuS0NTi5y/eFUJ4cipcxKbmCYXr8Q9Ir3KqlrZtvuAnLlwSa7EJklUTIK0tnfK0NCwvLvrgHT3bF33yxHHC4qOrm6jhNHqxcJMyJ6Zk69GdbuvX2ISHj/3s6WtQ86b8HdqelpyC4o1FB5ffg5KQckN7QLgxR02D3SfcvKKtMuSkJKpA76Fpu6vXEuSxNRMqWtsNl2uGj0vw3S7&amp;#43;u/c0/PobvEZZOUWaHest//Db&amp;#43;3fLDjieEExOHhfLkXHa8iOgkXFJmqfGJI4dvq8KiEgrOe82Zk5mZiYVKKARJjuxIvVN7boeaGIgdl5aRiblKbxqTUT5901MoYqbLdrYnJK2wxAJHTD7t4b1GnoBRMpzs0tPzBofMI4hcdPUydi7Ontl9kt6n454niBgbci4mDwkBmHyya0DYuMkvf3HdXuC1OWRCEMMjJNSVfllOlro4CQyIFjZ6Ta9LFnZkLz4UL7mrvlk0mF8mpaifz5GukT5rx36z/8ykuHp4cjjhcUEAJ94smpKcm6XijXTPcEb4ZHqqqpk9qGJim5UaHn8p01EWnZeUoik&amp;#43;Y8UFvfKJEm/IVIQhH7W3rkFUMIXzDE8BdrJAhmW0Pn8pWiERUzM4wRlNyo1LGdiqoa6fZ0y&amp;#43;iy3ai8pcTZZ7oAt2rrH42hME5Ubo719a/&amp;#43;MqkXFY44XgIsLn54LQCAKIgqvLBrILzwryMIJRwwxPFnyUXyl&amp;#43;ml8ldrpFfMeduXieOOibYOmmiKSOzCxWiJS07X7gArUhmcZHYGpGTkGMJNlfjkDImJT9axIdaLgGxDxnTxOruC&amp;#43;87ge6Y7da6zT06398nZjtXT8bZeuX7v8TNKtxKOOByeCKYr8bB3jYHVNzZrxMLsjLdvjddmOhGCgYy6eh6vLQDt5hjefTPwtMRB1MXgItO1eYWlpnt2UddPIAvRhwUDjucirsjJsEhDHuly9PR5KSgpU4J95/39GnEEGxXDY/JpU9Z/m5Avn0gsWDX9y9jr8uPKpuUrtxaOOBwCgim&amp;#43;k2ERxhMPyJXYRPXKhOUp6TkSbrovdg0EhhcZFasemHMuRcdJS&amp;#43;vSWELlrVq5cClGGpvX947cjeJpiQOkZuXqDATysVQ9r7BErsYl6X6XYUOMzD7NzM7KsTPhUlZBl&amp;#43;SO7Dl4QiMTyJQZDBZtBXsR2a2RcfnrzDIdlwkkhzdBML&amp;#43;r3py6XQuOOBwCgrGR6NgkNRhCdrwyIT6RBdO2tvvDYiUM7kRYuFw150dcjpHc/CI1rp37jui04mbhWYijrbNLZ4&amp;#43;qqut0qhpSjIlP0bI3tbRLUWm5ysoYCLKwloI1LRZEUfGGcFjCHkw44nB47pFhPGp3T692TRJTs4xRFUumCd/ZaIbR8TuzMfuPnpas6wXSYboxTOFiTBjb6fOXlGSYOtwMPAtxrAa6Mls1remHIw6H5x71Dc3qaSuqayQuLUM6e29LxNVYScu5Lm1dXZJfWrZ0XkurLDxclMmZKWlsb9ffAGsPLl6Nk8aWD79iM1jYLOL4KOGIwyGkkH3vvuxq7FRjWy3tb&amp;#43;7Wac7uqcdvoFucW5SFyXlZnJqX2fEZmRmdlpF7I3K//75&amp;#43;fzC9IAvm2Jz5/HBmUR4sbM1MDOV9WuJ4uPhQ5iZmTZlN4u9qyZyzMLM1e0AccTiEFF6raZV/cS034Oi8N30sIV/&amp;#43;1PzNH3g8c1J7plTCv7RXLv/9EYn6h6OP0pV/PCaXzG/8fum/mfRfD0vklw9IV9bWrDZ9FuK43zSgZb/4lUNLZV8lXTCyF76Runzl5sIRh0NIYVt9h3wqqTCgAnqTLqYyf0uGHm92qzyQJ8c&amp;#43;9rac&amp;#43;ffvr5pOf26nnHxlu7QlNyxfubl4FuIYrLsjZ141Zf7sewFl8aZjH39Hsn8au3zl5sIRh0NI4VmI4&amp;#43;bhAjn5qW1y7q/2rJrC/mK3nPn8TmlPXVoktdl4FuIYqr8r5/6DKfMXdgWUxZtOfnq75P5y6a3&amp;#43;m42XgjgYUWe/A2CZst2oA3hGAHsfeOoSn&amp;#43;0yZgums0JtDwSLidlEZBcssdDH&amp;#43;xwHngPBpjBmE1gMxXy/F2w/5zF2oQhHHI44gokNE8cAuy6vxsn9kRHdAxEWEaUrB9mOzYNGLBmw/4HFM/xWWFquOzStQdY1NOkuTebLQwEQBMuK6xqadZv5ibAIqa5tkOy8IjlxNkJXS4KlxVBJcuTUeX2yFDJX1dTrMfY6sB2aOuFJTqEGRxyOOIKJDRMHW37Phl9Wr8tcfUZ2vjQbY2M5LuTgnf/G8HiWwJSJRJiW4xpW47E7kydThwpYanwtMdWUaWm5MfsRWPXIwqe9h05KR/fjRT5sTbfPvMzIzZfi5SXKLIKCREN1J6kjDkccwcRTdVVSM3Nk1ITkeGd2D&amp;#43;KRWTXIsxyZu2c58sjouDEmHh77QLs0Z41RcT7H9hw6oSv27GaiUEBNfYM&amp;#43;p5KFTSx8GmRlYHK6RkzFZRVKeBAlpMFCJ8oOccQnp&amp;#43;n1bFtnuTXPTwjFZ1A54nDEEUw8FXGUVdzUvjzr9SOiYnR9Pw&amp;#43;ASUjN0O3axaUV0tlz23jtGj2fJb2QCrsRAQ9h5UGyLOcNFUBqEALkwUrI8qpqE3FkaznZ4EX0xL4EdlAC9l&amp;#43;wvJqt1oDnXrBnI7egSHhcX6jBEYcjjmDiqYiDpw3xmHYGAxk8ZE0/g4pEFzzDgO6Md4s2g6Z0B7zAswfaxv1RgWiCxAAouzzpcvDd/mXPhn2GJ&amp;#43;Az&amp;#43;zm84CG4RCahCEccjjiCiaciDofnD444HHEEE444XhI44nDEEUw8E3GMmND8jdp2&amp;#43;Y0p/GtrpJ9XNesTi0IdE/OLsquxS351qyWgHN70W5P&amp;#43;UNMm/SE6k&amp;#43;KFIw5HHMHEMxFH3/ScfC6lWPc28EzH1dK/isuT/120NFgayhicmZe/yy6XP47PDyiHN33cyE3j8QTtUIcjDkccwcQzEcedmTn5m8wb6xby/5YtzUCEMoZm5&amp;#43;Wr&amp;#43;VVKiIHk8CaM7IsZZdI8/uFB0lCEIw5HHMGEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccazElhLHt8sbZX5uTl/TX1B8QzfA8c6Ky9HxuvqUNZkpGTm6PL37dq/uNs0vKtOVm4DNZ2ykY7PcZuFpiKNtalaqqqp1oxsv6KH8x85cePSyZpannz5/0fxtU3l4FaN9zAC7alm6f6t2cx9&amp;#43;44jDEUcwsaXE8f&amp;#43;q26S5sUUfQ0/i3RVV1bUSbT4D6OHY6QuSmJYpk1PTumGOLfyQCmTBfhieoO1fvh5MbJQ4/jqrXG4N3Jc4QxbsbeGp3jw&amp;#43;4NzFq48ILvt6gRw5eU7u3B2Q8YlJ3YnL4/khRF4MxKP4/c8rCTYccTjiCCa2lDi&amp;#43;U9kkY6NjEm088/Y9B3WfC6/th0Asmlra5OLVWKmpa5S7xtB41gfguRdvvbf30TM9NgsbJY4vGflbJqak/EaFysTjAtoNKdjNcIA3oSEnkRb7e9gZvLQvZk627z6o0ddmwxGHI45g4iMZ47hlDCcjJ19JIDZxaVs64TwGx0N&amp;#43;CN2LSitk94Fjkmy6LmxVx1OfDY/S7sDI6GOlDjaepqvSMT0n05OTEmW6IDwRjXeQsJOW94mwQ5gXGbHtnnePINvRU&amp;#43;eVLCEP3oDGA49a2jb3oUaOOBxxBBMfCXHwfA66H3Q5eAQfaG5t11fyYVB0R/DGvI&amp;#43;jwRCK7ZpAHvVNLZv6spynIY7WiWmZnZnVaALYxw0Oj4zoOA7y8pedtsjHYwW84zRNRnZ2FG8mHHE44ggmPhLiCASIJBTwNMTxpFmVUHpsgCMORxzBRMgQR6ggmMQRSnDE4YgjmPjIiOPB/KJ0ZTZLW0KdtCfVr5pa42ulJ6/t0bTsZuJZiWOguk9a4moDyuFNbaTEepke3JoNco44HHEEEx8ZcfC6wEtfOSSnPr1Dzr76/qrpxCe3Scz/OCUPlt&amp;#43;Qvpl4VuLIfz1FX&amp;#43;ATSA5vwsBOffY96StdmjXabDjicMQRTHykxMGrA3n7Fwq3Wjr1Zzvk2v8881wQR8GbqXLCGFkgObzp7J/v0reE9ZctvXphs&amp;#43;GIwxFHMPGREkfUPx5V4wnUWN7Ea/pi/9fZ54I4Ct9KU0ULJIc3WfJwxPH0cMThiGPV5Ijj2eGIwxFHMOGIwwdHHI44/MkRx0o44vDBEYcjDn96XoiDdUO8doTFhXYxIuDz3PIiSl7fwWtMvGCF80ZnLB1x&amp;#43;OCIwxGHP4UycbxW08ZLgeRmVY2&amp;#43;JI2tG&amp;#43;w4vxS9VF5WXfNGwuj4ZN25zUbR2KS0R4sT2QbBNg5eDr8ROOLwwRGHIw5/CmXieKuxW3q6e&amp;#43;SNd3fpq0qJHAqKy6Rk&amp;#43;Z3GxBFsdYAgEtOy5FZNvaRl5uo&amp;#43;MR7zsHPfEem7c1dfsrYROOLwwRGHIw5/CmXieKf5tpSX35SYuOSl59j09OoubN6eyNsGIRKiEJ5lU1ZRJTfZYJqdr8&amp;#43;BgUR2Hzyue6tcV&amp;#43;UZ4YjDEYc/hTJxvF7fKfeH7utza1IycqS5pV0f7QCKSm4oaZwJv6wPy2poatHPCSkZujdsYXFBnw3Ds3HY1b0ROOLwwRGHIw5/CmXisIOjU1NT&amp;#43;u5ibMSOX/AEOt6DTHTBC9&amp;#43;JKnjfMZGIxYI5l&amp;#43;MbhSMOHxxxOOLwp&amp;#43;eBOLYajjh8cMThiMOfHHGshCMOHxxxOOLwp&amp;#43;eFOOYnZ6Xnept0pjfpzvPVUmdGk3TntMri7ONuy0bgiMMHRxyOOPzpeSGOkbYhifzbA2ovZ41cqyU2l4b/zX6ZesrHOjji8MERhyMOf3puiKPdEMd/OahtQFuslrC7iP98wBFHsOCIwxGHPz1PxHHxK4f0eS&amp;#43;B5PAmdC/ybw864ggWHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr4YjDB0ccjjj8yRHHSjji8MERhyMOf3LEsRKOOHxwxOGIw58ccayEIw4fHHE44vAnRxwr8czE8Z8McbxqhKTxVks03Ari&amp;#43;AdDHJ83Qv6lEWaVdPozW0sc/2SI47OGOALJ4U007n8MRByvGOIIIIc3hX3BEMerW0scnzTEEUgOb0KmL5i/K4jjk4Y4AsjhTch05nNbSxwYD0QXSBZv&amp;#43;lQg4jAGFGYMKJAs3kR7biVxfMkQx3ptagVx/J0hDpxxADm8Cd2L/HKQiOPhw4frTuY/6ZuelS&amp;#43;klqgn&amp;#43;4wRYrX0J/H58n&amp;#43;Kax5dPzs2LRFf3i/HP/GunPrMjlXTsY&amp;#43;9LVf/6YQsLiw&amp;#43;un6z0oAhw7/PrZA/TSgIKIc3vWLk/rwhmMYxU/lcb/7l/S5JjvzJmwHl8Ca82AnjxXuLO/W6QGUJVjL/yRs1bfJHcXkB5fAmZMIYCwdGHslUvve6HPmjNwLK4U3IdPzj70hrYr25amP6tNFk/pPdTV3yb4xeEXUEksWb/tic92Zt&amp;#43;yOZBmr65dRnTZlf2RZQFm&amp;#43;iPTN/FKPXBSpLsJL5TyqHx&amp;#43;TV1OJ129TPbzYvXW/&amp;#43;DbcOyPkvfiAn/t3aNoXuQZyT9yY&amp;#43;VIb1JPCIOBYXF2VqamrdaWZ6WgbGxuV4fZscqm2VI3Wrp301LXK1rVumzXXTM9MyPjImlWcKpeRgtpQdyV01lezPklsRpTI5OanXBypPMBIyDY1PyPmmTjmwDpmQ&amp;#43;2hdm9weGdVrZ2ZnpCW9Tor3ZQWUw5tKD&amp;#43;dI6aEcGWi7I9PmukDlCUaaNomyZXb3y17TBoHk8KZDJh02qXVoWGZNOyFTR0GzFO/NDCiHN5UeNm11IFv6antkZm7zZCLNGpnyeu/KfiMT5Q0kizehf1k9/Xrd9MyMDHUPLpXZtIFfDn&amp;#43;iPRuTbm1qO5EoW&amp;#43;fwiBzbgE2ldPaqTdBOw31DUn6qQEoPri0TcpefyJdRE1lij4HK86T04MGDZ&amp;#43;uqODg4vJxwxOHg4LBhOOJwcHDYMNZFHPRrpqdnlr&amp;#43;txOzsrFTXNsj4&amp;#43;MTyL8EB4y419Y3Sf/eefm9oapH7pg/I9/rGZlkwxxubW6X7dq8eXwujY&amp;#43;Nys7pWZkwfd2JyUgaH7i8fWR1z8/NajpHRseVfggP6inUNzXK7r1&amp;#43;/N7W0yd17g9LW0SUdXT0yNzcvt2rrZfD&amp;#43;&amp;#43;sq5aO6HjKuB&amp;#43;7Z1di1/Cx7679yVmrql2RTqtbm1Xev5Vk29jIyNad1V1zVoXa6FBw8eSoNp167u2/q9r/&amp;#43;uyrYedPf0Sktbx/K34OHewKDR8XodHBw2OkhboYvINzc3Z8p4R3&amp;#43;zg4drYcbYDDr4JCwuLunGwOD62n69eGDKRznbO5dm89A1yj48MipVNXUqC5g37WQ/B8KaxMFA0uGTYdLa3qGN12kaE4W&amp;#43;Y4zXKnxqZq5EXo2VSUMw94eH9RgzIBSu0yhqu1FUCozycGxhYUGV4nZvv1yMjlOlw/iHR8akt&amp;#43;&amp;#43;OTEwsVei4&amp;#43;ZuVWyCRV2Kl/Ga1nL94Va7Fp5jGqpOwiCj9rai0XE6fv6TnroWunttyKTpeMnPzTaNNyY3KW1pBEBFlbevo1PvY8tF4IDuvUMIvx6hRDo&amp;#43;Oankhrc7uHjXEdlP5C4sLxugHtAEghJ7bfXLzVq3EJKSY68aMfH2qcH3m2rHxJeOempqWnPwiiYi6pmWJiIqRi6Yes64XSsTla1JviDItK1cuxyToPdfC9YISvRe4c9eUxeRHmyAbijowOCRHTp03ZNum96M&amp;#43;Zo1yDN4fVgWinYZM&amp;#43;4EuY4C0MwYDmaVn50lhyQ39jiHfHzGyGIWzgFgvXIqWguIySUrLWvpcUiZpRjeumTqgji9cjpaSssrlK56M2dk5uV5YImfDo1Rnagzh3DF1OzU9bfSwU&amp;#43;sdggDUJ3KC&amp;#43;8OjcuTkOaltaNJZBmSYmZnVsnId9QCpIbN1NtQJ97oalyRNhuyGTF2g1&amp;#43;Rr9RvgtC5cuip5plzo&amp;#43;/mL0Srnldgk/a25tU3Liy6sBXTnXOQVKSqr0O&amp;#43;UE9nI25Ilun0yLFLbZtwQzO3ePnWkPcZmlnS1Sx021/WYY7QnMkE06Hh7R7eWn3uil9glQPbC0humrJel4maNRBp9uRwTL5VVNao7xctlOht&amp;#43;SfXjSViTODCslIwcNarMnHzZseeQKVicHDtzQYUDeP3k9GxlMoTde&amp;#43;SUJKRkqLEdPH5Wf8sw11LYfeZY1LVEvUdzS7t8cPiEpGdd13NSM3Jl94HjcvbCZc0XzM8vqDBpWXlqlJRhwhjDzeo6VWKQX1SmyrYe0Ei1hskTTaO/v/&amp;#43;oKkx0fLJRuPNy5PR5iUtKk7jkdHl3134lLYDSoSTIh3J8cOiExBv5ILRDJ8LkzIVLSmqHjKwnzkYYAyvXRsDYjp0Jl0pDIMfN78i3x1yLrBAyoMFLb1Sac/NVnryiUiXX0hs3VaaxiQn9vB5PhkGRB&amp;#43;S&amp;#43;78hJzTPcGDBlQcFQtOT0HI0MaI/3PjhsiCpOYhNT5djpCyoL9UFbvr/viFGqWJWt3tTXhUsxeuxcZJQkpWfp7&amp;#43;/tPWzIrXk5d9EoEIMvq6hS4uTv5NSklJbf1OPZhhAh&amp;#43;vWC6ynr/qOnNb&amp;#43;45DR1GOgQxIQuHDh&amp;#43;Rh0bhA/RQVRVRjdy8ou1fBdNG8WaNj1&amp;#43;NlzPCzfkhR7uNPJB2hgZdb7P5FF&amp;#43;85bqLLobZgx7xweHjBd&amp;#43;vPaoqaVVcgqKpcS0F23EXxwC&amp;#43;g&amp;#43;uxiWrUa8F2hydxbHgMGiHcFO/J89FqtMAvYaU41PSVefQs11GV5EDJ3LoxFltL&amp;#43;zysin/7gPHlMDCTNvgyNCxDKN7R42TyMjJkwPHzshBc82wIVAL6jY9&amp;#43;7o67xKjX/zt6OrWaC3f1Mfr23ZLbX3T8tkrsa6uCp4GpThtGm/X/mNaWJTNQiMDI/AHh05qY50Ii5AYExnQEPnGAxFu01g7TAUhDN0FDI&amp;#43;GizbnocSQUHZekbz13l5tTEJaGJb70A3KLyw15HFdK4vykD/eFCXPL74h8yZKWAsYZrjx5HgpCG3v4ZNy&amp;#43;VqCeknuWW2UlPvSEDRUnskTEFLiVVDYnUa&amp;#43;44YMIBsaHfmoG8r99s596olohKS0bFVCyotsxcbToixv7vhADRniQIESDElV3qoxXqBcjR6CijYKiAGOma4fBEvYTvi&amp;#43;FvCSmTkFUm7K9cb2PZo/ng1CAURSkOCp8xfVcPYcPCFRRhEzDUGiSJQTZULxIA7qtqy8ShJTMiUxNdO0cYGSKp5s&amp;#43;56DqpAoNiA6oq1QXKIs2gqSiDZk02byxPMh2zWP3jwJkGSKqYsSQzgFy3UGwXGvWhPZoCeQA/nvMOU4F3nV6OCERsQdnT2PiAEnhHzIhGzoI47hl79/17TlablhZCY6uWTufdYQUnNrh5YP&amp;#43;XbuO6oOkPwA9XbFODxImQiKOotNSjVOMEGjmLtGt2jXQqOL6wE6XVFVrXVFXUJweP5pEyEB9KOkvFJlxKYOm0gKncOJFhnHhPzY4XsfHJH9x04riUEW1A3kkmuIk0iZfN40ugDxEvkCHHWB0XeijCTTrjgT9BPHQGSHw9tuAgSr/4GwLuLoMCxKqENIR8UTwsCy1gu2tHWq0lDhJTcqNGSGMfHu7UaRMCRCq2JzLNcwNuFhgilwlwmt8EZ8JvxnjATFbFxWRkJ62BYlxIPFJqRqvgWmcVAk&amp;#43;sxUPNcQjawFrkWpUKLmtnZJNoqMLCQUHkKBcTFUvA59WGCNAXluVFZJjmkculTUBx6G62rqG5TdiYTGxiaUOOqMUtKQyEjd0AVLMEaIsgK6KihLkjFQws3E1Aw1&amp;#43;sTULK1niAz5iXxsBLYauF&amp;#43;TieKILmj8CqMYyGnHcuiuoCQYDDIjI4aGMSAbdUw7NZs6oJy0G&amp;#43;dCAPZ8yHLBdEPLTD1gkESEAPIlCqD&amp;#43;ICHajLoh4uEYoT7thF6sBSIjyDMuKV3DbxwLBoAe0j2CiKh/jJljRHQA50E3otgYESE95UUe5CMyINGVoD0gdPSNOsIp8Jdogi4XBAuZc46NZDFMokq6eZybbI4h53nTfSF/zodobTd0LdDdoy5oG9qaekPvbX4YcIypA8qPHiAX53cYJ0D3n7ZBFggkNTNHuzRpmdeVyHHU1HVLe4e2OdeiV4D2wlZxkLR3Ska2lBsC4z44GWwKEH1A9k/CuojDwcHhxcD6hm7XhiMOBweHDcMRh4ODw4bhiMPBwWHDcMTh4OCwYTjicHBw2DAccbyEYFqPxT1MkbK2paGpVVeMspqWKXbWEDCl&amp;#43;yQwhcj1rF/pv3NPp0VZYj5prmc5O9frdPXy6kyHFw&amp;#43;OOF4ClA6N6pOi9jV3y8TCoq4vYYEXC4hYfRkWcUVXPTK/z3qSrLxCXbtiMdwyIIVvpkrxtgyZ6B3VBWUsoGMhGYvCWEjHuhEWHe09fEIXr7EegJWQrLB0ePHgiOMlwKn2Xvnn0TnyxYxSuTeztJCstLxSRkbGNGpgCT2Lzlg8xOpEFk55F5x1ZbXI4X/9uj7d617VUhTBSlEIhEVER06G6aI&amp;#43;FmmxupbFYUQurIZkYZ/DiwdHHC8BIrv65ZWkIvnveTdlcHaJEIg0WF2JsYeFR&amp;#43;nqXZbAs0ybrQBe3C5o14fbXvjSXhmsW9r4VVq&amp;#43;tI&amp;#43;ELgorH1llm5yWLfHJGbqdgI1lS6t7t&amp;#43;b5ow5bC0ccLwHonnRPzUj/zKwsLm8TYPn98PCodk3YPckyeJYYE3Ww78KLBROljPeMyLjppizOLepvRBssm2a848yFy7rEmeXoLMvmXmyUYh&amp;#43;S3ens8GLBEYeDg8OG4YjDwcFhgxD5//KeXesLT0RRAAAAAElFTkSuQmCC" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2024</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les structures du Var hors particuliers peuvent devenir membres du groupement d&amp;#039;achat d&amp;#039;électricité de TE83.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/le-groupement-dachat-denergie/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurent MERLATTI - &lt;a href="mailto:laurent.merlatti&amp;#64;te83.fr"&gt;laurent.merlatti&amp;#64;te83.fr&lt;/a&gt; - 04 94 37 28 11&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/groupement-dachat-delectricite-sur-le-var/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162711</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE83</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
+Territoire d'Energie Var - Symielec (TE83)
+Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
+Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
+de mettre à disposition et financer des outils d’aide à la décision pour les
+groupements de collectivités qui souhaitent développer des projets de
+rénovation énergétique des bâtiments publics. A l’échelle du Var ce
+programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
+COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
+permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
+conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;o&lt;span&gt;  
+&lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
+différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
+ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
+de flux ACTEE83 avec le
+recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
+collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
+collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
+des collectivités sur l’amélioration énergétique des bâtiments publics en
+communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
+du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
+de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
+AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2023</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162707</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Permettre un développement économique durable fondé sur la valorisaiton qualitative et cohérente des ressources locales</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond de 64 000€</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le programme européen de
+subvention LEADER 2023-2027, le GAL souhaite accompagner le développement
+économique local, une économie durable en lien avec la valorisation des
+ressources locales. &lt;/span&gt;&lt;span&gt;Est entendu comme « ressources
+locales » toutes matières/énergies biosourcées ou &lt;/span&gt;&lt;span&gt;géosourcées&lt;/span&gt;&lt;span&gt;
+issues du territoire telles que des matières issues des filières agricoles ou
+forestières, la terre, les pierres,... L’ensemble du cycle économique est
+envisagé, il peut s’agir de &lt;/span&gt;&lt;span&gt;soutien
+aux &lt;/span&gt;&lt;span&gt;filières de productions ou
+transformations, d’entreprises artisanales, de services et de commerces ou
+finalement, de services de valorisation de déchets. &lt;/span&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;a
+&lt;/span&gt;&lt;span&gt;prise en compte par les porteurs de
+projets de la transition écologique sera particulièrement vérifiée que cela
+concerne l’objectif de l’activité, la gestion courante ou les investissements. &lt;/span&gt;&lt;u&gt;&lt;span&gt;Des lignes de partage définissent
+les projets pouvant être aidés par le FEADER, le FEDER et le LEADER.&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Exemples de projets :
+Installation pour pastoralisme ; Production maraichère en régie municipale ;
+Atelier de transformation de fruits ; Equipement d’un boulanger transformant
+des céréales locales ; Création d’un atelier artisanal travaillant du cuir français
+ou du bois local ; Recyclerie,…&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Artisanat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être une
+TPE/PME , une association ou un porteur public&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- &lt;span&gt;Être en
+capacité de &lt;/span&gt;&lt;span&gt;régler par avance les dépenses&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Bât. ATOME - 2 rue Michelet 30100 Alès&lt;/p&gt;&lt;p&gt;04 66 25 32 88 / 06 86 94 62 87&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-un-developpement-economique-durable-fonde-sur-la-valorisaiton-qualitative-et-coherente-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162672</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Fournir une assistance à la conception d'un projet d'autoconsommation</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif est de faire émerger des projets exemplaires d’installations photovoltaïques en autoconsommation.&lt;/p&gt;&lt;p&gt;Le SIEDS soutient donc ses membres sur les 2 phases suivantes du projet :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- La phase étude de faisabilité &lt;/strong&gt;qui comprend une approche globale du bâtiment et une étude de faisabilité technico-économique qui consiste à réaliser les 
+études de structure, d’ensoleillement et les études technico-économiques
+ nécessaires au préalable de la décision d’engagement du projet 
+d’autoconsommation en simulant les données de production et de consommation du bâtiment/site.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- La phase projet :&lt;/strong&gt; Cette phase devra permettre la 
+concrétisation de l’étude faisabilité en assurant le financement, la 
+construction et le raccordement de l’installation photovoltaïque.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Consommation et production
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le financement des études sera assuré à 100% par le SIEDS dans la limite d’un plafond de 10 000€/collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/appel-a-projets-du-sieds-autoconsommation/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construire-votre-projet-dautoconsommation/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162648</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161745</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Demander un soutien financier les études de préfiguration d'une démarche d'écologie industrielle et territoriale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études de préfiguration d'une démarche d'écologie industrielle et territoriale</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Écologie Industrielle et Territoriale (EIT) a pour objectif d’&lt;strong&gt;optimiser les ressources&lt;/strong&gt; (matières, énergie, eau mais aussi locaux, équipements, expertise, etc.) &lt;strong&gt;à l’échelle d’un territoire&lt;/strong&gt;, que ce soit par des synergies de substitution (l’un de mes coproduits devient une matière première pour l’entreprise voisine) ou de mutualisation (compétence comptable partagée entre plusieurs entreprises).&lt;/p&gt;&lt;p&gt;L’ADEME &lt;strong&gt;accompagne les collectivités et les groupements d’entreprises&lt;/strong&gt; souhaitant se lancer dans une démarche d’EIT en cofinançant une &lt;strong&gt;étude de préfiguration&lt;/strong&gt; pour déterminer les conditions de réalisation de la démarche. L’objectif de cette étude de préfiguration est de bien préciser les enjeux et les caractéristiques du territoire, en identifiant les différents acteurs en présence et en analysant les forces, faiblesses et opportunités.&lt;/p&gt;&lt;p&gt;Cette étude peut être &lt;strong&gt;cofinancée jusqu’à 80 %&lt;/strong&gt; de son montant, qu’elle soit réalisée par le porteur en interne ou via l’accompagnement d’un bureau d’études ou prestataire de conseil.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_11_24_27_28_32_52_53_76</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prefiguration-dune-demarche-decologie-industrielle-territoriale</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-prefiguration-dune-demarche-decologie-industrielle-et-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161747</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la performance environnementale des produits et services suite à la réalisation d'un diagnostic écoconception ou d'une étude de faisabilité</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France, au sein des entreprises. Elles contribuent à créer une &lt;strong&gt;offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs. &lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;travaux et investissements issus d’un diagnostic et s’intégrant dans une démarche de mise en œuvre de l’écoconception&lt;/strong&gt;. Les investissements doivent viser la fabrication d’un produit écoconçu, l’obtention d’un produit ou service certifié Ecolabel européen, ou l’amélioration d’une note d’affichage environnemental.&lt;/p&gt;&lt;p&gt;Dans le domaine de l’alimentation, les investissements d’&lt;strong&gt;optimisation des outils de transformation&lt;/strong&gt;, ainsi que ceux permettant la mise sur le marché d’une nouvelle gamme de produits sous labels AB (Agriculture Biologique) ou HVE-niveau 3 (Haute Valeur Environnementale - Niveau 3) sont éligibles.&lt;/p&gt;&lt;p&gt;L’ADEME soutient aussi les projets comportant une &lt;strong&gt;innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service, créatrice de valeur non plus sur la multiplication des volumes de ventes, mais sur la &lt;strong&gt;fidélisation des clients, par les performances d’usage du produit&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, les &lt;strong&gt;aides aux investissements peuvent atteindre 15 % à 55 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcouts par rapport un scénario contrefactuel (article 47 du RGEC (Règlement général d&amp;#039;exemption par catégorie) ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur  une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée. &lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2024&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/investissements-decoconception-ameliorer-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-decoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>161748</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir du soutien dans vos démarches d’amélioration de la performance environnementale de vos produits</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Ecolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;études avec l’étape de diagnostic&lt;/strong&gt;, qui est la première étape structurante d’engagement d’une entreprise dans une &lt;strong&gt;démarche d’amélioration de la performance environnementale&lt;/strong&gt; de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la &lt;strong&gt;commercialisation de produits ou services à moindres impacts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les PME, l’accompagnement de l’étape de diagnostic est porté par Bpifrance, via le Diag Écoconception :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Site de Bpifrance : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://diag.bpifrance.fr/diag-eco-conception"&gt;diagecoconception.bpifrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.bpifrance.fr/catalogue-offres/transition-ecologique-et-energetique"&gt;Transition Écologique et Énergétique | Bpifrance&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;li&gt;Lignes directrices de l&amp;#039;ADEME : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes directrices diagnostic Écoconception&lt;/a&gt; - La librairie ADEME&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes directrices pour la mise en œuvre d&amp;#039;une démarche d&amp;#039;écoconception&lt;/a&gt; - La       librairie ADEME&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et au plus tard au 31 décembre 2024.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-decoconception-produits-services</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-decoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>161763</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la lutte contre le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162445</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets de méthanisation avec injection</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne techniquement les collectivités dans le déploiement du réseau gaz et financièrement les porteurs de projet dans le cadre des études de raccordement au réseau de gaz.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les porteurs de projet, TEM prend en charge 30 % des études de raccordement au réseau de gaz, avec un plafond de 3000€ par projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Frédéric MICHEL - Responsable transition énergétique - &lt;a target="_self"&gt;frederic.michel&amp;#64;te53.fr&lt;/a&gt; - 07 48 94 15 60&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projet-de-methanisation-avec-injection/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162444</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets d'installations photovoltaïques</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables.&lt;/p&gt;&lt;p&gt;Pour les communes souhaitant s&amp;#039;informer sur leur potentiel solaire, le syndicat met à disposition un outil de calcul (un cadastre solaire) pour les toitures et parkings.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 60 %.&lt;/li&gt;&lt;li&gt;Pour les collectivité non adhérente, TEM prend en charge 20 %.&lt;/li&gt;&lt;li&gt;L&amp;#039;aide est soumise à un plafond de 700€ par projet et par ans, et un plafond de 2 000 € par projet en autoconsommation collective et plafond de l&amp;#039;aide d&amp;#039;une étude de structure toit de 1500€ par projet.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Florestan BOCHER - Chargé de missions production en énergies renouvelables - &lt;a target="_self"&gt;florestan.bocher&amp;#64;te53.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projet-dinstallation-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>161833</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Aides au réemploi des emballages et des contenants</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire (&lt;strong&gt;Loi AGEC&lt;/strong&gt;), promulguée le 10 février 2020, et la loi portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets promulguée (&lt;strong&gt;Loi Climat et Résilience&lt;/strong&gt;) le 22 août 2021 fixent des objectifs ambitieux pour &lt;strong&gt;favoriser le développement du réemploi des emballages &lt;/strong&gt;: 10 % d’emballages réemployés en 2027.&lt;/p&gt;&lt;p&gt;Le développement du réemploi des emballages et des contenants s’inscrit pleinement dans le cadre de démarches de prévention des déchets et d’une consommation plus responsable en contribuant au prolongement de leur durée de vie ; il constitue ainsi un levier efficace pour réduire la production de déchets et les prélèvements sur les ressources.&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à &lt;strong&gt;financer des études et expérimentations&lt;/strong&gt; préalables à un investissement ainsi que des investissements.&lt;/p&gt;&lt;p&gt;Les études et expérimentations peuvent être aidées jusqu’à 80 %. L’aide aux investissements peut aller jusqu’à 60 %.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-reemploi-emballages-contenants</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-au-reemploi-des-emballages-et-des-contenants/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>154983</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les atouts du territoire pour lutter et d'adapter au changement climatique et à l'urgence énergétique</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La situation géographique du PETR Sélestat Alsace Central et de la communauté de communes du Canton d&amp;#039;Erstein en bordure du Rhin et à la confluence de nombreux cours d&amp;#039;eau confère au territoire un patrimoine naturel exceptionnel. La préservation et la restauration des ressources naturelles mais également celle des éléments participant de l&amp;#039;identité paysagère (réseau hydrographique, coteaux, piémont, façade rhénane, ried) doivent conditionner le développement local du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Des dynamiques dans ce sens sont actuellement à l&amp;#039;œuvre sur le territoire : le Projet Alimentaire Territorial 2020-2022 ; le Pacte de Relance et de Transition Energétique ; les Plans Climat Air Energie Territorial ; les Contrats d&amp;#039;objectif Territorial « Accélérateur de transition » dans lesquels se sont engagés chaque EPCI et qui représentent un processus transversal climat-air-énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ La préservation environnementale constitue donc pour le territoire un levier de transition, de coopération et d&amp;#039;innovation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développer des circuits courts ainsi que la création et/ou le développement de filières alimentaires de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Créer et/ou développer des actions de communication et/ou d&amp;#039;animation contribuant au développement de l&amp;#039;agriculture durable, à l&amp;#039;autonomie alimentaire et/ou l&amp;#039;alimentation locale
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir les équipements de valorisation des filières mellifères et fruitières issues de l&amp;#039;agriculture biologique ou en conversion
+&lt;/p&gt;
+&lt;p&gt;
+ Créer et/ou préserver des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Créer et/ou préserver de mares, vergers, serres, jardins partagés ou pédagogiques
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Valoriser la production locale d&amp;#039;énergies renouvelables pour de l&amp;#039;autoconsommation collective
+&lt;/p&gt;
+&lt;p&gt;
+ Développer la filière locale du bois en faveur de l&amp;#039;économie circulaire locale
+&lt;/p&gt;
+&lt;p&gt;
+ Actions pédagogiques de sensibilisation à la transition écologique et/ou aux enjeux du dérèglement climatique à destination de tous les publics
+&lt;/p&gt;
+&lt;p&gt;
+ Démarches d&amp;#039;expérimentation sur l&amp;#039;adaptation des peuplements forestiers et/ou espèces végétales aux défis climatiques
+&lt;/p&gt;
+&lt;p&gt;
+ Actions d&amp;#039;économie et/ou de la protection de la ressource eau
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Transition énergétique
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale :&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1fb4-mobiliser-les-atouts-du-territoire-pour-lutte/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>148613</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>158944</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
+ 🤔
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
+ &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
+  La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
+  Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez vous référer à la
+ &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
+ qui vous guide dans les étapes d&amp;#039;intégration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://longuevieauxobjets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>157091</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°2 : Soutenir l'initiative économique</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Soutenir l&amp;#039;initiative économique&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à soutenir l&amp;#039;initiative économique locale. Le GAL souhaite accompagner des projets de nature à encourager la mutation industrielle du territoire vers des activités qui favorisent la transition énergétique et la valorisation des filières locales à potentiel. La capacité du territoire à proposer une alimentation locale et de qualité constitue un objectif fort. Au-delà, le programme veillera à soutenir des projets de création / développement de petites entreprises et activités artisanales.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières émergentes liées à l&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel (exemples : lin, chanvre, haies)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La relocalisation de filières d&amp;#039;activités sur le territoire du GAL
+&lt;/p&gt;
+&lt;p&gt;
+ - La création d&amp;#039;entreprises et d&amp;#039;activités
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des initiatives de l&amp;#039;ESS
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accompagnement de la transformation des activités agricoles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des circuits de proximité
+&lt;/p&gt;
+&lt;p&gt;
+ - Des avancées vers l&amp;#039;autonomie alimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement d&amp;#039;une offre touristique de proximité, durable et qualitative.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisation ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction et réhabilitation de solutions d&amp;#039;accueil d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ - Appui au développement de nouvelles formes de commercialisation de produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Equipements à vocation touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - Outils de communication - Information des consommateurs / des acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et de manifestations à vocation éducative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Maintien et développement des activités de production de biens et services
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux modèles de ventes de produits locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouvelles solutions d&amp;#039;accueil des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services/dispositifs d&amp;#039;accompagnement des entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ - Réponse aux besoins locaux en matière d&amp;#039;accueil de jeunes entrepreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement d&amp;#039;une nouvelle offre touristique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et/ou information des producteurs locaux sur la structuration des circuits courts.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en réseau, animation et information / sensibilisation (but pédagogique, porter à connaissance) des professionnels, des collectivités sur les questions liées à l&amp;#039;alimentation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre d&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdec-leader-action-n2-soutenir-linitiative-economi/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>160377</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter les solutions fondées sur la nature pour atténuer le changement climatique et ses conséquences</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elévation du niveau marin, sécheresse, perturbation des précipitations, etc., le changement climatique est déjà une réalité en Normandie et sur le territoire « Seine Normande ». A moyen terme, les effets attendus du changement climatique sur les habitants et les ressources seront problématiques : pression sur la qualité et la quantité de la ressource en eau potable, baisse de la qualité de l&amp;#039;air, variations saisonnières plus sévères, inondation en bord de Seine et le long des rivières, baisse de la qualité des sols avec des effets sur l&amp;#039;agriculture, et sur la santé, sécheresses qui pourraient faire baisser les rendements agricoles, présence plus importante d&amp;#039;espèces invasives.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour limiter et stabiliser le réchauffement climatique, il faudrait baisser les émissions de CO2 rapidement, avec un objectif de zéro émission nette en 2050, et réduire fortement aussi les émissions des autres gaz à effet de serre. Il faudra également s&amp;#039;adapter et modifier nos habitudes de vie. Pour relever ces défis, les acteurs du territoire font le pari de la nature : la nature pour se reconnecter à nos besoins essentiels, les solutions fondées sur la nature pour développer des alternatives économiques viables et durables moins coûteuses à long terme que des investissements technologiques ou la construction et l&amp;#039;entretien d&amp;#039;infrastructures, la nature au cœur de nouvelles formes d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Limiter les conséquences du changement climatique pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La reconnexion à la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;expérimentation des solutions fondées sur la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de nouvelles formes d&amp;#039;urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;éducation ou de sensibilisation permettant une prise de conscience à tout âge de notre interdépendance avec la nature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la recherche et à l&amp;#039;expérimentation de solutions innovantes pour diminuer la production de gaz à effet de serre, l&amp;#039;impact sur l&amp;#039;environnement et améliorer l&amp;#039;adaptation au réchauffement climatique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de nouvelles formes d&amp;#039;urbanisme alternatives à l&amp;#039;échelle d&amp;#039;un aménagement, d&amp;#039;un bâtiment, d&amp;#039;une rue ou d&amp;#039;un quartier, d&amp;#039;une ville ou d&amp;#039;un village.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833d-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>160375</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Habiter, se déplacer et travailler sur le territoire</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire, les trajets effectués par les habitants en particulier les trajets domicile-travail sont majoritairement réalisés en voiture. A l&amp;#039;heure de la raréfaction des énergies fossiles, et de la nécessaire baisse des émissions de gaz à effet de serre, il est nécessaire de trouver des moyens alternatifs de se déplacer, mais également des solutions innovantes permettant de rapprocher travail et lieu de vie des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur ce dernier point, il est également nécessaire de revoir les modes d&amp;#039;habiter car certaines catégories de population ne trouvent pas de logements adaptés à leur besoin (manque de petites typologies attractives, de logements associés à des services, de logements partagés et inclusifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Habiter, se déplacer et travailler sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un mode d&amp;#039;habitat sobre et inclusif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une offre de transport alternatif qui irrigue le territoire et réponde aux besoins des habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le travail intégré au tissu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction, rénovation, solutions de logements visant la sobriété, et l&amp;#039;inclusion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de mobilité alternatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions permettant l&amp;#039;exercice d&amp;#039;activité professionnelle au coeur du milieu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c049-renforcer-le-cur-des-villages-par-une-offre-d/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>160374</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le cœur des villages par une offre de services adaptée aux différents parcours de vie</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire est maillé d&amp;#039;un bon réseau de pôles de services, mais quelques communes restent à plus de 15 minutes de distance des équipements de la vie courante (quelques communes plus enclavées en rive gauche de la Seine ou au sud du territoire dans le Lieuvin).
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les besoins en services de santé sont moins bien pourvus : notamment manque de professionnels de santé (médecins généralistes, de spécialistes...). Cette situation est pénalisante pour les habitants du territoire et pour son attractivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;augmentation du nombre de foyers composés d&amp;#039;une seule personne, de la monoparentalité et le vieillissement de la population qui s&amp;#039;accélère, renforce la nécessité de soutenir des projets porteurs de lien social, de solidarité situés au cœur des villes et des villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de l&amp;#039;inclusion, de la solidarité et des liens entre les générations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès aux services pour tous
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création, adaptation ou renforcement de solutions alternatives répondant aux besoins des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre de service plus adaptée à la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au regroupement et à la mutualisation de services, coordination des acteurs marchands et non marchands
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc3b-developper-lentreprenariat-et-experimenter-de/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD69" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>160373</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'entreprenariat et expérimenter de nouveaux modèles économiques</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire montre une bonne dynamique de création d&amp;#039;entreprises, avec un taux de survie élevé (77% de taux de survie à 3 ans en
+ 2018) et le taux de chômage est globalement plus faible que la moyenne normande. Cependant, ces chiffres masquent des inégalités. En effet, les jeunes font face à un chômage plus élevé que les autres tranches d&amp;#039;âge (23% de taux de chômage des 15-24 ans) et les femmes ne représentent que 28% des créations d&amp;#039;entreprises. Ainsi afin de conforter la bonne dynamique de création d&amp;#039;entreprises, les acteurs du territoire souhaitent soutenir l&amp;#039;accompagnement à la création d&amp;#039;activité, la transmission et la reprise d&amp;#039;entreprises en développant l&amp;#039;accueil des jeunes actifs et l&amp;#039;entreprenariat au féminin. Dans la situation sociétale post-COVID, il a paru pertinent de s&amp;#039;intéresser au soutien d&amp;#039;activités économiques porteuses de sens, plus inclusives, créatrices de lien social, vecteur d&amp;#039;insertion, et pourquoi pas d&amp;#039;expérimenter la faisabilité de nouveaux modèles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Dynamiser les villages avec des activités créatrices de lien social
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   L&amp;#039;entreprenariat accessible à toutes et tous
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De nouveaux modèles économiques créateurs de sens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accompagnement à la création d&amp;#039;activité, la pérennisation et la transmission d&amp;#039;activités économiques intégrées, en lien avec
+  &lt;/span&gt;
+  l&amp;#039;environnement, créatrices de lien social, répondant aux besoins de la population
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;entreprenariat féminin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des jeunes vers le monde de l&amp;#039;entreprise et rapprochement des sphères de l&amp;#039;éducation et de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1364-developper-une-offre-culturelle-et-touristiqu/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>160372</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les ressources du territoire en circuit de proximité en toute sobriété</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire « Seine Normande », malgré des productions agricoles diversifiées (céréales, viande, lait, fruits, fibres...) et des
+ressources forestières de qualité (feuillus notamment), la transformation et la valorisation sont souvent délocalisées à l&amp;#039;extérieur de la
+région voire à l&amp;#039;international, ce qui engendre une perte importante de valeur ajoutée et d&amp;#039;emplois. Longtemps considérés uniquement
+comme une source de nuisances, les produits en fin de vie sont maintenant considérés comme un gisement potentiel de ressources
+notamment grâce à la réparation et au réemploi.
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de ses ressources locales primaires ou recyclées est prioritaire pour assurer le dynamisme du territoire et répondre
+aux enjeux de la transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique : Valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La transformation et la consommation des produits agricoles et alimentaires locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation et l&amp;#039;utilisation des matériaux locaux sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;augmentation de la durée de vie des objets, leur réutilisation et le recyclage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/de0b-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD71" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>160371</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre culturelle et touristique valorisant les atouts du territoire</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
+ &lt;/span&gt;
+ Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
+ &lt;/span&gt;
+ LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Valoriser les ressources du territoire
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Le développement d&amp;#039;un tourisme responsable valorisant le territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renfort d&amp;#039;une offre culturelle innovante et intégrée au territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bc6-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>159893</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Faire des sphères agricole, viticole et sylvicole un levier d'attractivité économique et de développement durable</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Maintenir et créer des emplois et de la valeur ajoutée dans les secteurs agricole, viticole et sylvicole.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le territoire Adour Chalosse Tursan Marsan est fortement agricole. Il trouve de nombreux débouchés grâce à la présence importante de l&amp;#039;industrie agro-alimentaire, à des produits identitaires de qualité (foie gras, volaille de plein air, etc.) mais également à des fermes qui alimentent des circuits de proximité. Le territoire bénéficie aussi d&amp;#039;une couverture forestière non négligeable, avec une structuration de la filière en Nord Adour ancienne et vectrice d&amp;#039;emplois (la filière bois : 3e zone d&amp;#039;emplois d&amp;#039;Aquitaine).
+ &lt;br /&gt;
+ Pour autant, le secteur Sud Adour très peu exploité présente un fort potentiel de structuration de la filière forêt-bois, et le secteur agricole subit les tendances lourdes que l&amp;#039;on peut constater au niveau national (difficulté dans la transmission-reprise, difficulté à intégrer de nouvelles pratiques, aléas climatiques et sanitaires...). Parallèlement, du côté de la population, il y a une forte demande et attente en alimentation de proximité de qualité et en maîtrise d&amp;#039;un cadre de vie naturel et préservé.
+ &lt;br /&gt;
+ Cette fiche-action ambitionne ainsi d&amp;#039;accompagner ces filières clefs pour le territoire en participant notamment à la mise en œuvre de démarches alimentaires territoriales en cours et de dynamiques collectives autour de la ressource forestière.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à des actions permettant la compétitivité des acteurs des secteurs agricole, viticole et sylvicole
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valorisation de l&amp;#039;image agricole du territoire, de ses filières afin de favoriser l&amp;#039;emploi ou la transmission-reprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la diversification des activités agricoles et viticoles, notamment des activités d&amp;#039;agritourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant d&amp;#039;améliorer l&amp;#039;accueil et l&amp;#039;hébergement des travailleurs saisonniers agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à des dispositifs d&amp;#039;espaces tests agricoles permettant l&amp;#039;installation, la transmission et/ou la reprise d&amp;#039;activités agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et investissements soutenant et dynamisant les circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie, études permettant la valorisation des espaces forestiers et agricoles, la qualification de ces espaces et l&amp;#039;identification de leur potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à des actions permettant l&amp;#039;adaptation des acteurs agricoles et sylvicoles aux enjeux climatiques et environnementaux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à des actions pilotes ou expérimentales favorisant de nouveaux modes culturaux respectueux de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à des projets de promotion et de sensibilisation pour une alimentation locale s&amp;#039;inscrivant dans une démarche alimentaire territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de protection des paysages et d&amp;#039;espaces naturels, actions de régénération des écosystèmes et de la biodiversité hors espaces naturels remarquables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude d&amp;#039;opportunité ou de faisabilité pour la production d&amp;#039;énergies renouvelables (méthanisation, agri-voltaïsme, géothermie, bois-énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Transition énergétique
+Réseaux de chaleur
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d164-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>144542</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>144536</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;
+                              &lt;span&gt;
+                               &lt;span&gt;
+                                &lt;span&gt;👉&lt;/span&gt;
+                               &lt;/span&gt;
+                              &lt;/span&gt;
+                             &lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>144535</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;👉&lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>144534</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>144533</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ... ) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud Herry
+ &lt;/li&gt;
+ &lt;li&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 49 62 66 94
+ &lt;/li&gt;
+ &lt;li&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>144532</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>144531</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;👉&lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>144530</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;👉&lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>144528</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;👉&lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>144502</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants des territoires</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Plafond dépense subventionnable : 500.000€ HT</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le
+Département accompagne les démarches innovantes développées localement sur les
+territoires dans le cadre des politiques européennes (FEDER ; LEADER…) ou
+contractuelles régionales ou de l’Etat (CPER, CRTE), portées par les
+collectivités locales ou les établissements publics. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Afin de pouvoir être intégrés
+dans ce dispositif, les projets devront : 
+&lt;/p&gt;
+&lt;p&gt;-       être
+validés dans un dispositif contractuel européen, national ou régional,&lt;/p&gt;
+&lt;p&gt;-       avoir
+un impact à minima à échelle intercommunale,&lt;/p&gt;
+&lt;p&gt;-       faire
+la démonstration de leur caractère innovant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/accompagnement-des-projets-innovants-des-territoires</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/193b-accompagner-les-projets-structurants-des-prog/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>144501</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir le dernier commerce ou service marchand en milieu rural</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 250 000 € HT</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes
+soutient, au titre de la solidarité territoriale, les projets d’investissement
+des collectivités, de leurs groupements et de leurs établissements publics,
+destinés à développer et à améliorer les services publics de proximité afin de
+favoriser un développement équilibré des territoires. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce dispositif soutient le maintien du tissu économique de proximité dans
+les zones rurales afin de permettre, lorsque l’initiative privée est
+défaillante et en l’absence de concurrence de proximité, le maintien ou
+l’installation des entreprises de services marchands nécessaires aux besoins de
+la population. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont susceptibles d’être subventionnés les projets
+d’investissements locaux ou structurants visant à la réhabilitation,
+l’aménagement ou la construction de locaux à usages de commerces et services
+marchands (commerces, services essentiels...) portés par des collectivités en
+raison de la défaillance du secteur privé. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Dépenses
+éligibles du projet :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont éligibles les dépenses de construction ou de
+réhabilitation de locaux à usage de commerces ou services marchands et les dépenses de
+maîtrise d’œuvre associées. &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif est lié à la carence de services privés, il
+est donc nécessaire de fournir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une étude décrivant le besoin pour la
+population locale et la carence privée dans le secteur de proximité (10 minutes,
+10 km) pour le service considéré, du service marchand envisagé et une étude démontrant
+la viabilité économique du projet et l’absence de distorsion de concurrence,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;
+un contrat de reprise de commerce ou
+un projet d’installation étudié avec le repreneur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-renovation-dun-batiment-accueillant-le-dernier-commerce-ou-service-marchand-en-milieu</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6040-maintenir-le-tissu-economique-de-proximite-da/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>142692</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Engager une démarche de résilience sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic participatif et identification des priorités d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des vulnérabilités actuelles et futures, compréhension des inter-dépendances, approches prospectives, inspiration d&amp;#039;autres territoires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de votre plan d&amp;#039;actions résilience avec l&amp;#039;outil « boussole de la résilience » du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises ponctuelles pour évaluer des dynamiques de résilience, enrichir des plans d&amp;#039;actions, recalibrer des projets en amont, intégrer ces questions dans les exercices budgétaires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la résilience de votre territoire :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; format découverte de type séminaire « tout public » en une journée,
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outil boussole de la résilience Cerema
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Formation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris (chefs de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  DREAL ARA et PACA (chefs de projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupe immobilier ASTRANCE (séminaire de découverte)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;Ouvrage :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+Accessibilité
+Emploi
+Appui méthodologique
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>142825</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Labelliser les matériels et outils d’auscultation des chaussées routières</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face à une offre foisonnante de matériels d&amp;#039;auscultation des chaussées, les gestionnaires de réseaux d&amp;#039;infrastructures de transport s&amp;#039;interrogent sur le choix des produits et dispositifs à mettre en œuvre pour garantir des résultats fiables. De leur côté, les prestataires de contrôle souhaitent disposer d&amp;#039;une reconnaissance de leur savoir-faire par un organisme indépendant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema accompagne les bureaux d&amp;#039;ingénierie qui souhaitent apporter des garanties aux donneurs d&amp;#039;ordre publics/privés (collectivités territoriales et autres gestionnaires) sur la qualité et l&amp;#039;unicité des mesures et indicateurs d&amp;#039;évaluation de leur réseau.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bureaux d&amp;#039;ingénierie, vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être en mesure de garantir la qualité, pertinence et conformité des matériels que vous louez ? Des mesures que vous réalisez ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser le processus de traitement et de valorisation des données ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous développer sur le marché français ? (pour les partenaires européens).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;gt; Évaluation initiale
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Étude du dossier technique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute primo labellisation d&amp;#039;un appareil de mesure, un dossier technique doit être fourni au Cerema afin d&amp;#039;étudier et d&amp;#039;appréhender son fonctionnement.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema établit une note d&amp;#039;enjeux à l&amp;#039;attention du demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Sensibilisation adhérence
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dans le cas d&amp;#039;une primo labellisation un état de l&amp;#039;art, relatif à la mesure concernée, est réalisé en insistant sur les points techniques essentiel à l&amp;#039;obtention du label.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Un rapport de synthèse est restitué au demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Évaluation périodique
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Contrôle métrologique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Préalablement aux essais, le Cerema vérifie les éléments mécaniques significatifs et les procès verbaux de métrologie des capteurs de mesures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Essais sur piste
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le Cerema teste les matériels afin de valider la fidélité de la chaîne de mesure.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Un certificat de conformité est remis au client.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Formation continue
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  5. Label Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Montée en compétences des chargés et responsables d&amp;#039;essais
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Formations certifiées Qualiopi, participation à des groupes utilisateurs en lien avec l&amp;#039;IDRRIM.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  IREX: Essais croisés d&amp;#039;appareils innovants de déflexion pour déterminer la capacité portante des routes – 2022
+ &lt;/li&gt;
+ &lt;li&gt;
+  DIAGWAY
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil Départemental de la Lozère : Accompagnement à la montée en compétences des agents en matière d&amp;#039;auscultation – 2015
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Consommation et production
+Appui méthodologique
+Valorisation d'actions
+Industrie</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/labelliser-materiels-outils-auscultation-chaussees-routieres</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba13-labelliser-les-materiels-et-outils-dauscultat/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>133546</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>le taux maximum varie selon la taille de l'entreprise</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
+ &lt;em&gt;
+  subvention max : 300 000€
+ &lt;/em&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
+ &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
+  voir le site de la Région
+ &lt;/a&gt;
+ )
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Production énergétique à des fins d&amp;#039;autoconsommation (
+  &lt;em&gt;
+   individuelle ou collective
+  &lt;/em&gt;
+  ) sans ou avec vente de surplus (
+  &lt;strong&gt;
+   sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
+  &lt;/strong&gt;
+  ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir une puissance d&amp;#039;installation de minimum 10 kwc
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les équipements de production énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le raccordement au réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux pour l&amp;#039;accueil des installations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>133060</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;👉&lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>140752</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Entretenir l&amp;#039;éclairage public
+  &lt;br /&gt;
+  Assurer un fonctionnement performant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gagner en performance
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la continuité du fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ - maitriser les dépenses
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la sécurité des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;offre e-lum
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  e-lum&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b839-maintenir-et-exploiter-le-reseau-declairage-p/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>140751</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Contrôler les services publics de distribution d'énergie</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assurer des services publics de qualité et alimenter les usagers en électricité et en gaz
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - contrôler le concessionnaire ENEDIS
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - contrôler le concessionnaire GRDF
+&lt;/p&gt;
+&lt;p&gt;
+ - gagner en sécurité et en qualité
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur simple sollicitation concernant le réseau de distribution publique d&amp;#039;électricité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a666-controler-les-services-publics-de-distributio/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>166143</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement de l’écoconception en Corse (étude, investissement et innovation)</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au déploiement de l’écoconception en Corse (étude, investissement et innovation)</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Étude d’écoconception des produits et des services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME et l’Office de l’environnement de la Corse (OEC) proposent une aide financière pour soutenir les projets d’écoconception, de production durable et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME et l’OEC soutiennent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études approfondies avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;les prédiagnostics simplifiés (pour les PME) permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;les démarches d’accompagnement à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="circle"&gt;&lt;ul type="circle"&gt;&lt;li&gt;Consultez les &lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;lignes directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Consultez les &lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;lignes directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception respectant ces lignes directrices peuvent être aidées, notamment après un diagnostic d’écoconception, jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée et l’ambition de réduction de l’impact environnemental.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissements d’écoconception pour améliorer la performance environnementale&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer une offre permettant de se différencier, plus respectueuse de l’environnement, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME et l’OEC.&lt;/p&gt;&lt;p&gt;L’ADEME et l’OEC soutiennent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements dans une technologie éprouvée pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME et l’OEC : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;Les investissements et travaux (réalisation et test de prototypes, préproduction…) sur une solution innovante visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;Les projets comportant une innovation de rupture, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, et dans le cadre de l’encadrement communautaire des aides d’État, les aides aux investissements peuvent atteindre 20 % à 65 %. L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée et l’ambition de réduction de l’impact environnemental.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P102" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Corse</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/soutien-au-deploiement-de-lecoconception-en-corse-etude-investissement-et-innovation-0</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-deploiement-de-l-ecoconception-en-corse-etude-investissement-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>166145</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les coopérations économiques territoriales de transition : savoir pour agir - Programme COOP'ÉCO</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Programme COOP'ÉCO - Coopérations économiques territoriales de transition : savoir pour agir</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le &lt;a target="_blank" href="https://recherche.ademe.fr/dispositif-parc/coopeco"&gt;programme COOP&amp;#039;ÉCO&lt;/a&gt; explore dans quelle mesure et sous quelles conditions les coopérations économiques territoriales de transition (CETT) ouvrent la voie à une transformation profonde et systémique des modes de production et de distribution, des modes de vie et de l’action publique, pour répondre aux grands défis écologiques.&lt;/p&gt;&lt;p&gt;Le programme produit, capitalise et transmet des connaissances scientifiques et pratiques pour répondre à cet enjeu.&lt;/p&gt;&lt;p&gt;À ce titre, le présent appel à manifestation d’intérêt (AMI) vise à soutenir des recherches-actions participatives (RAP) associant des chercheurs et des acteurs socio-économiques et institutionnels intéressés par la production de nouvelles connaissances sur les coopérations économiques territoriales de transition.&lt;/p&gt;&lt;p&gt;Dans la logique de la recherche-action participative et pour favoriser les sujets innovants, le dossier de candidature est allégé par rapport à des appels à projets classiques de recherche. L’accent est mis sur la pertinence des thèmes de recherche-action participative proposés depuis les démarches territoriales déjà engagées et sur l’explication du lien de ces thèmes avec les axes de travail du programme.&lt;/p&gt;&lt;p&gt;En outre, les compétences et la qualité du partenariat acteurs-chercheurs seront également déterminantes.&lt;/p&gt;&lt;p&gt;L’AMI financera des recherches-actions participatives (RAP) analysant des démarches de coopération économique territoriale matures ou en émergence. Les projets dureront de 18 à 24 mois.&lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez la &lt;a target="_blank" href="https://recherche.ademe.fr/ami-coopeco-faq"&gt;FAQ de l’AMI COOP&amp;#039;ÉCO&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/programme-coopeco-cooperations-economiques-territoriales-de-transition-savoir-pour-agir</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-coop-eco-cooperations-economiques-territoriales-de-transition-savoir-pour-agir/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>131822</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de produits à des tarifs préférentiels pour faciliter ses commandes</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Groupement de commandes</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 propose à ses adhérents des
+ &lt;strong&gt;
+  produits à des prix préférentiels
+ &lt;/strong&gt;
+ et leur permet ainsi d&amp;#039;éviter de gérer le formalisme lié à la commande publique.
+&lt;/p&gt;
+&lt;p&gt;
+ Des
+ &lt;strong&gt;
+  tarifs avantageux
+ &lt;/strong&gt;
+ pour l&amp;#039;achat de produits et bien d&amp;#039;autres atouts :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   économies d&amp;#039;échelles
+  &lt;/strong&gt;
+  en raison du volume des commandes sur les achats
+ &lt;/li&gt;
+ &lt;li&gt;
+  La
+  &lt;strong&gt;
+   réduction des coûts
+  &lt;/strong&gt;
+  des procédures
+ &lt;/li&gt;
+ &lt;li&gt;
+  La
+  &lt;strong&gt;
+   maîtrise de l&amp;#039;expertise
+  &lt;/strong&gt;
+  de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  La
+  &lt;strong&gt;
+   mutualisation des procédures
+  &lt;/strong&gt;
+  de marchés publics pour le compte de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans les
+ &lt;strong&gt;
+  6 domaines d&amp;#039;achat
+ &lt;/strong&gt;
+ listés ci-dessous, des
+ &lt;strong&gt;
+  bons de commande
+ &lt;/strong&gt;
+ sont à utiliser. Ils doivent être adressés aux différents fournisseurs, conformément aux instructions précisées sur chaque document.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ramettes, enveloppes, classement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sacs poubelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Produits d&amp;#039;hygiène et d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terreaux, paillages, engrais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Peintures routières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compteurs d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Commerces et services
+Consommation et production
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à l&amp;#039;Association.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour passer commande, la collectivité doit avoir pris une délibération d&amp;#039;adhésion aux groupements de commandes et avoir signé les conventions concernées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/groupements-de-commandes</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver les
+ &lt;strong&gt;
+  documents d&amp;#039;adhésion
+ &lt;/strong&gt;
+ sur le site de l&amp;#039;AMV 88.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Nadine CAILLOUX par téléphone au 03 29 29 88 24 ou par mail à ncailloux&amp;#64;vosges.fr
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f6a-beneficier-des-groupements-de-commandes/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>126166</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Encourager l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous aide dans le développement de projets d&amp;#039;agriculture urbaine, en apportant des solutions innovantes pour intégrer des espaces de production agricole au coeur des zones urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département annuaire : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ece-elaborer-une-strategie-dagriculture-urbaine-e/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>122171</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie et d'eau sur votre patrimoine</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Energies Solidaires association</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement personnalisé, pas-à-pas, de l&amp;#039;idée à la réalisation de vos projets de transition énergétique notamment au travers de la mission de Conseil en Energie Partagé de l&amp;#039;ADEME (Agence de la Transition Ecologique).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous partagerez sur plusieurs communes les compétences d&amp;#039;un.e conseiller.e qui vous proposera un service objectif et indépendant, sur le long terme, pour un accompagnement et une assistante technique sur les aspect réglementaires, techniques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur ce dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le site de l&amp;#039;ADEME :
+  &lt;a href="https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep" target="_self"&gt;
+   https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce que comprend le dispositif CEP (liste non exhaustive)
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un inventaire du patrimoine (bâtiments, luminaires, véhicules...) et des usages
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un bilan énergétique des trois dernières années de consommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi annuel de l&amp;#039;évolution des consommations et des dépenses énergétiques, définition d&amp;#039;indicateurs et reporting dans un tableau de bord pour surveiller leur évolution
+&lt;/p&gt;
+&lt;p&gt;
+ → Rédaction de notes et de rapports (état de santé du bâtiment, dépenses énergétiques...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en évidence des surconsommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi et optimisation des consommations énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ → Proposition de modification de certains réglages (régime de température, mise en place d&amp;#039;un réduit...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Elaboration d&amp;#039;un programme d&amp;#039;actions travaux hiérarchisées
+&lt;/p&gt;
+&lt;p&gt;
+ → Aider à la recherche de financements publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ → Participation au montage d&amp;#039;opération avec recommandations et prescriptions dans le domaine énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en valeur des expériences réussies dans d&amp;#039;autres collectivités afin de convaincre de l&amp;#039;efficacité des actions proposées
+&lt;/p&gt;
+&lt;p&gt;
+ → Veille réglementaire et relais auprès des communes sur les sujets énergétiques et batimentaires (règlementation, aides financières, actualités, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Focus décret tertiaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Aide à l&amp;#039;identification du patrimoine assujeti au Décret éco énergie tertiaire (DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Accompagnement au remplissage réglementaire de la plateforme OPERAT (obligation du DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce que ça ne comprend pas (liste non exhaustive)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → ES aide à la réalisation mais ne réalise pas pour la commune les démarches (administratives, techniques) relatives aux travaux
+&lt;/p&gt;
+&lt;p&gt;
+ → Réalisation d&amp;#039;audits énergétiques réglementaires
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Consommation et production
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes sur une des 5 EPCI yvelinoises suivantes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Communauté Urbaine Grand Paris Seine &amp;amp; Oise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération Saint-Germain Boucles de Seine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes des Portes d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes de Gally-Mauldre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes Pays Houdanais
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Yvelines</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/conseil-energie/le-conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/lassociation/contacts/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Vincent LEVISTRE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable accompagnement des Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  01 39 70 23 06
+ &lt;/li&gt;
+ &lt;li&gt;
+  vincent.levistre&amp;#64;energies-solidaires.org
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier d&amp;#039;une présentation, contactez-nous :
+ &lt;a href="https://energies-solidaires.org/lassociation/contacts/" target="_self"&gt;
+  https://energies-solidaires.org/lassociation/contacts/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>vincent.levistre@energies-solidaires.org</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4156-realiser-des-economies-denergie-et-deau-sur-v/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>121351</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les acheteurs publics pour des achats écologiquement responsables</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Guichet vert</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Commissariat Général au Développement Durable (CGDD)</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À titre expérimental, un service gratuit de conseil environnemental est proposé aux acheteurs publics dans le cadre du Plan National pour des Achats Durables 2022-2025 (PNAD), sous l&amp;#039;intitulé « guichet vert ». Ce dispositif est porté par les réseaux régionaux de la commande publique durable, grâce au soutien du Commissariat Général au Développement Durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le guichet vert s&amp;#039;entend comme un accompagnement de premier niveau afin de permettre aux acheteurs publics d&amp;#039;intégrer des considérations environnementales dans leurs achats.
+&lt;/p&gt;
+&lt;p&gt;
+ Il peut concerner un acte d&amp;#039;achat en particulier ou une approche générale. Par essence, le guichet vert s&amp;#039;inscrit sur une durée courte (environ 1 heure maximum par demande), sur des questions relatives à l&amp;#039;achat durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque question doit faire l&amp;#039;objet d&amp;#039;une demande spécifique, via la complétion d&amp;#039;un formulaire.
+&lt;/p&gt;
+&lt;p&gt;
+ À ce jour, le service est présent en : Auvergne-Rhône-Alpes, Bas-Rhin, Bretagne, Centre-Val de Loire, Hauts de France, Ile-de-France, Normandie, Pays de la Loire, Nouvelle-Aquitaine et Occitanie, avec l&amp;#039;ambition que l&amp;#039;ensemble du territoire soit maillé à terme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acheteurs publics peuvent saisir le Guichet vert pour des informations concernant des marchés précis tels que la fourniture d&amp;#039;équipements de protection individuels, d&amp;#039;ampoules basse consommation, un marché de prestation intellectuelle, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Guichet vert propose ensuite des informations concernant la réglementation, des guides ressources, des clauses et documents de marchés d&amp;#039;autres acheteurs publics, une aide au sourcing, etc.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes, Bas-Rhin, Bretagne, Centre-Val-de-Loire, Hauts-de-France, Ile-de-France, Normandie, PDL, NA, Occitanie</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://gipmaximilien.limesurvey.net/353211</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter votre Guichet vert régional, merci de remplir le questionnaire suivant :
+ &lt;a href="https://gipmaximilien.limesurvey.net/353211" rel="noopener" target="_blank"&gt;
+  https://gipmaximilien.limesurvey.net/353211
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>anaelle.mazin@maximilien.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d8ef-conseiller-les-acheteurs-publics-pour-des-ach/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>GIP Maximilien</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2022</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>121331</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’agriculture et d’alimentation durable pour la transition alimentaire</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure de l’économie sociale et solidaire porteuse d’un projet de transition
+agricole et alimentaire ou une entreprise à fort impact social et vous portez
+un projet de transition agricole et alimentaire ? Vous souhaitez être
+accompagné en développant des circuits courts de proximité et des filières
+locales de qualité ? Vous souhaitez faire financer des structures portant des
+projets en faveur de la transition alimentaire et d’une alimentation plus
+durable ? La Banque des Territoires peut vous accompagner, si le projet semble
+pertinent à l’issue d’une période d’instruction et d’évaluation.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous avons développé une offre complète, pour
+faire avancer vos projets tout au long de leurs différentes étapes. Bénéficiez
+d’un accompagnement et d’un appui par Territoires Conseils au profit des
+collectivités, sollicitez le co-financement d&amp;#039;études par notre service
+d&amp;#039;ingénierie territoriale, profitez d’un financement sous forme
+d’investissement direct en fonds propres ou quasi-fonds propres. L’ensemble de
+ces solutions sont néanmoins soumises à une instruction approfondie du projet,
+pour s’assurer que celui-ci correspond bien à notre doctrine d’intervention. &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=alimdta_psat</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-transition-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>120021</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'un portrait sociodémographique</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les Communes à la connaissance des conditions de vie des populations de leur territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Durée : 15 jours à 1 mois
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déclinaison du portrait social de la Seine-et-Marne dans ses trois grandes dimensions (démographie, conditions de vie et précarités) à l&amp;#039;échelle des communes qui en font la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études seront réalisées grâce aux données de l&amp;#039;Observatoire départemental et feront l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Lutte contre la précarité
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité de Seine-et-Marne
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ID77 - Sylvie ROGNON
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c04-accompagner-les-communes-a-la-connaissance-de/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>119914</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Identifier vos besoins et les possibles interventions des artisans
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
+ &lt;br /&gt;
+ Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
+ &lt;br /&gt;
+ • Informer les artisans sur les projets locaux
+ &lt;br /&gt;
+ Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Accompagner les collectivités techniquement et juridiquement pour permettre aux artisans et PME de répondre aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les acteurs publics sur les services des artisans ;
+ &lt;br /&gt;
+ - Former les équipes des collectivités territoriales sur les freins d&amp;#039;accès des artisans et PME aux marchés publics ;
+ &lt;br /&gt;
+ - Accompagner techniquement les services pour ne pas bloquer les candidatures des artisans ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  • Accompagner les artisans dans leur réponse technique aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
+ &lt;br /&gt;
+ - Les former sur les principes de la commande publique ;
+ &lt;br /&gt;
+ - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ - Identifier les artisans
+ &lt;br /&gt;
+ - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
+ &lt;br /&gt;
+ - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>119912</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Destination France</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>119911</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
+ &lt;br /&gt;
+ - Des activités déjà présentes sur le territoire ;
+ &lt;br /&gt;
+ - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
+ &lt;br /&gt;
+ - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
+ &lt;br /&gt;
+ - Du sourcing des artisans intéressés pour une installation ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •S&amp;#039;informer sur les offres d&amp;#039;installations :
+ &lt;br /&gt;
+ - Identifier les locaux vacants ;
+ &lt;br /&gt;
+ - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
+ &lt;br /&gt;
+ - Anticiper les futures cession-reprise d&amp;#039;activités ;
+ &lt;br /&gt;
+ - Collaborer avec la foncière du territoire ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
+ &lt;br /&gt;
+ - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Contribuer aux réflexions sur la logistique urbaine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>119908</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires à travers les produits alimentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir des filières, productions et savoir-faire locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer des filières alimentaires locales et circuits de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>119907</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation de diagnostic flash
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide à l&amp;#039;implantation d&amp;#039;artisans
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;br /&gt;
+ • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
+  &lt;br /&gt;
+  - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
+  &lt;br /&gt;
+  - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
+  &lt;br /&gt;
+  - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Elle vous permet d&amp;#039;identifier les forces et faiblesses de votre projet, les opportunités et menaces. Elle vous permet de hiérarchiser les enjeux et de préciser vos principaux leviers d&amp;#039;action.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse peut être complétée de services complémentaires :
+  &lt;br /&gt;
+  - identification des acteurs clés et géolocalisation des entreprises ;
+  &lt;br /&gt;
+  - enquête terrain, entretiens experts ou enquêtes auprès d&amp;#039;entreprises selon les besoins et conditions définis dans le cahier des charges ;
+  &lt;br /&gt;
+  - réunion(s) collective(s) d&amp;#039;entreprises et d&amp;#039;élus locaux.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Au final, vous obtenez les préconisations sur :
+  &lt;br /&gt;
+  - l‘évaluation des axes potentiels de développement ;
+  &lt;br /&gt;
+  - l&amp;#039;établissement de la stratégie commerciale, touristique, industrielle, foncière, ... ;
+  &lt;br /&gt;
+  - l&amp;#039;élaboration de votre plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
+  &lt;br /&gt;
+  Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
+  &lt;br /&gt;
+  Prestation sur devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>116416</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 4 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations (loi 1901 et 1908) et leurs fédérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME / TPE / Micro-entreprises au sens communautaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambres consulaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers disposant d&amp;#039;un numéro SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agriculteurs : Exploitants à titre principal ou secondaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD119" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I120" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J120" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD120" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>115152</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des diagnostics et des conseils sur la santé animale, l'hygiène et la sécurité alimentaire en restauration collective</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Aide au diagnostic en santé animale - hygiène et sécurité alimentaire en restauration collective : diagnostic et conseil</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise à disposition, sur demande, d&amp;#039;une gamme complète de services pour accompagner les collectivités face à leurs obligations en matière de surveillance épidémiologique de leur territoire mais aussi d&amp;#039;hygiène et de sécurité alimentaire dans leurs services de restauration collective.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Santé animale :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide au diagnostic vétérinaire par la réalisation d&amp;#039;autopsies et d&amp;#039;analyses en bactériologie, parasitologie, mycologie, immuno-sérologie et biologie moléculaire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépistage des maladies réglementées et détection des foyers et des situations sanitaires à risque.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Epidémiosurveillance des élevages et de la faune sauvage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sécurité alimentaire : services à la demande pour les professionnels de l&amp;#039;alimentaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collecte et analyse de prélèvements d&amp;#039;autocontrôles,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Investigation des foyers de toxi-infections alimentaires collectives,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;analyses dans le cadre des plans de surveillance et plans de contrôles nationaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;audits conseil,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Formations à l&amp;#039;hygiène et à la sécurité alimentaire (démarche HACCP par exemple),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la mise en place du PMS (plan de maîtrise sanitaire) en restauration collective ou commerciale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Montant :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Prestations soumises à tarification : tarif officiel et fiches de demande d&amp;#039;analyses disponibles sur www.aube.fr, rubrique Qualité de vie / Laboratoire départemental.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Agriculture et agroalimentaire
+Consommation et production
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/97/18-aide-au-diagnostic-en-sante-animale-hygiene-et-securite-alimentaire-en-restauration-collective-diagnostic-et-conseil.htm</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6811-diagnostiquer-et-conseiller-en-sante-animale-/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>117391</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un aménagement foncier, agricole ou forestier</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Améliorer les conditions d&amp;#039;exploitations des propriétés rurales agricoles ou forestières, la mise en valeur des espaces naturels ruraux et l&amp;#039;aménagement du territoire communal.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Constitution par le Département de la Commission (inter)communale d&amp;#039;aménagement foncier ; animation de réunions ; Elaboration du cahier des charges de l&amp;#039;étude du géomètre, passation du marché public, analyse des offres, suivi de l&amp;#039;étude ; lancement et suivi de l&amp;#039;enquête publique ; intervention administratives et juridique des divers actes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour la commune s&amp;#039;il s&amp;#039;agit d&amp;#039;une première opération d&amp;#039;AFAF volontaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Financé par le maître d&amp;#039;ouvrage dans le cadre d&amp;#039;aménagements fonciers liés à des ouvrages linéaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Foncier
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85aa-mettre-en-uvre-un-amenagement-foncier-agricol/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD123" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>117161</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Disposer des chiffres clés des réalités sociodémographiques de son territoire</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comprendre les réalités sociodémographiques de votre territoire avec les chiffres clés de l&amp;#039;Observatoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Les « chiffres clés » de l&amp;#039;Observatoire départemental sont des fiches synthétiques de 4 à 6 pages permettant de visualiser à travers des représentations graphiques simples et imagées les principales données de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Qui sont les habitants de ma commune ? Comment évolue la population de mon EPCI ? Combien d&amp;#039;actifs sur mon territoire et dans quels secteurs travaillent-ils ?
+&lt;/p&gt;
+&lt;p&gt;
+ Des questions auxquelles se proposent de répondre les « chiffres clés » de l&amp;#039;Observatoire départemental permettant ainsi de dresser un état des lieux synthétique de la population de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les diagnostics seront extraits du logiciel de l&amp;#039;observatoire départemental « en un clic » et pourra faire l&amp;#039;objet d&amp;#039;une présentation à la commune ayant fait la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces données pourront faire l&amp;#039;objet d&amp;#039;approfondissement pour des besoins spécifiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Document non contractuel mais engageant le Département sur la qualité des données partagées dans les diagnostics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Egalité des chances
+Education et renforcement des compétences
+Formation professionnelle
+Consommation et production
+Emploi
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2a2-disposer-des-chiffres-cles-des-realites-socio/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>119747</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P127" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>117423</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>Au travers de la charte CAPMETHA77, le Département, avec ses 8 signataires, affirme les orientations et valeurs qui doivent guider les projets de méthanisation, favoriser leur appropriation par tout porteur de projet, élu ou autre acteur seine-et-marnais concerné, et contribuer à leur réussite</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie : Faire le lien entre l&amp;#039;élu et le porteur de projet ; bâtir une stratégie d&amp;#039;acceptabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action de sensibilisation : Réunions d&amp;#039;information auprès des Communes, des porteurs de projets, participation à des réunions publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources documentaires : Exposition ; plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Qualité de l'air
+Bâtiments et construction
+Paysage
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8584-accompagner-les-collectivites-pour-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>104553</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir les dépenses engagées par les GAL en termes d’animation et de fonctionnement de leur stratégie locale de développement après la date de sélection des candidatures</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Animation et frais de fonctionnement</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts directs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  liés à la gestion de la mise en œuvre de la stratégie qui comprennent les frais de personnels (salaires chargés, déplacements, hébergement/restauration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts liés à la communication ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;acquisition de petit matériel et d&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financiers ainsi que les coûts liés au suivi et à l&amp;#039;évaluation de la stratégie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts indirects
+ &lt;/strong&gt;
+ liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-animation-et-frais-de-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+ Pôle Pilotage et qualité
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205468
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7847-leader-animation-et-frais-de-fonctionnement/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>100733</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Proposer à des porteurs de projets des locaux vacants dans les gares</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Place de la Gare</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du réseau, près d&amp;#039;un millier de gares disposent aujourd&amp;#039;hui de locaux vacants dans des contextes extrêmement variés : communes rurales, villes moyennes, zones périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare, porté avec les Autorités Organisatrices et les collectivités territoriales, en tant qu&amp;#039;outil de l&amp;#039;équilibre financier des gares et de désenclavement des territoires, a pour ambition de dynamiser ce réseau de gares et d&amp;#039;en faire un point d&amp;#039;ancrage des commerces et des services publics locaux, au plus proche de tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez un projet, nous avons les m2 et des équipes pour vous accompagner !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestez-vous sur
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;a href="https://www.1001gares.fr/" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-working
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maison médicale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Logement saisonnier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magasins de producteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuit court
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Crèche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélostation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et tout autre projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Friche
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez un projet sur la plateforme
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre candidature sera analysée par un jury SNCF.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+   Ouvre une nou
+  &lt;/a&gt;
+  &lt;span&gt;
+   qui sera soumis à la validation du jury
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://placedelagare.sncf/</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://placedelagare.sncf/" target="_self"&gt;
+  https://placedelagare.sncf/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4255-proposer-a-des-porteurs-de-projets-des-locaux/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD131" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>102051</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Impact CO2 - L’impact sur le climat des objets et gestes de quotidien</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;a href="https://impactco2.fr/" rel="noopener" target="_blank"&gt;
+    Impact CO2
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ vous propose de
+ &lt;strong&gt;
+  découvrir l&amp;#039;impact sur le climat
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  des objets et gestes du quotidien pour les comparer avoir les bons ordres de grandeur : usages numérique, transport, alimentation, chauffage ...
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des infographies peuvent être directement reprises pour illustrer vos contenus et communications.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet outil simple et ludique est intégrable sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diffusé par différentes entreprises ou à l&amp;#039;issue de certaines
+ &lt;a href="https://fresqueduclimat.org/" rel="noopener" target="_blank"&gt;
+  &lt;em&gt;
+   Fresques du climat
+  &lt;/em&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2297-mon-convertisseur-co2.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-convertisseur-co2" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/lutter-contre-le-changement-climatique/action-1-je-calcule-mon" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.defimobilite-lemans.fr/" rel="noopener" target="_blank"&gt;
+  Le Mans
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Technologies numériques et numérisation
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/516c-copie-14h12-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>98585</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.reseau-pluriels.fr/pluriels/nos-missions/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-pluriels.fr/</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>94239</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour le développement de circuits courts et de filières locales de qualité</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités mais également les entreprises privées dans leur projet de transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;aider collectivités et entreprises à développer le circuit court mais également des filières locales de qualité, l&amp;#039;offre propose un accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En conseils et des missions d&amp;#039;animation
+ &lt;/li&gt;
+ &lt;li&gt;
+  En Co-financement d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  En investissements directs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Acc_transition_alim_psat</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/779f-accelerer-la-transition-alimentaire-afin-de-d/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2021</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>93193</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer l’émergence de coopérations</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information et la coordination de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation aux rencontres du
+  &lt;strong&gt;
+   club des collectivités engagées pour l&amp;#039;ESS
+  &lt;/strong&gt;
+  . Le Club des collectivités pour l&amp;#039;ESS en Auvergne-Rhône-Alpes est un espace de partage d&amp;#039;expérience et d&amp;#039;échanges entre les élus et agents des collectivités et les acteurs de l&amp;#039;ESS. Chaque trimestre, une rencontre est organisée autour d&amp;#039;un enjeu de l&amp;#039;ESS. L&amp;#039;objectif : échanger, mutualiser les bonnes pratiques, s&amp;#039;inspirer des apports d&amp;#039;experts et s&amp;#039;appuyer sur les structures de l&amp;#039;ESS, afin de permettre aux collectivités de trouver des solutions à leurs problématiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous d&amp;#039;
+  &lt;strong&gt;
+   Accueil Information Orientation
+  &lt;/strong&gt;
+  proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Organisation de rencontres d&amp;#039;affaires
+  &lt;/strong&gt;
+  pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Facilitation de dynamiques collectives
+  &lt;/strong&gt;
+  en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
+  &lt;strong&gt;
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Club des collectivités : programme de la rencontre du 29 avril :
+ &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
+ &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/les-esspresso
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>http://cress-aura.org</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
+ &lt;br /&gt;
+ Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/lequipe-de-la-cress
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>90732</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
+ &lt;br /&gt;
+ La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les changements de pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la prise en compte des enjeux de l&amp;#039;eau dans l&amp;#039;aménagement du territoire et à la gestion des risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et partager les connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La mise en œuvre de cette politique de l&amp;#039;eau se fera en collaboration étroite avec les Agences de l&amp;#039;eau Adour-Garonne et Loire-Bretagne.
+ &lt;br /&gt;
+ Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
+&lt;/p&gt;
+&lt;p&gt;
+ A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
+ &lt;br /&gt;
+ Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
+&lt;/p&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes et les établissements de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités productrices d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu Eau prioritaires bénéficiant d&amp;#039;un contrat territorial de bassin versant ou d&amp;#039;un contrat territorial Re-Sources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures porteuses de SAGE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations créées sur la base de la Loi du 1er juillet 1901
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ayant une action significative sur les espèces exotiques envahissantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : eau&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>90906</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Aider les investissements productifs dans l’agroalimentaire</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements productifs dans l’agroalimentaire</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre entreprise transforme et commercialise des produits agricoles et, vous avez un projet d&amp;#039;investissements productifs ?
+L&amp;#039;aide aux investissements productifs vous aide dans cette démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer la compétitivité et l&amp;#039;innovation des entreprises agroalimentaires de la Nouvelle-Aquitaine par la création, l&amp;#039;extension et la modernisation des unités de production dans un objectif de consolidation et de développement des filières alimentaires en accompagnant les projets les plus structurants.
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser la modernisation les unités de production agroalimentaires à marge réduite :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;abattage et (ou) de découpe de viandes bovines, ovines caprines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de traitement ou conditionnement de lait,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;investissements en zone rurale d&amp;#039;entreprises récemment créées ou transmises.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Entreprises (hors sociétés de production agricole) situées en Nouvelle-Aquitaine, constituées sous forme de sociétés commerciales ou sous forme de coopératives agricoles, qui exercent une activité dans le domaine de la transformation ou du stockage-conditionnement de produits agricoles et/ou alimentaires et de leur commercialisation (hors commerce de détail).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorité aux PME et ETI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les projets accompagnés seront sélectionnés et les aides seront modulées sur la base des principes suivants:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ressources humaines (création d&amp;#039;emplois, amélioration des conditions de travail, intégration et formation des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation de l&amp;#039;agriculture régionale et notamment des produits sous Signes d&amp;#039;Identification Officiels de la Qualité et de l&amp;#039;Origine (SIQO),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement du territoire (zone rurale, zone de montagne, zone à enjeu) et renouvellement du tissu productif,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractère innovant et dimension environnementale du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement de l&amp;#039;entreprise dans des démarches d&amp;#039;amélioration volontaires reconnues (RSE, démarches qualité...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les aides prendront la forme de
+ &lt;strong&gt;
+  prêts ou de subventions
+ &lt;/strong&gt;
+ avec des taux d&amp;#039;intervention qui seront
+ &lt;strong&gt;
+  modulés en fonction des critères
+ &lt;/strong&gt;
+ mentionnés ci-dessus (dans la limite des taux autorisés par les règlements européens et/ou les régimes d&amp;#039;aides d&amp;#039;Etat).
+&lt;/p&gt;
+&lt;p&gt;
+ La priorité sera ainsi donnée aux projets structurants présentant une réelle stratégie de développement avec des retombées en matière économique et/ou de développement des zones rurales.
+&lt;/p&gt;
+&lt;p&gt;
+ Projet de 120 000 € à 3 M€
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-socio conditionnalité des aides régionales pour les projets sup. à 2M €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à l&amp;#039;adresse iaa&amp;#64;nouvelle-aquitaine.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-aux-investissements-productifs-dans-lagroalimentaire</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+Direction de l&amp;#039;agriculture des IAA et de la pêche :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 49 38 49 38, du lundi au vendredi de 9h à 18h sans interruption
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8c7-aide-aux-investissements-productifs-dans-lagr/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD140" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD142" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>62848</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -448,529 +30866,529 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W143" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>50263</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets de valorisation énergétique des ressources</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour la valorisation énergétique des ressources</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
-[...162 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet de valorisation énergétique des
 ressources ? Vous souhaitez bénéficier du soutien d&amp;#039;un tiers de confiance en
 tant qu’investisseur dans les projets, faisant le lien entre industriels,
 collectivités et territoires ? Répartir au mieux les risques industriels et
 commerciaux ? Bénéficier d&amp;#039;une expertise éprouvée permettant d’élaborer des
 montages innovants, économiquement équilibrés ? Créer des emplois directs et
 indirects, réduire les émissions de CO&lt;sub&gt;2&lt;/sub&gt; ? Générer des revenus issus
 de ressources locales ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des
 Territoires finance les projets de valorisation énergétique des ressources au
 meilleur prix, en facilitant l’acceptabilité des projets et en soutenant
 l’innovation. Nous accompagnons par exemple les projets de réseaux de chaleur
 et de froid, de centrales biomasse et de chaufferies collectives, de
 géothermie, de valorisation des déchets et du biogaz.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement des
 projets de valorisation énergétique des ressources est principalement réalisé
 via une prise de participation minoritaire en fonds propres et quasi-fonds
 propres dans les sociétés de portage des projets, aux côtés d’un ou plusieurs
 partenaires disposant de compétences techniques et financières reconnues dans
 leur domaine, notamment dans le cadre de délégation du service public. Le
 financement peut également porter sur la capitalisation (fonds propres et
 quasi-fonds propres) d’un opérateur territorial dédié aux énergies (SEM par
 exemple), ayant des projets de valorisation énergétique de ressources. &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=valorisation_ener_psat</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-valorisation-energetique-ressources/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>49549</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le développement d'une dynamique territoriale autour de l’alimentation durable</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne le développement des circuits courts alimentaires de proximité sur le territoire et les Projets Alimentaires Territoriaux (PAT) avec :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet qui ont pour objectif un impact social et environnemental fort
+ &lt;/li&gt;
+ &lt;li&gt;
+  la possibilité de mobiliser des crédits d&amp;#039;ingénierie  en amont, jusqu&amp;#039;à 10% du montant de l&amp;#039;investissement prévu.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Territoire_alim_durable_psat</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eaba-investir-dans-les-projets-de-re-territorialis/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2020</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>52290</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -1046,96 +31464,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1178,1564 +31596,435 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W146" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>12477</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Participez à la dynamique économique de nos territoires en proposant des projets innovants et utiles au sein des petites et moyennes gares françaises.
-[...67 lines deleted...]
-  Et tout autre projet
+ &lt;strong&gt;
+  Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  extension d&amp;#039;un parc animalier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation ou extension de sites industriels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
-[...224 lines deleted...]
-Espaces verts
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...13 lines deleted...]
-Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Risques naturels
-[...1 lines deleted...]
-Biodiversité
+Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...26 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+ Direction départementale des Territoires de la Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ Mission stratégie et connaissance des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de l&amp;#039;unité connaissance et conseil aux territoires
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...38 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I148" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J148" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
-[...803 lines deleted...]
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2763,2393 +32052,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P148" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q148" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...5 lines deleted...]
- &lt;/a&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>13/02/2026</t>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...1873 lines deleted...]
-      <c r="A24" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>9082</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M149" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5174,173 +32349,391 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P149" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC149" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="H25" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>554</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>391</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
-[...6 lines deleted...]
-      <c r="N25" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5368,27594 +32761,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
-[...234 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
-[...410 lines deleted...]
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W151" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB151" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...26803 lines deleted...]
-      </c>
       <c r="AH151" s="1" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>