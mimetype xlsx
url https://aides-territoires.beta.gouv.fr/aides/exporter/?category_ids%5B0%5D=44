--- v1 (2026-04-16)
+++ v2 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH159"/>
+  <dimension ref="A1:AH242"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1485 +263,395 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165814</v>
+        <v>165131</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+          <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>GAL Loire</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...902 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous êtes un office de tourisme dans le Grand Est et vous souhaitez acquérir des solutions digitales et d’équipements innovants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale d’un montant maximum de 5 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses (minimum de 10 000 €) remboursées jusqu’à 50% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT / TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Votre projet concerne l’acquisition de&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Progiciels &lt;/strong&gt;: progiciel de gestion, de gestion commerciale ou de relation client, de gestion et contrôle, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Logiciels&lt;/strong&gt;: logiciel de gestion RH/comptable/gestion électronique des documents, logiciel de visites virtuelles, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Sites web marchand&lt;/strong&gt;: site internet permettant d’acheter ou de réserver en ligne, création de contenu, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Applications mobiles &lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Outils de travail collaboratifs&lt;/strong&gt;: intranet, logiciel de gestion de projet global, plateforme collaborative d’échanges… ;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Equipements &lt;/strong&gt;: matériel nécessaire à l’utilisation optimale d’une solution développée ci-dessus en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Expérience augmentée &lt;/strong&gt;: matériels, applications et logiciels permettant l’accès à une réalité virtuelle pour les utilisateurs&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Prestation de photos ou vidéos &lt;/strong&gt;: images permettant la valorisation du territoire concerné pour alimenter un site internet ou une animation spécifique&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide régionale&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le montant minimum de dépenses devra atteindre au moins 10 000 €. Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT/TTC.&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Plafond de 5 000 €&lt;/strong&gt; (pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous)&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les achats de licences et logiciels&lt;/li&gt;
 &lt;li&gt;Les frais de paramétrage et de conception d’une solution numérique&lt;/li&gt;
 &lt;li&gt;Les frais de formation inhérent aux nouveaux équipements&lt;/li&gt;
 &lt;li&gt;Les investissements liés au développement d’un service (site internet/intranet/application)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à des prestations visuelles valorisant le territoire concerné (vidéos, photos…)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à l’expérience augmentée : casques immersifs, vidéos 3D, hologrammes, tables interactives et/ou immersives, bornes interactives, objets connectés, solutions innovantes d’aide à la visite ou d’interprétation, applications, logiciels, etc.&lt;/li&gt;
 &lt;li&gt;Tous les équipements nécessaires à l’utilisation optimale d’une solution développée en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus :&lt;br /&gt;
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Le renouvellement du parc informatique seul&lt;/li&gt;
 &lt;li&gt;Les abonnements&lt;/li&gt;
 &lt;li&gt;Les contrats et autres services en location&lt;/li&gt;
 &lt;li&gt;Les frais d’expédition&lt;/li&gt;
 &lt;li&gt;Les contrats de maintenance&lt;/li&gt;
 &lt;li&gt;Les petites fournitures et accessoires&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début de l’achat. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.²&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/offices-tourisme-transformation-digitale/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0270/depot/simple</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contactez :&lt;/p&gt;&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-offices-de-tourisme-a-la-transformation-digitale/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...53 lines deleted...]
-          <t>Technologies numériques et numérisation
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-[...159 lines deleted...]
-      <c r="A10" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163767</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>guichet unique de l’ingénierie territoriale ligérienne</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
-[...5 lines deleted...]
-Agence Nationale pour la Rénovation Urbaine (ANRU)
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+Conseil départemental de la Loire
+Commissariat du Massif Central
+Office Français de la Biodiversité (OFB)
 ALEC 42 - Agence Locale de l'Energie et du Climat
 Agence nationale de la cohésion des territoires (ANCT)
+Agences de l'eau
 Agence Nationale de l'Habitat (ANAH)
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+SIEL-Territoire d’énergie Loire
+Banque des Territoires
 ADEME
-DDT de la Loire
-[...5 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
 de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 délégués territoriaux adjoints : le secrétaire général de
 la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
 Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
 le directeur départemental des territoires et la directrice
 départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
 sont les premiers interlocuteurs des maires et présidents
 d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
 collectivités territoriales ont régulièrement besoin du soutien de
 l’État pour développer leurs projets : une aide financière
 mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
 des prestations intellectuelles pour répondre aux questionnements
 autour de ces projets. Elle couvre les aspects technique,
 réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
@@ -1783,1080 +693,501 @@
 vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 chef de file mettra en œuvre la solution retenue ou en assurera le
 pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
 ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
 marchés à bons de commande de l’ANCT ; les appuis sur mesure
 de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
 ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
 des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
 bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
 Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
 solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
 de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 d’un tiers prise en charge par un des membres du guichet unique,
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
 participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
 dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
 les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
 éligibles : les communes, les intercommunalités, leurs
 groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
 de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
 relever de la compétence, éventuellement partagée, de la
 collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
 la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
 au cas par cas en fonction du dispositif d’appui retenu pour
 répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
 appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>michel.poiret@loire.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DDT de la Loire</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/10/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163593</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Economie locale et circuits courts
 Innovation, créativité et recherche
 Emploi
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163685</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Encourager les innovations et nouvelles technologies numériques au service des transitions</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Innovation numérique responsable</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide à l&amp;#039;innovation numérique responsable vise à encourager les innovations et nouvelles technologies numériques au service des transitions (innovations à impact environnemental, social, sociétal, territorial) et/ou qui visent à diminuer leur propre empreinte environnementale (enjeu de sobriété).
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Les projets devront répondre à un ou plusieurs des objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un numérique sobre : en réduisant sa consommation énergétique et donc son empreinte environnementale ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique durable : qui tienne compte du cycle de vie ou qui augmente la durée de vie des matériels et services numériques ou leur recyclabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique maîtrisé : par le développement de solutions open source ou de communs numériques, par le renforcement de la cybersécurité et l’interopérabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique inclusif : qui agit pour plus d’accessibilité et d’égalité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique accélérateur des ambitions de la feuille de route régionale Néo Terra.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention. &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention de la subvention est défini en fonction de la nature du porteur de projet et des dépenses éligibles. Il ne peut pas excéder 50%, sauf le développement de logiciels libres et de communs numériques qui pourra être soutenu jusqu’à 60% d&amp;#039;intervention. Pour cela, le demandeur devra être en mesure de justifier d’une stratégie de création de communauté pertinente et d’un modèle économique durable adapté.&lt;/p&gt;&lt;p&gt;La subvention n&amp;#039;est pas accordée à titre général mais affectée à la réalisation du projet (pas de soutien au fonctionnement des structures).&lt;/p&gt;&lt;p&gt;Une part d&amp;#039;autofinancement est attendue des porteurs de projets.&lt;/p&gt;&lt;p&gt;Coûts éligibles :&lt;/p&gt;&lt;p&gt;Coûts de conception &lt;/p&gt;&lt;p&gt;Coûts de développement &lt;/p&gt;&lt;p&gt;Dépenses de personnels mobilisées sur le projet : &lt;/p&gt;&lt;p&gt;au coût réel chargé sur justifications des salaires ; &lt;/p&gt;&lt;p&gt;au coût valorisé pour les non-salariés qui ne pourra pas excéder 30% du montant des dépenses éligibles (la prise en compte des dépenses de personnels non salariés sera limitée aux porteurs de projets de type association ou entreprises de moins de 3 ans) &lt;/p&gt;&lt;p&gt;Frais de déplacements nécessaires au projet (limité à 5 % de l’assiette éligible) &lt;/p&gt;&lt;p&gt;Frais généraux (limité à 20 % des dépenses de personnel) &lt;/p&gt;&lt;p&gt;Coûts des services de consultants ou prestataires (y compris les études) utilisés exclusivement pour le projet &lt;/p&gt;&lt;p&gt;Investissements matériels&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Des projets individuels ou collaboratifs pourront être soutenus. &lt;/p&gt;&lt;p&gt;Pour les projets d’innovation technologique : &lt;/p&gt;&lt;p&gt;Entreprises et associations des filières numérique, robotique et électronique &lt;/p&gt;&lt;p&gt;Le caractère innovant du projet sera déterminant. &lt;/p&gt;&lt;p&gt;Pour les innovations à visée collective :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et autres acteurs publics et parapublics. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le caractère d’intérêt général et/ou les retombées sur le territoire du projet seront déterminants.&lt;/p&gt;&lt;p&gt;Critères de sélection : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dimension innovante en termes d’usages, de services et/ou de technologies &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact / création de valeur : environnementale, sociale, territoriale, économique, d’intérêt général &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité, pérennité technique et opérationnelle du projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Interopérabilité, réutilisabilité, ouverture du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Capacité du porteur de projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utilisation éthique des données&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Partenariats et collaboration avec les acteurs locaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’intensité de l’aide régionale sera modulée suivant le cumul de plusieurs critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création ou utilisation d’un ou plusieurs communs numériques et utilisation des technologies libres&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Cybersécurité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’éco-conception numérique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact environnemental, social et sociétal démontré &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Analyse cycle de vie du produit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/innovation-numerique-responsable</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Afin d&amp;#039;étudier l&amp;#039;éligibilité de votre demande, la fiche de renseignements est à renvoyer dûment complétée à la Délégation Numérique : innovation-numerique&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innovation-numerique-responsable/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C13" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
-[...578 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -2893,941 +1224,1836 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD16" s="1" t="inlineStr">
+      <c r="AD7" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163169</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
 Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
 terme compte tenu des enjeux climatiques et énergétiques.
 Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
 espaces naturels et agricoles (consommation de foncier).
 Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
 tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
 contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
 SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
 Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
 répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
 soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
 &lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
 &lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
 &lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
 l&amp;#039;accès aux services et commerces ;
 &lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
 entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
 &lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
 &lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
 &lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
 à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Voirie et réseaux
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163167</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
 environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
 l’exception de la zone côtière exposée aux risques de submersion marine). Il se
 structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
 une difficulté de certains bourgs à maintenir des services de proximité (administrations,
 commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
 du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
 Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
 petite enfance. Le développement urbain se fait essentiellement sous forme de
 lotissements ce qui pose la question de la consommation des terres agricoles et de
 l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
 développement des résidences secondaires limitent le parc de logements locatifs. La
 disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
 services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
 sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
 mutations sociodémographiques, la réduction de l’artificialisation des sols et le
 renforcement des fonctions de centralité dans les villes moyennes et bourgs
 structurants. Cette fiche action prend également en compte les constats du GIEC
 normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
 changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
 usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
 éloignés
 &lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
 &lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
 &lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
 &lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
 &lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
 l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
 &lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
 &lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
 particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
 &lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
 (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163126</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une offre de services d'ingénierie portant sur l'étude et/ou la réalisation de projets liés à l'aménagement et au développement du territoire</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence des territoires de la Sarthe</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;réaliser toutes
 études, analyses et schémas directeurs pour assister à la définition de
 stratégie de développement et de promotion territoriale, &lt;/li&gt;&lt;li&gt;assurer des missions de conseil,
 d’information, et d’animation du développement du territoire, &lt;/li&gt;&lt;li&gt;étudier et mettre
 en œuvre des programmes d’intérêt général liés à la promotion économique du
 territoire ou à la gestion de services communs aux entreprises au sens de
 l’article L 1524- 7 du Code général des collectivités territoriales, &lt;/li&gt;&lt;li&gt;étudier et/ou réaliser, sous la forme
 notamment de mandats,  de contrats
 d’assistance à maîtrise d’ouvrage ou de concessions, toutes opérations
 d’aménagement au sens de l’article L. 300-1 du Code de l’urbanisme, de
 construction, de rénovation d’équipements de tout immeuble, local ou ouvrage, &lt;/li&gt;&lt;li&gt;étudier et/ou réaliser, selon notamment les
 formes précitées, des opérations d’aménagement foncier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;VOIRIE : &lt;/span&gt;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour étude d’aménagements routiers, chiffrage des travaux d’entretien de voirie , AMO et Maîtrise d&amp;#039;Oeuvre (MOE) sur ouvrages d’art.&lt;/li&gt;&lt;li&gt;&lt;span&gt;EAU : &lt;/span&gt;assainissement collectif, assistance technique aux stations d’épuration, recherche de ressources en eau potable.&lt;/li&gt;&lt;li&gt;&lt;span&gt;TRANSITION ÉNÉRGÉTIQUE : &lt;/span&gt;accompagnement technique et administratif sur les projets de chaleur renouvelable et d’efficacité énergétique.&lt;/li&gt;&lt;li&gt;&lt;span&gt;ACTES ADMINISTRATIFS : &lt;/span&gt;opérations foncières de types cessions, acquisitions, échanges &amp;amp; servitudes de faible importance.&lt;/li&gt;&lt;li&gt;&lt;span&gt;RÈGLEMENT GÉNÉRAL SUR LA PROTECTION DES DONNÉES (RGPD) : &lt;/span&gt;accompagnement à la mise en conformité avec le RGPD, après désignation de l’ATESART comme Délégué à la Protection des Données. Les détails de cette offre sont en téléchargement ci-dessous. Plus d’information à l’adresse mail : &lt;a href="mailto:dpo&amp;#64;sarthe.fr"&gt;dpo&amp;#64;sarthe.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;MÉCÉNAT : &lt;/span&gt;plateforme de financement participatif et accompagnement pour la mise en ligne, aide à la démarche mécénat.&lt;/li&gt;&lt;li&gt;&lt;span&gt;ARCHIVAGE : &lt;/span&gt;tri, gestion des éliminations règlementaires, classement et inventaire des archives publiques des communes et des EPCI par un archiviste professionnel.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espace public
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Technologies numériques et numérisation
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous actionnariat&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Sarthe</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.sarthe.fr/developpement-territoires-environnement/sarterritoires-conseils-services-collectivites/atesart-au-service-des-territoires</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ATESART, &lt;a href="mailto:atesart&amp;#64;laposte.net" target="_self"&gt;atesart&amp;#64;laposte.net&lt;/a&gt;, 02 43 54 73 44&lt;/p&gt;&lt;p&gt;LECHANTEUX Sabrina, &lt;a href="mailto:sabrina.lechanteux&amp;#64;sarthe.fr" target="_self"&gt;sabrina.lechanteux&amp;#64;sarthe.fr&lt;/a&gt;, 02 43 54 73 44&lt;/p&gt;&lt;p&gt;LE ROUX Nolwenn, &lt;a href="mailto:nolwenn.leroux&amp;#64;sarthe.fr" target="_self"&gt;nolwenn.leroux&amp;#64;sarthe.fr&lt;/a&gt;, 02 43 54 70 72&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>atesart@laposte.net</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-aux-communes-et-epci-actionnaires-une-offre-de-services-dingenierie-portant-sur-letude-et-ou-realisat-de-projets-lies-a-lamenagement-et-au-dvt-de-leur-territoire/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>SPL AGENCE DES TERRITOIRES DE LA SARTHE</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/07/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164110</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de développement et d'attractivité économique locale</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaisons Entre Actions de Développement de l’Economie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation de l’offre commerciale aux nouveaux modes de consommation, la coexistence d’un potentiel de développement agricole et de besoins locaux importants en matière de consommation, et de répondre au besoin de valoriser l’offre touristique auprès des professionnels et des habitants, et de mettre en réseau l’offre.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Soutenir l’artisanat et les savoir-faire locaux&lt;/p&gt;&lt;p&gt;- Privilégier la consommation alimentaire locale et solidaire&lt;/p&gt;&lt;p&gt;- Valoriser le tourisme durable et local&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Atelier de transformation mutualisé, café transmission, animation de marché de producteurs et artisans, etc.&lt;/p&gt;&lt;p&gt;‐ Boutique de producteurs, épicerie solidaire itinérante, la structuration d’un réseau d’approvisionnement pour la restauration scolaire, etc.&lt;/p&gt;&lt;p&gt;‐ Tiny house écoresponsable, découverte du patrimoine local à vélo, activité touristique fluviale écoresponsable, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Information voyageur, billettique multimodale
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le projet crée de l’emploi ou engendre des retombées économiques locales&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-developpement-et-dattractivite-economique-locale/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163926</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°1 - Promouvoir les métiers en mer comme à terre et les produits issus de la pêche et de l’aquaculture, pour en faire un atout environnemental, économique, culturel et touristique</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 80 000 € (150 000 € en cas de projet de coopération ou interGALPA).</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide met l’accent sur la promotion des métiers de la mer et des
+produits, un pilier incontournable pour garder un territoire vivant et attractif. Il vise
+à créer de la richesse économique, environnementale et sociale par la valorisation
+conjointe de produits de qualité du territoire, les métiers et le tourisme. Cette fiche
+action contribue à revitaliser la filière pêche et aquaculture, nos territoires littoraux
+et contribuer à améliorer l’image des gens de mer. Cette image vivante du
+territoire, associée à la richesse de son passé halieutique, est au centre de
+l’attractivité du territoire et de son potentiel d’attractivité. Il est donc important de
+structurer l’offre touristique bleue et durable, pour attirer les touristes sur notre
+territoire.
+En parallèle, le nombre de professionnels de la pêche et de l’aquaculture, que ce
+soit en mer comme à terre a fortement baissé depuis ces dernières années, et la
+moyenne d’âge des pêcheurs est élevée. L’attrait des métiers est de plus en plus
+difficile, et la transmission des entreprises, notamment pour les marins-pêcheurs
+devient un problème primordial pour les années à venir. Il est nécessaire de donner
+les moyens à la mise en avant des métiers et des formations liés à la pêche et à
+l’aquaculture (y compris le mareyage, la vente, la poissonnerie, etc.) afin d’attirer
+de nouveaux professionnels, en reconversion professionnelle ou en formation
+initiale et de permettre à chacun de se faire sa propre opinion sur les métiers de la
+pêche et de l’aquaculture.
+Il s’agira également d’enrichir et diversifier l’offre de produit de qualité à partir des
+ressources halieutiques pêchées et élevées sur notre territoire… qui ne sont pas
+encore valorisées. Il s’agira de soutenir les démarches collectives de promotion qui
+visent en particulier à développer les liens entre produits, savoir-faire et territoire
+et donc à renforcer la notoriété conjointe des produits et du territoire. Des efforts
+spécifiques de communication et sensibilisation doivent ainsi permettre de faire
+connaître et comprendre aux consommateurs la singularité et la spécificité de ses
+produits (qui combinent leur qualité à un lieu singulier)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OBJECTIFS OPÉRATIONNELS&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Inciter la population à s’orienter vers
+les métiers de la pêche et de l’aquaculture, valorisant l’image des gens de mer&lt;/li&gt;&lt;li&gt; Soutenir les démarches collectives de
+valorisation et promotion des produits de la pêche et de l’aquaculture &lt;/li&gt;&lt;li&gt;Développer une offre touristique bleue et
+durable, de découverte des activités maritimes&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accroissement des formations maritimes
+dans l’orientation des jeunes, des femmes et des personnes en réinsertion &lt;/li&gt;&lt;li&gt;&lt;span&gt;Amélioration de l’environnement
+économique de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accroissement des démarches de qualité
+(label, IGP, promotion) pour les produits de la mer locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’une offre touristique
+bleue et durable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;TYPE ET DESCRIPTION DES OPÉRATIONS &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de sensibilisation et de communication aux métiers en mer comme à
+terre&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+de partenariats entre les acteurs socio-professionnels de la filière pêche et
+aquaculture, la formation et l’emploi&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien
+des savoir-faire et des compétences de la filière pêche et aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coordination
+entre le secteur de la pêche et le tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’une identité touristique « Côte d’Albâtre » en lien avec la filière pêche et
+aquaculture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement
+d’actions de valorisation et promotions des produits de la mer locaux (label,
+IGP, etc.)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la création de nouvelles filières de valorisation et de promotion de produits
+de la mer « méconnus »&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appui
+à la mise en place de concours culinaire visant à promouvoir les métiers
+et  des produits&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre
+en valeur les savoir-faire locaux et artisanaux de l’ensemble de la filière&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises,
+groupements d’entreprises ou entrepreneurs individuels implantés sur le
+territoire&lt;/li&gt;&lt;li&gt;Associations
+implantées sur le territoire de type association loi 1901&lt;/li&gt;&lt;li&gt;Établissements
+Publics de Coopération Intercommunale et communes &lt;/li&gt;&lt;li&gt;Établissements
+publics&lt;/li&gt;&lt;li&gt;Syndicats mixtes&lt;/li&gt;&lt;li&gt;Coopératives&lt;/li&gt;&lt;li&gt;Organismes de
+formation déclarés&lt;/li&gt;&lt;li&gt;Organismes de
+recherche &lt;/li&gt;&lt;li&gt;
+Établissements Publics de
+caractère Industriels et Commercial&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES DEPENSES ELIGIBLES : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses de rémunération directement rattachées à l&amp;#039;opération :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais de personnel sur la base d&amp;#039;un coût unitaire ;&lt;/li&gt;&lt;li&gt;Les coûts indirects sur la base d&amp;#039;un taux forfaitaire de 15% appliqué aux frais de personnel ;&lt;/li&gt;&lt;li&gt;Les frais de mission (déplacements, restauration, hébergement).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses immatérielles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestation en ingénierie directement rattachée à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Animation&lt;/li&gt;&lt;li&gt;Étude : recherche, développement, solutions techniques, opportunité, faisabilité…&lt;/li&gt;&lt;li&gt;Études juridiques ;&lt;/li&gt;&lt;li&gt;Audit, conseil, expertise ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;honoraire : comptable, juridique, technique ; &lt;/li&gt;&lt;li&gt;Formations ;&lt;/li&gt;&lt;li&gt;Frais de communication/promotion directement rattachés à l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Frais de conception/acquisition de logiciels et licences directement rattachés à l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dépenses matérielles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Petit équipement, matériel, signalétique ; &lt;/li&gt;&lt;li&gt;Outils de communication &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;TAUX DE SUBVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;50% par défaut, hors exceptions mentionnées
+ci-dessous et sous réserve de la rédaction finale du programme opérationnel
+FEAMPA.&lt;/li&gt;&lt;li&gt;80 % pour les porteurs de projets qualifiés
+Organismes de Droit Public ou une entreprise chargée de la gestion de services
+d’intérêt économique général.&lt;/li&gt;&lt;li&gt;80 % si l’un des critères suivants est respecté :
+être d’intérêt collectif, avoir un bénéficiaire collectif ; présenter des
+caractéristiques innovantes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GALPA Fécamp et Côte d'Albâtre</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-fecampcauxlittoral.fr/entreprendre/etre-accompagne/appels-a-projets/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communauté d’Agglomération Fécamp Caux Littoral&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Economique – Cellule d’animation DLAL FEAMPA&lt;/p&gt;&lt;p&gt;825 Route de Valmont, 76400 Fécamp&lt;/p&gt;&lt;p&gt;Amandine BIZARD - Animatrice DLAL FEAMPA&lt;/p&gt;&lt;p&gt;Tél. : &lt;a&gt;02 35 10 48 48&lt;/a&gt; – &lt;a href="mailto:amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr"&gt;amandine.bizard&amp;#64;agglo-fecampcauxlittoral.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>amandine.bizard@agglo-fecampcauxlittoral.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-les-metiers-en-mer-comme-a-terre-et-les-produits-issus-de-la-peche-et-de-laquaculture-pour-en-faire-un-atout-environnemental-economique-culturel-et-touristique/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financée par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
+de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
+les accompagne pour la mise en œuvre des applications légales (prélèvement à la
+source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Installation, formation, assistance sur les
+logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164371</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une sauvegarde informatique</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarde</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/p&gt;&lt;p&gt;Ingénierie 70 a fait le choix de
+candidater à l&amp;#039;appel à projet sur la cybersécurité lancé par l&amp;#039;ANSSI pour
+permettre à chaque collectivité de bénéficier d&amp;#039;une sauvegarde externalisée.
+Cette décision fait suite à une longue réflexion sur la nécessité de protéger
+les données des logiciels e.Magnus, mais également des données des utilisateurs.
+En effet, les collectivités stockent sur leurs postes des données dites
+sensibles qu&amp;#039;il convient de sécuriser. L&amp;#039;externalisation de la sauvegarde
+permet ainsi d&amp;#039;avoir une copie afin de se prémunir de tout dégât physique dans
+les locaux ou dégât sur le matériel. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 supports &lt;/strong&gt;distincts :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sauvegarde
+automatique, &lt;/li&gt;&lt;li&gt;Sauvegarde
+3-2-1 (3 copies de fichiers, sur 2 supports différents dont 1 copie hors site)&lt;/li&gt;&lt;li&gt;Sauvegarde
+déconnectée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour  la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sauvegarde-informatique/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162981</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir la promotion et l’innovation des activités économiques locales</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fiche 4 - FEADER</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers possède un tissu économique essentiellement
 constitué de très petites entreprises.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le nombre d’emplois locaux augmente bien que les actifs travaillent
 majoritairement à l’extérieur du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La crise sanitaire (Covid19) a modifié en partie les pratiques de
 consommation et de travail dans certains secteurs d’activités et pousse à
 innover pour relocaliser et produire des biens et services économiques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le déploiement de la fibre (via Gironde Haut Méga) à l’horizon
 2025 sur l’ensemble du territoire est également un atout à valoriser.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’accompagnement des entreprises dans leur transition numérique est un
 objectif prioritaire notamment sur les nouvelles technologies de l’information
 et de la communication (TIC) pour les filières économiques stratégiques du
 territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les 6 filières économiques stratégiques sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;commerce local&lt;/li&gt;&lt;li&gt;&lt;span&gt;construction BTP&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;négoce et services interentreprises&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;agro-viticulture&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;tourisme&lt;/span&gt;&lt;/li&gt;&lt;li&gt; santé et services à la personne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la &lt;/span&gt;&lt;span&gt;transformation du tissu économique
 local notamment avec la numérisation d&lt;/span&gt;&lt;span&gt;es activités et
 l’arrivée de la fibre&lt;/span&gt; &lt;/li&gt;&lt;li&gt;Inciter à l’innovation au cœur des entreprises pour relocaliser « les
 productions »&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a name="_Hlk133511547"&gt;&lt;/a&gt;&lt;a name="_Hlk127613183"&gt;&lt;/a&gt;&lt;a name="_Hlk133235982"&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Démarches d’innovation
 et d’expérimentation dans l’industrie (hors filières stratégiques du SRDEII),
 le tissu artisanal productif ou l’évolution de l’agriculture de demain sur le
 territoire&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Dispositifs et
 projets d’animation et promotion de réseaux et/ou de thématiques des
 entreprises et acteurs œuvrant dans l’écosystème notamment des 6 filières
 stratégiques du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement aux
 usages du numérique et développement de plateformes ou outils numériques pour
 les acteurs dans leurs activités économiques et territoriales notamment des 6
 filières stratégiques du territoire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-mobilites-alternatives-et-durables/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162982</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -3870,577 +3096,2468 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162978</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement d'une production et d’une consommation responsables</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162939</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Artisanat
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>159422</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-tourisme</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de subvention : 5.000€</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
+l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
+faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
+digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
+Développement de solutions numériques innovantes au service du tourisme,
+ création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
+l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
+de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
+&lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
+plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
+de services numériques touristiques (wifi territorial, espaces publics 
+numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
+projet avec les autres systèmes numériques et avec le système régional 
+d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
+Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
+ le Président du Conseil départemental des Landes.
+Pour les projets à caractère matériel, il comprend notamment la 
+description de l&amp;#039;opération, les plans et devis établis par les 
+professionnels compétents, le plan de financement détaillé de 
+l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
+Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
+délibération approuvant l&amp;#039;opération, le plan de financement et 
+l&amp;#039;échéancier de réalisation.
+Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
+ statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
+au registre du commerce, déclaration des aides obtenues au titre de la 
+règle de minimis.
+Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
+ pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
+d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
+que les représentants départementaux professionnels du tourisme.
+Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
+ peut être reconduit sur 3 ans à compter de la date de décision du 
+Département des Landes.
+La Commission Permanente, agissant par délégation, statue sur les 
+demandes et fixe le montant des aides octroyées. Elle statue également 
+sur les demandes de prorogation de délai.
+L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
+Toute aide indûment versée ou correspondant à des engagements pris, mais
+ non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
+bénéficiaire de la subvention.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>161669</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages innovants du numérique</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les usages  innovants du numérique</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>02/01/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
+plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
+innovant (expérimentation ou action novatrice territoriale) ou pilote
+(déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+portée territoriale du projet (les projets de portée intercommunale et au-delà
+seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
+proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
+de dispositif d’animation favorisant une bonne appropriation de l’action par le
+public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
+réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
+participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
+valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
+responsable sur la base des 4 piliers du numérique responsable : numérique
+sobre, numérique au service du bien commun, numérique éthique et l’inclusion
+numérique …)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U23" s="1" t="inlineStr">
         <is>
-          <t>CC des Coëvrons</t>
+          <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V23" s="1" t="inlineStr">
         <is>
-          <t>https://www.coevrons.fr/article/programme-leader</t>
+          <t>https://www.bourgognefranchecomte.fr/</t>
         </is>
       </c>
       <c r="X23" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
-          <t>njoly@coevrons.fr</t>
+          <t>france.guillemin@bourgognefranchecomte.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
-          <t>Communauté de communes des Coëvrons</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Région Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
-          <t>20/06/2024</t>
+          <t>22/02/2024</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
+        <v>161036</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d'audience internationale</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Europe Créative</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>CREA - Co-développement européen - 2024</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme Europe Créative 2021-2027&lt;br /&gt;EUROPE CREATIVE - (2) Volet Média&lt;/p&gt;&lt;p&gt;Europe créative - Europe créative vise à préserver, développer et promouvoir la diversité et le patrimoine culturels et linguistiques européens et à accroître la compétitivité et le potentiel économique des secteurs culturels et créatifs, en particulier le secteur audiovisuel.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : dépend du nombre de bénéficiaires éligibles faisant partie du consortium&lt;/li&gt;    &lt;li&gt;Taux de cofinancement : jusqu&amp;#039;à 70% du total des coûts éligibles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Objectif&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Soutenir la coopération entre les sociétés de production européennes qui développent des oeuvres avec un fort potentiel d&amp;#039;audience internationale.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : jusqu&amp;#039;à 30 mois&lt;br /&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme:
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/guidance/list-3rd-country-participation_crea_en.pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;EACEAMEDIA-CODEV&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/crea/wp-call/2024/call-fiche_crea-media-2024-codev_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel (EN)&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/crea-media-2024-codev?tenders&amp;#61;false&amp;amp;programmePart&amp;#61;&amp;amp;pageNumber&amp;#61;58" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site web de l&amp;#039;agence&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://culture.ec.europa.eu/creative-europe" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b3b-crea-co-developpement-europeen-2024/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>162563</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4479,1648 +5596,332 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...881 lines deleted...]
-      </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>155545</v>
+        <v>154417</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Traiter, numériser et valoriser les archives à l'échelle communale, départementale et régionale</t>
+          <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Traitement, numérisation et valorisation d&amp;apos;archives à l&amp;apos;échelle communale, départementale et régionale</t>
+          <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...3 lines deleted...]
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le classement, la numérisation et la valorisation des archives assurent leur pérennité autant qu&amp;#039;ils en favorisent l&amp;#039;accès et contribuent à la diffusion des savoirs et des connaissances auprès des publics. Le ministère de la Culture soutient les porteurs de tels projets en leur allouant une subvention.
-[...15 lines deleted...]
- La démarche a vocation à permettre aux demandeurs de déposer en ligne une demande de subvention concernant des projets destinés à :
+ Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous intervenons de deux manières différentes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  sauvegarder des archives au niveau communal, départemental ou régional ;
-[...22 lines deleted...]
-      <c r="M30" s="1" t="inlineStr">
+  soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Exemples de projets soutenus précédemment
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
-&lt;/p&gt;
-[...93 lines deleted...]
- Direction générale des patrimoines et de l&amp;#039;architecture
  &lt;br /&gt;
- Service interministériel des archives de France
-[...19 lines deleted...]
- Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Noëlle DROGNAT-LANDRE ;
-[...1 lines deleted...]
-   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
-&lt;/ul&gt;
-[...314 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y30" s="1" t="inlineStr">
         <is>
-          <t>webmaster@culture.gouv.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z30" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/57d8-traitement-numerisation-et-valorisation-darch/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la culture</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>17/11/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>152558</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
@@ -6445,51 +6246,51 @@
           <t>Welcomeurope</t>
         </is>
       </c>
       <c r="AD31" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>22/10/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>150687</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
@@ -6654,744 +6455,98 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>149073</v>
+        <v>145963</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mener à bien un projet de création ou d’extension d’un système de vidéoprotection sur l’espace public et vos caméras sont connectées par fibre optique</t>
+          <t>Développer des pôles d'excellence pour renforcer les liens entre la science et les entreprises</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Soutien des collectivités aux usages numériques – Vidéoprotection – Fibre Optique (GFU)</t>
+          <t>HEU - Pôles d'excellence - 2023</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
-        <is>
-[...649 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Pôles d&amp;#039;excellence visant à renforcer les liens entre la science et les entreprises.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-dessous
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-WIDERA-2023-ACCESS-07-01 : 60 millions d&amp;#039;euros
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
@@ -7418,1529 +6573,242 @@
 &lt;strong&gt;
  De même, les appels précisent les bénéficiaires attendus :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
  &lt;/li&gt;
  &lt;li&gt;
   Projets mono-bénéficiaires, impliquant une seule organisation
  &lt;/li&gt;
  &lt;li&gt;
   Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  TOPICS :
 &lt;/span&gt;
 A venir
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-WIDERA-2023-ACCESS-07-01 : Pôles d&amp;#039;excellence
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-WIDERA-2023-ACCESS-07;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;null;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;callTopicSearchTableState" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e90-horizon-europe-poles-dexcellence-2023/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD37" s="1" t="inlineStr">
+      <c r="AD33" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>23/07/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...504 lines deleted...]
-      <c r="G40" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>145007</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer le réseau WIFI 43</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>KIT WIFI 43</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...806 lines deleted...]
-      <c r="J43" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -8951,275 +6819,275 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>06/07/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>144547</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9262,970 +7130,1984 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>149073</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de création ou d’extension d’un système de vidéoprotection sur l’espace public et vos caméras sont connectées par fibre optique</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques – Vidéoprotection – Fibre Optique (GFU)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par fibre optique ?
+&lt;/p&gt;
+&lt;p&gt;
+ Et avec souscription à une offre de groupement fermé d&amp;#039;utilisateurs (GFU) auprès de l&amp;#039;un des réseaux d&amp;#039;initiative publique inscrit au Plan Franc Très Haut Débit ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller de 40 000 € à 60 000 € en fonction de votre situation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/videoprotection-espace-public/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0250/depot/simple</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à numerique&amp;#64;grandest.fr.
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir est disponible.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Losange : relations-collectivites&amp;#64;losange-fibre.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact pour GFU Rosace : albert.mauss&amp;#64;rosace-fibre.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aeec-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>149117</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d’actions</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic cybersécurité</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous vous interrogez sur la capacité de votre organisation à faire face aux cyberattaques ? Réalisez un diagnostic pour évaluer votre niveau de maturité en cybersécurité et définir un plan d&amp;#039;actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 5 000€ :
+&lt;/p&gt;
+&lt;p&gt;
+ Des dépenses remboursées jusqu&amp;#039;à 50% du montant de la prestation plafonnée à 10 000€ HT et d&amp;#039;une durée de 10 jours.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une entreprise (PME de moins de 250 salariés ou Entreprise de Taille Intermédiaire de moins de 5 000 salariés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une collectivité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  un établissement public ou groupement d&amp;#039;intérêt public
+ &lt;/li&gt;
+ &lt;li&gt;
+  une association loi 1901, loi 1905 et loi 1908 considérée en situation financière saine au regard de la règlementation européenne
+ &lt;/li&gt;
+ &lt;li&gt;
+  immatriculé dans le Grand Est
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et vous sélectionnez un prestataire référencé par la Région Grand Est :
+&lt;/p&gt;
+&lt;p&gt;
+ Téléchargez la liste des prestataires référencés
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0157/depot/simple</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez votre demande en ligne depuis cette page et dès sélection d&amp;#039;un devis non signé d&amp;#039;un prestataire référencé.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. La signature du devis doit donc être postérieure au dépôt de la demande en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a458-diagnostic-cybersecurite/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>149151</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités aux usages numériques</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et si votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
+ &lt;a target="_self"&gt;
+  numerique&amp;#64;grandest.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>155545</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Traiter, numériser et valoriser les archives à l'échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Traitement, numérisation et valorisation d&amp;apos;archives à l&amp;apos;échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le classement, la numérisation et la valorisation des archives assurent leur pérennité autant qu&amp;#039;ils en favorisent l&amp;#039;accès et contribuent à la diffusion des savoirs et des connaissances auprès des publics. Le ministère de la Culture soutient les porteurs de tels projets en leur allouant une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le traitement, la numérisation et la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale et régionale ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nombreux sont les acteurs territoriaux à détenir des archives qu&amp;#039;ils souhaitent rendre accessibles le plus largement possible aux publics. Cette mise à disposition peut passer par la restauration d&amp;#039;archives ; le traitement, c&amp;#039;est-à-dire le classement des documents ; la numérisation, c&amp;#039;est-à-dire la conversion d&amp;#039;un support physique vers un support numérique ; ou encore la valorisation, qui peut se faire par la mise en ligne de documents, la publication d&amp;#039;ouvrages, le montage d&amp;#039;expositions, l&amp;#039;organisation de journées d&amp;#039;étude, la mise en œuvre de projets culturels et éducatifs, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche a vocation à permettre aux demandeurs de déposer en ligne une demande de subvention concernant des projets destinés à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sauvegarder des archives au niveau communal, départemental ou régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer leurs conditions de communication, notamment par leur numérisation et leur mise en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  établir leur classement et leur inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mettre en valeur par l&amp;#039;organisation d&amp;#039;expositions, de publications, de colloques et de journées d&amp;#039;étude. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant de la subvention accordée est de 1.000 à 10.000 euros par projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandes sont instruites par chacune des directions régionales des affaires culturelles et, dans les outre-mer, par chacune des directions des affaires culturelles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant de la subvention est déterminé selon la nature du projet et les dépenses nécessaires à sa réalisation. La subvention est versée en une seule fois.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le versement de la subvention interviendra entre 3 et 6 mois après instruction et vérification de la complétude du dossier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Description
-  &lt;br /&gt;
+  Exemples de projets soutenus précédemment
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Cerema propose des formations pour les acteurs publics de l&amp;#039;aménagement du territoire pour apprendre à utiliser les fichiers fonciers et DV3F. Les formations sont à destination des organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études via le Cerema.
-[...1 lines deleted...]
-&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide à la restauration d&amp;#039;un compoix de la ville d&amp;#039;Uzès (région Auvergne-Rhône-Alpes) : 1 500 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la numérisation du fonds photographique de la Maison Léger (région Auvergne-Rhône-Alpes) : 5 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien à l&amp;#039;exposition « Au pays de l&amp;#039;or bleu : maîtriser, utiliser, préserver l&amp;#039;eau en Lozère », du 17 octobre 2023 au 12 avril 2024 (région Occitanie).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien aux commémorations de la mort de Toussaint-Louverture à La Réunion.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs pédagogiques
+  Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- A l&amp;#039;issue de la formation, les stagiaires seront capables de :
-[...135 lines deleted...]
-      <c r="S45" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes une structure de rang communal, départemental ou régional et vous souhaitez sauvegarder, traiter, numériser ou valoriser des archives ? Ce dispositif est fait pour vous !
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sont éligibles les personnes morales qui entendent mener une opération de traitement, de numérisation ou de valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;évaluation des dossiers
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Les projets sont évalués selon leur apport en matière d&amp;#039;accès aux sources et de valorisation des archives et selon leur faisabilité au regard du calendrier et du budget prévus.
+ &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X45" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/traitement-numerisation-et-valorisation-d-archives-a-l-echelle-communale-departementale-et-regionale2</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine-2024</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;strong&gt;
+  Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale, vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des patrimoines et de l&amp;#039;architecture
+ &lt;br /&gt;
+ Service interministériel des archives de France
+ &lt;br /&gt;
+ &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr"&gt;
+  martine.leroy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 01 40 15 09 52
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75001 Paris
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+  Auvergne-Rhône-Alpes
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Noëlle DROGNAT-LANDRE ;
+  &lt;a href="mailto:noelle.drognat-landre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bourgogne-Franche-Comté
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bourgogne-Franche-Comté, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylviane JOURDHEUIL ;
+  &lt;a href="mailto:sylviane.jourdheuil&amp;#64;culture.gouv.fr"&gt;
+   sylviane.jourdheuil&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habiba IMAAINGFEN ;
+  &lt;a href="mailto:habiba.imaaingfen&amp;#64;culture.gouv.fr"&gt;
+   habiba.imaaingfen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bretagne
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bretagne, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enora OULCHEN​​​​ ;
+  &lt;a href="mailto:enora.oulchen&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   enora.oulchen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Centre-Val de Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Centre-Val de Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Damien LEROY​​​​​ ;
+  &lt;a href="mailto:damien.leroy&amp;#64;culture.gouv.fr"&gt;
+   damien.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Corse
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Corse, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valérie PAOLI ; ​​​​​
+  &lt;a href="mailto:valerie.paoli&amp;#64;culture.gouv.fr"&gt;
+   valerie.paoli&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Grand Est
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Philippe CHARRIER ;
+  &lt;a href="mailto:philippe.charrier&amp;#64;culture.gouv.fr"&gt;
+   philippe.charrier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Delphine QUEREUX ;
+  &lt;a href="mailto:delphine.quereux-sbai&amp;#64;culture.gouv.fr"&gt;
+   delphine.quereux-sbai&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Colette GRAVIER ;
+  &lt;a href="mailto:colette.gravier&amp;#64;culture.gouv.fr"&gt;
+   colette.gravier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Hauts-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale dans les Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Colette DREAN ;
+  &lt;a href="mailto:colette.drean&amp;#64;culture.gouv.fr"&gt;
+   colette.drean&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Ile-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Ile-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylvie BONNEL​​​​​ ;
+  &lt;a href="mailto:sylvie.bonnel&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   sylvie.bonnel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Normandie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Normandie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Idyll BOTTOIS​​​​​​ ;
+  &lt;a href="mailto:idyll.bottois&amp;#64;culture.gouv.fr"&gt;
+   idyll.bottois&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agnès LEROY ;
+  &lt;a href="mailto:agnes.leroy&amp;#64;culture.gouv.fr"&gt;
+   agnes.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Aquitaine
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Aquitaine, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Justine DUJARDIN ;
+  &lt;a href="mailto:justine.dujardin&amp;#64;culture.gouv.fr"&gt;
+   justine.dujardin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sandrine PANTALEAO​​​​​​ ;
+  &lt;a href="mailto:sandrine.pantaleao&amp;#64;culture.gouv.fr"&gt;
+   sandrine.pantaleao&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques DEVILLE ;
+  &lt;a href="mailto:jacques.deville&amp;#64;culture.gouv.fr"&gt;
+   jacques.deville&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Occitanie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Occitanie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Magali CASTILLON ;
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Pays de la Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Pays de la Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alexandra MANIERE ;
+  &lt;a href="mailto:alexandra.maniere&amp;#64;culture.gouv.fr"&gt;
+   alexandra.maniere&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Provence-Alpes-Côte d&amp;#039;Azur, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  William JOUVE​​​​​​ ;
+  &lt;a href="mailto:william.jouve&amp;#64;culture.gouv.fr"&gt;
+   william.jouve&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guadeloupe
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guadeloupe, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nathalie ERNY​​​​​​ ;
+  &lt;a href="mailto:nathalie.erny&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   nathalie.erny&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guyane
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guyane, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Abdoulaye KEITA ; ​​​​​​
+  &lt;a href="mailto:abdoulaye.keita&amp;#64;guyane.pref.gouv.fr%C2%A0"&gt;
+   abdoulaye.keita&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  La Réunion
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à La Réunion, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Katia LELOUTRE​​​​​​ ;
+  &lt;a href="mailto:katia.leloutre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   katia.leloutre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Martinique
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Martinique, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Yolande Salomé TOUMSON ;
+  &lt;a href="mailto:yolande-salome.toumson&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   yolande-salome.toumson&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Mayotte
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Mayotte, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Djaouharia MOHAMED ​​​​​​;
+  &lt;a href="mailto:djaouharia.mohamed&amp;#64;culture.gouv.fr"&gt;
+   djaouharia.mohamed&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Calédonie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Calédonie, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Polynésie française
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Polynésie française, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Saint-Pierre-et-Miquelon
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Saint-Pierre-et-Miquelon, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57d8-traitement-numerisation-et-valorisation-darch/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>131407</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Horizon Europe - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
+ &lt;br /&gt;
+ Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Budget détaillé par topic ci-après
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Montant par topic :
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04: 60 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : 18 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22 : 13,5 millions d&amp;#039;euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03 : 30 millions d&amp;#039;euros
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
+&lt;strong&gt;
+ Différentes catégories de projets sont éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ De même, les appels précisent les bénéficiaires attendus :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets mono-bénéficiaires, impliquant une seule organisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ TOPICS
+&lt;/span&gt;
+:   A venir
+&lt;ul&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  États membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays à revenu faible ou intermédiaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+Pour plus d&amp;#039;informations :
+&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
+ Cliquez ici
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour trouver votre Point de Contact National (PCN) :
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+ (EN)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -----
+&lt;/p&gt;
+&lt;p&gt;
+ Lignes directrices (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Autres documents de l&amp;#039;appel (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Site web de la Direction Générale (EN)
+ &lt;br /&gt;
+ &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
+  Cliquez ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Information &amp;#43; (EN)
+ &lt;br /&gt;
+ &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
+  Cliquez ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>139937</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Usages numériques</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ecoles numériques du Cantal : ENT (environnements numérique de travail),
  &lt;/li&gt;
  &lt;li&gt;
   Mission de maintenance et assistance
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et expertise sur le volet équipements et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation de la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Appui méthodologique
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
  &lt;/li&gt;
  &lt;li&gt;
   Etre adhérent à CIT
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
  &lt;/li&gt;
  &lt;li&gt;
   Contrat de maintenance et AMO: services payants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="E49" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>142693</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -10257,215 +9139,215 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>142229</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -10625,51 +9507,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -10679,56 +9561,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -10757,2344 +9639,2114 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>141759</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Gérer vos données (cadastre, éclairage public, adressage)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui sommes-nous ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que Géoloire42 ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a mis en place un SIG web départemental nommé Géoloire42 – avec des «applications métiers» dédiées – permettant aux collectivités d&amp;#039;accéder en ligne à l&amp;#039;ensemble de leurs données en matière de cadastre, d&amp;#039;éclairage public et d&amp;#039;adressage. Il est issu d&amp;#039;une démarche participative associant les collectivités adhérentes au SIEL-Territoire d&amp;#039;énergie Loire et des acteurs majeurs de l&amp;#039;aménagement du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Technologies numériques et numérisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://te42.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accueil du SIEL-Territoire d&amp;#039;énergie Loire
  &lt;br /&gt;
  04 77 43 89 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f3c5-gerer-vos-donnees-cadastre-eclairage-public-a/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>141758</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Choisir des objets connectés au service de votre collectivité</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui sommes-nous ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que le réseau d&amp;#039;objets connectés ROC42 ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire propose à ses adhérents et à des tiers non adhérents un réseau d&amp;#039;objets connectés ROC42. C&amp;#039;est un réseau radio bas débit départemental permettant dès aujourd&amp;#039;hui des usages connectés au travers de l&amp;#039;utilisation de capteurs dans le cadre d&amp;#039;une démarche innovante. ROC42 s&amp;#039;intègre dans un nouveau paradigme, celui d&amp;#039;un territoire intelligent et durable rendu possible grâce à une technologie sobre en énergie.
 &lt;/p&gt;
 &lt;p&gt;
  ROC42 a pour vocation de couvrir intégralement le territoire ligérien, grâce aux passerelles posées principalement sur les sites publics, propriétés des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Coût forfaitaire annuel en fonction du nombre d&amp;#039;habitants concernés dans la commune ou l&amp;#039;EPCI &amp;#43; coût mensuel selon le nombre de capteurs à installer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.te42.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Franck RUARD&lt;br /&gt;
  ruard&amp;#64;siel42.fr
  &lt;br /&gt;
  04 77 43 89 11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bfb8-choisir-des-objets-connectes-au-service-de-vo/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>143352</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en matière de sécurité des systèmes d'information</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...4 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;informatique sous l&amp;#039;angle de la sécurité des systèmes d&amp;#039;information.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
-[...10 lines deleted...]
- &lt;/li&gt;
+  Diagnostic du parc informatique et des pratiques de sauvegarde et d&amp;#039;archivage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préconisations en vue de sécuriser le système d&amp;#039;information de la collectivité &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Assistance de gestion de crise en cas de cyberattaque&lt;/li&gt;&lt;li&gt;Intervention technique ponctuelle afin de tester la résilience du système d&amp;#039;information (campagne de phishing, test de restauration...)&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S53" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
-[...5 lines deleted...]
-  contact04&amp;#64;cmar-paca.fr
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96a4-beneficier-dun-accompagnement-en-matiere-de-s/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>143294</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers et DV3F (Formation)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...52 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des formations pour les acteurs publics de l&amp;#039;aménagement du territoire pour apprendre à utiliser les fichiers fonciers et DV3F. Les formations sont à destination des organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études via le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  découvrir et comprendre le contenu des Fichiers fonciers et de DV3F, les notions thématiques liées et les usages possibles des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaitre le modèle de données DV3F et l&amp;#039;apport des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  savoir manipuler les principaux variables au travers d&amp;#039;expertises pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir une utilisation facilitée de DV3F à partir de la boite à outils AppDVF.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 jours sur les Fichiers fonciers (23 au 25 mai)
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation des Fichiers fonciers : De MAJIC aux Fichiers fonciers, Principes de re-traitement, Contenu des Fichiers fonciers, Accès et accompagnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première prise en main pratique : Cours progressif en SQL, Exercices simples et concrets, Lien avec QGis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compréhension des Fichiers fonciers : Notions thématiques, Des notions fiscales aux usages concrets, Diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuite de la prise en main : Exercices progressifs, Cas d&amp;#039;usage concrets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Matinée technique : Exercices avancés, Retour sur les notions importantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approfondissement à la carte : Notions géomatiques ou thématiques à la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2 jours sur DV3F
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation de DV3F : De DVF à DV3F, Principes de traitement, Contenu de DV3F (modèle de données, variables), Présentation des outils (PostgreSQL, AppDVF), Utilisation de DV3F (usages, fiabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notions de base : Caractériser un bien dans DV3F à partir de la typologie, Améliorer un indicateur en utilisant les filtres, Identifier des logiques d&amp;#039;acteurs (acheteurs-vendeurs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en main à travers des travaux pratiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notions avancées : Principe de la segmentation, Plus loin avec les locaux et les parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pratiques PostgreSQL / Outil SIG / AppDVF : Lister et dénombrer les mutations, Situer un bien sur un territoire, Création des premiers indicateurs de prix, Construire une chaîne de production, Fiabilisation des indicateurs de prix
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation se déroule sur 5 jours, sous la forme d&amp;#039;une session de 3 jours sur les Fichiers fonciers et de 2 jours sur DV3F, avec 3 à 4 semaines d&amp;#039;intervalle entre les deux sessions. Elle est encadrée par deux formateurs à chaque session : un chargé d&amp;#039;études thématique référent sur les Fichiers fonciers ou sur DV3F et un géomaticien spécialisé dans les Fichiers fonciers et DV3F.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
- &lt;br /&gt;
+ Public : Organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-utilisation-donnees-foncieres</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : 60 bd Gassendi 04000 Digne-les-Bains
-[...11 lines deleted...]
- &lt;/a&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b94-apprendre-a-utiliser-les-fichiers-fonciers-et/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...241 lines deleted...]
-      <c r="E56" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>129711</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
-[...395 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
 locale, entreprise publique locale, entreprise, opérateur ou exploitant de
 réseau ou acteur financier ? Vous êtes à la recherche d’un financement
 pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
 Banque des Territoires peut investir dans le développement d’infrastructures
 contribuant à l’amélioration de la connectivité, la création d’emploi, la
 transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
 d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
 que « tiers de confiance », la Banque des Territoires propose de
 financer les projets portant une logique d’intérêt général sous la forme
 d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>128974</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Commissariat du Massif Central</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espace public
 Accès aux services
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Réhabilitation
 Paysage
 Accessibilité
 Attractivité économique
 Animation et mise en réseau
 Artisanat
 Mobilité pour tous
 Connaissance de la mobilité
 Spectacle vivant
 Milieux humides
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Consulter la
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
   convention de massif
  &lt;/a&gt;
  et sa
  &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
   plaquette de présentation
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Massif central</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ANCT Commissariat du Massif central
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
   Coordonnées des chargés de mission thématiques
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  et
  &lt;a target="_self"&gt;
   massif.central&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>massif.central@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>138018</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des collèges privés</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement des collèges privés (travaux bâtiments, équipement numérique …)</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Maxi 10% des charges de fonctionnement des collèges privés de l'année N-1</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement des collèges privés (travaux, équipement numérique ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges privés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Tableau et devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Annuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt au 15 février de chaque année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Chrislaine Schoeps
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:chrislaine.schoeps&amp;#64;hauteloire.fr" target="_self"&gt;
+  chrislaine.schoeps&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce81-soutenir-les-investissements-des-colleges-pri/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>133061</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour la cybersécurité et la souveraineté numérique</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;🚩&lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos enjeux de cybersécurité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la confiance numérique : identité numérique, signature électronique... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>140795</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la médiation entre le secteur public et les entreprises, contribuer à leur développement économique et au développement des territoires</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Chambre des métiers et de l'artisanat (CMA) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...33 lines deleted...]
-  3 à 50 ans
+Département</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : Favoriser la réponse des entreprises artisanales locales aux marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : Soutien à l&amp;#039;animation du territoire, contribution à l&amp;#039;émergence de circuits courts de commercialisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : Proposition de solution répondant aux besoins des collectivités de développement numérique des entreprises artisanales, d&amp;#039;aménagement du territoire, d&amp;#039;accès à la commande publique, de réponse aux enjeux du développement durable et de l&amp;#039;attractivité touristique, de formation des chefs d&amp;#039;entreprise.
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;li&gt;
-[...10 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="O60" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observatoire économique, étude de marché, diagnostic d&amp;#039;entreprise artisanale régional (DEAR) et proposition de plan d&amp;#039;actions pour répondre aux enjeux stratégiques et opérationnels des collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction de marchés publics permettant de faciliter l&amp;#039;accès aux entreprises locales et accompagnement des entreprises pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Club Rénover &amp;#43;, club de la Fabrique de l&amp;#039;Artisanat, Commissions territoriales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet alimentaire territorial (PAT), marchés aux saveurs des Alpes du Sud et artisans sans vitrine, boutique éphémère, salon des Arts &amp;amp; Gourmandises, Maison de produits de pays...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic et accompagnement des chefs d&amp;#039;entreprises artisanales dans leur projet de développement (numérique, commercial...) et de transmission
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement durable (Ecodéfis, Rénover &amp;#43;, attribution de labels, conseils en structuration et économies d&amp;#039;énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S60" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Signature d&amp;#039;une Charte par les communes et conventionnement avec les EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations payantes au cas par cas (en fonction des projets)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X60" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cmar-paca.fr</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- 01.87.15.83.02
+ Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
+ &lt;br /&gt;
+ Tél : 04 92 30 90 90
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact04&amp;#64;cmar-paca.fr" target="_self"&gt;
+  contact04&amp;#64;cmar-paca.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a75-favoriser-la-mediation-entre-le-secteur-publi/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...20 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Horizon Europe - 2021-2027
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
  &lt;br /&gt;
- Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
-[...124 lines deleted...]
-      <c r="S61" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X61" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour trouver votre Point de Contact National (PCN) :
-[...1 lines deleted...]
-  Cliquez ici
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
  &lt;/a&gt;
- (EN)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>120975</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités à l’installation de la vidéo-protection</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l’installation de la vidéo-protection</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement des élus dans l&amp;#039;analyse de leur territoire communal ou intercommunal, l&amp;#039;identification des besoins et l&amp;#039;élaboration d&amp;#039;un projet de développement de la vidéo-protection à court terme.
  &lt;br /&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Lignes directrices (EN)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département met à disposition ses compétences techniques, afin que la commune ou l&amp;#039;EPCI bénéficie d&amp;#039;un accompagnement en amont de la demande de financement permettant d&amp;#039;aboutir à l&amp;#039;identification des besoins au regard des caractéristiques de la commune ou de l&amp;#039;EPCI et de la typologie des risques encourus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;engager une réflexion (dialogue) pour aider la collectivité à appréhender la mise en place de la vidéo-protection sur son territoire.
  &lt;br /&gt;
- &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
-  Cliquez ici
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, suite à la production par la Commune ou l&amp;#039;EPCI d&amp;#039;une première présentation sur les risques ou dégradations observées et les enjeux de la mise en place d&amp;#039;un système de vidéo-protection ; premiers retours des échanges avec le référent sureté (Gendarmerie ou Police nationale).
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, organisation d&amp;#039;une réunion, afin d&amp;#039;aider la commune (ou l&amp;#039;EPCI) à appréhender le guide élaboré par le Département et d&amp;#039;échanger sur les premières pistes à creuser en priorité.
+&lt;/p&gt;
+&lt;p&gt;
+ Soit, accompagnement du Département dans la production d&amp;#039;un cahier des charges afin de solliciter, éventuellement, un AMO par la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;installation d&amp;#039;un système de vidéo-protection quel que soit le niveau d&amp;#039;avancement des réflexions ou études.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Technologies numériques et numérisation
+Appui méthodologique
+Connaissance de la mobilité
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>http://seine-et-marne.fr/fr/bouclier-de-securite-ouverture-des-subventions-aux-communes</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...24 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f2b-aider-les-collectivites-a-linstallation-de-la/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>120596</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13122,66 +11774,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q56" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -13193,944 +11845,1811 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>120458</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Avoir un guichet unique pour les aides européennes en Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FEDER - Fonds européen de développement régional
 EUROPE - FSE + - Fonds social européen
 EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Mon projet européen</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...16 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La période de démarrage d&amp;#039;une nouvelle programmation des FESI (fonds européens structurels et d&amp;#039;investissement) est généralement l&amp;#039;occasion de reposer les ambitions en matière d&amp;#039;animation pour faire connaître les opportunités de financements offertes par l&amp;#039;Union européenne, et accompagner au mieux les porteurs potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Il est important d&amp;#039;avoir un pilotage général de cette stratégie d&amp;#039;animation via la mise en place d&amp;#039;un guichet d&amp;#039;accueil de premier niveau (boîte mails :
  &lt;strong&gt;
   Mon projet européen).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de ce guichet unique est d&amp;#039;orienter au mieux le projet en dirigeant le porteur vers le bon financement européen disponible, ou à l&amp;#039;inverse lui indiquer qu&amp;#039;il n&amp;#039;y en a pas en lien avec son projet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une adresse mail est mise à disposition des porteurs potentiels/porteurs :
  &lt;strong&gt;
   monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce nouvel outil permettra une orientation de premier niveau afin de rediriger les porteurs potentiels/porteurs vers le bon interlocuteur qui pourra les accompagner ensuite vers la définition de son projet dans le respect des règles européennes.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne
 Economie d'énergie et rénovation énergétique
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 International
 Attractivité économique
 Animation et mise en réseau
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>http://www.europe-bfc.eu</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  monprojeteuropeen&amp;#64;bourgognefranchecomte.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>andrea.perilli@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b498-mon-projet-europeen/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>CR BFC - autorité de gestion FESI</t>
         </is>
       </c>
-      <c r="AD63" s="1" t="inlineStr">
+      <c r="AD57" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>26/09/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>120285</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accéder à un Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de données géographiques et de
+ &lt;span&gt;
+  &lt;a href="https://infogeo.ladrome.fr" rel="noopener" target="_blank"&gt;
+   e-services cartographiques
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les Systèmes d&amp;#039;Information Géographique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de données IGN (Scan 25 – Scan 100 – BD Forêt – BD Ortho – BD Alti) et données foncières de la DGFIP (Fichiers Majic III) pouvant être utiles aux bureaux d&amp;#039;études (adressage postal, travaux sur les réseaux, urbanisme, aménagement du territoire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à différentes plateformes web cartographiques permettant de consulter des données produites par le département, des données foncières ainsi que des données IGN.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat d&amp;#039;eaux et de rivières
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systeme-information-geographique-geoservices/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle SIG
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 79 26 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:sig&amp;#64;ladrome.fr"&gt;
+  sig&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a5db-systeme-dinformation-geographique-sig-et-geos/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120286</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>120287</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de logiciels et d'applications de gestion</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des logiciels et démonstration sur place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de nouveaux logiciels :
+  &lt;br /&gt;
+  – Logiciels de gestion (finances/payes/élections/état-civil/cimetière/...)
+  &lt;br /&gt;
+  – Gestion de fonds bibliothécaire
+  &lt;br /&gt;
+  – Gestion du périscolaire avec paiement en ligne
+  &lt;br /&gt;
+  – Calendriers partagés pour le personnel et les ressources
+  &lt;br /&gt;
+  – Gestion du courrier avec circuits de validation
+  &lt;br /&gt;
+  – Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+  &lt;br /&gt;
+  – Logiciel d&amp;#039;aide à la rédaction des marchés publics
+  &lt;br /&gt;
+  – Logiciel de gestion des Autorisations du Droit du Sol
+  &lt;br /&gt;
+  – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+  &lt;br /&gt;
+  – Liste de diffusion mails
+  &lt;br /&gt;
+  – Enquêtes en ligne
+  &lt;br /&gt;
+  – Applications en ligne de gestion du cadastre et autorisations du droit du sol
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.numerian.fr"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>120288</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dématérialisation et téléprocédures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des outils et démonstration sur place ou à distance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Maîtrise d&amp;#039;œuvre (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de la dématérialisation, mise en place des outils :
+  &lt;br /&gt;
+  – Délivrance de certificat de signature électronique sur site
+  &lt;br /&gt;
+  – Plateforme de dématérialisation des marchés publics
+  &lt;br /&gt;
+  – Tiers de Télétransmission vers la préfecture et la trésorerie
+  &lt;br /&gt;
+  – Dématérialisation des actes réglementaires et budgétaires
+  &lt;br /&gt;
+  – Dématérialisation des bordereaux comptables
+  &lt;br /&gt;
+  – Parapheur électronique en ligne avec circuits de validation
+  &lt;br /&gt;
+  – Service de Correspondant Informatique et Libertés
+  &lt;br /&gt;
+  – Audits dans le cadre de la loi sur le RGPD
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/e-administration/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Syndicat Mixte Numérian
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 30 13 13
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="https://www.numerian.fr/"&gt;
+    www.numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+    contact&amp;#64;numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>119945</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>119942</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -14159,164 +13678,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>119940</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -14333,308 +13852,308 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>119891</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -14666,626 +14185,789 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>120311</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à l'informatisation de sa bibliothèque</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les logiciels de gestion et portails internet des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;expression du besoin et à la définition du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des offres des fournisseurs existantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la sélection du prestataire et au suivi du chantier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Services des médiathèques
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Informatique et Numérique
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 78 41 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
+  jrieu&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>117568</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’apprentissage tout au long de la vie</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+structure intervenant sur l’éducation (champ du primaire, secondaire,
+périscolaire ou supérieur) ayant un fort impact social et territorial, une
+structure de formation continue ayant un fort impact social et territorial, une
+structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
+ou de la formation professionnelle ayant une fonction support clé pour les
+organismes de formation ou organismes de formation et/ou centre de formations
+d’apprentis ou encore une collectivité locale ou une entreprise publique locale
+(société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
+projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
+Territoires investit dans vos projets pour permettre à chacune et chacun
+d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
+point du territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
+financement s’articule autour de deux volets. Un premier consacré à
+l’éducation, où nous accompagnons, conseillons et finançons les projets
+éducatifs des territoires. Un second consacré à la formation professionnelle à
+impact, où nous investissons dans le développement de structures de formation
+professionnelle, initiale ou continue, positionnées sur la formation des
+publics répondant à des enjeux de cohésion sociale et territoriale, de la
+transition écologique, et des métiers en tension. Cet investissement prend la
+forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
-          <t>CCI FRANCE</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
-          <t>22/07/2022</t>
+          <t>09/05/2022</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>120975</v>
+        <v>117563</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aider les collectivités à l’installation de la vidéo-protection</t>
+          <t>Consigner des sommes d'argent pour les collectivités locales</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Aide à l’installation de la vidéo-protection</t>
+          <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagnement des élus dans l&amp;#039;analyse de leur territoire communal ou intercommunal, l&amp;#039;identification des besoins et l&amp;#039;élaboration d&amp;#039;un projet de développement de la vidéo-protection à court terme.
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Par le biais de la Caisse des Dépôts, la Banque des Territoires propose un service de consignation de sommes d&amp;#039;argent dans l&amp;#039;attente de résoudre un litige ou dans l&amp;#039;optique de réaliser un projet. Cette consignation gratuite peut être demandée dans les situations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expropriation en vue de réaliser un projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préemption d&amp;#039;un bien immobilier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un PPRT (Plan de Prévention des Risques Technologiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Survenue de risques environnementaux sur le territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté de garantir la finition d&amp;#039;un lotissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté d&amp;#039;assurer une contribution financière à l&amp;#039;occasion d&amp;#039;un plan social.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=consignation_securisee_cl_psat</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...85 lines deleted...]
-&lt;/p&gt;</t>
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y69" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z69" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6f2b-aider-les-collectivites-a-linstallation-de-la/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50fb-consigner-des-sommes-dargent-pour-les-collect/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
-          <t>28/10/2022</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
-        <v>122825</v>
+        <v>121447</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Villes Internet</t>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
-        <is>
-[...212 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J70" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
 &lt;/p&gt;
 &lt;p&gt;
  Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Elaboration de stratégies de transformation numérique du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
 &lt;/p&gt;
 &lt;p&gt;
  Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
@@ -15315,258 +14997,258 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER : 30 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="AD71" s="1" t="inlineStr">
+      <c r="AD70" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>07/12/2022</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>121339</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -15654,2247 +15336,936 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner les communes dans leurs obligations règlementaires de conservation et de communication de leurs documents numériques.
-[...7 lines deleted...]
- &lt;/strong&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Collecte automatisée des documents.
-[...5 lines deleted...]
-  À terme, possibilité de gérer les procédures d&amp;#039;élimination réglementaire.
+  organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...4 lines deleted...]
- Signer une convention tripartite entre le représentant légal de la commune ou de l&amp;#039;EPCI, le Président du Conseil départemental et le directeur des archives départementales, chargé du contrôle scientifique et technique des archives publiques.
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Communes et EPCI de moins de 20.000 habitants adhérents à la société SPL-Xdemat.
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
-[...233 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
-[...122 lines deleted...]
-   &lt;/span&gt;
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
- &lt;/span&gt;
-[...29 lines deleted...]
-  Accès à différentes plateformes web cartographiques permettant de consulter des données produites par le département, des données foncières ainsi que des données IGN.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...16 lines deleted...]
-      <c r="S75" s="1" t="inlineStr">
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X75" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Drôme
-[...5 lines deleted...]
- Téléphone : 04 75 79 26 90
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
- &lt;a href="mailto:sig&amp;#64;ladrome.fr"&gt;
-[...6 lines deleted...]
-  www.ladrome.fr
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G76" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...145 lines deleted...]
-  contact&amp;#64;numerian.fr
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
-[...80 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...123 lines deleted...]
-  www.numerian.fr
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
-  contact&amp;#64;numerian.fr
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
-[...747 lines deleted...]
-          <t>Egalité des chances
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
 Cohésion sociale et inclusion
+Citoyenneté
+Santé
 Education et renforcement des compétences
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
-Emploi</t>
-[...2 lines deleted...]
-      <c r="O81" s="1" t="inlineStr">
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U81" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X81" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-[...168 lines deleted...]
-      <c r="A83" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>112001</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17939,202 +16310,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD83" s="1" t="inlineStr">
+      <c r="AD75" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>111757</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -18171,82 +16542,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18292,522 +16663,1839 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H85" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
-[...1 lines deleted...]
-  formations thématiques
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>102204</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Aider citoyens et collaborateurs à chiffrer les avantages du télétravail en termes d'émissions CO2 évitées</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le télétravail a récemment pris une place importante dans bon nombre de structures. Changement fort tant côté employé que pour l&amp;#039;organisation dans son ensemble, le télétravail a également des avantages indéniables en termes d&amp;#039;émissions carbone et de temps de transport... Encore faut-il pouvoir les estimer.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
+ &lt;strong&gt;
+  librement diffusable
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  intégrable sur tout type de site
+ &lt;/strong&gt;
+ pour permettre à chacun de calculer l&amp;#039;impact du télétravail en termes d&amp;#039;
+ &lt;strong&gt;
+  émissions CO2 évitées sur les déplacements et en temps gagné
+ &lt;/strong&gt;
+ :
+ &lt;strong&gt;
+  &lt;a href="https://impactco2.fr/transport/teletravail" target="_self"&gt;
+   impactco2.fr/transport/teletravail
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://www.seineouest.fr/mon-impact-transport" rel="noopener" target="_blank"&gt;
+  Grand Paris Seine Ouest (GPSO)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Appui méthodologique
+Valorisation d'actions
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/transport/teletravail</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04f9-copie-12h21-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>102051</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Impact CO2 - L’impact sur le climat des objets et gestes de quotidien</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;a href="https://impactco2.fr/" rel="noopener" target="_blank"&gt;
+    Impact CO2
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ vous propose de
+ &lt;strong&gt;
+  découvrir l&amp;#039;impact sur le climat
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  des objets et gestes du quotidien pour les comparer avoir les bons ordres de grandeur : usages numérique, transport, alimentation, chauffage ...
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des infographies peuvent être directement reprises pour illustrer vos contenus et communications.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet outil simple et ludique est intégrable sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diffusé par différentes entreprises ou à l&amp;#039;issue de certaines
+ &lt;a href="https://fresqueduclimat.org/" rel="noopener" target="_blank"&gt;
+  &lt;em&gt;
+   Fresques du climat
+  &lt;/em&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
-[...5 lines deleted...]
- L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+ , ce simulateur est aussi intégré sur les sites de
+ &lt;a href="https://www.grenoble.fr/2297-mon-convertisseur-co2.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.larochelle-zerocarbone.fr/s-engager/la-boite-a-outils-du-zero-carbone/mon-convertisseur-co2" rel="noopener" target="_blank"&gt;
+  La Rochelle
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/lutter-contre-le-changement-climatique/action-1-je-calcule-mon" rel="noopener" target="_blank"&gt;
+  Issy
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+ &lt;a href="https://www.defimobilite-lemans.fr/" rel="noopener" target="_blank"&gt;
+  Le Mans
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
-[...73 lines deleted...]
-Voirie et réseaux
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...8 lines deleted...]
-Commerces et services
 Technologies numériques et numérisation
-Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
-[...6 lines deleted...]
-Réhabilitation
+Agriculture et agroalimentaire
+Consommation et production
 Logement et habitat
-Paysage
-[...2 lines deleted...]
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
+Valorisation d'actions
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Bibliothèques et livres
-[...6 lines deleted...]
-      <c r="O85" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable et intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ La section
+ &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
+  impactco2.fr/integration
+ &lt;/a&gt;
+ vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...35 lines deleted...]
-   contact&amp;#64;amjura.fr
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://impactco2.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
+ &lt;strong&gt;
+  impactco2&amp;#64;ademe.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/516c-copie-14h12-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>1 million € maximum</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;
+&lt;h4&gt;
+ Cofinancements possibles
+&lt;/h4&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Cécile Chenot -
+  &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   cecile.chenot&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
- &lt;/li&gt;
-[...3 lines deleted...]
-   juridique&amp;#64;amjura.fr
+  ou Véronique Cagnon -
+  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   veronique.cagnon&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Service formation :
-[...1 lines deleted...]
-   formation&amp;#64;amjura.fr
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
-&lt;/ul&gt;</t>
-[...12 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
-[...32 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>101593</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transformation écologique et numérique des entreprises</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer à la transition écologique de votre territoire, les associations Initiative France proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de sensibiliser les porteurs de projets dans votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;analyser la &amp;#34;responsabilité écologique&amp;#34; des projets entrepreneuriaux du territoire lors de leur passage en comités d&amp;#039;agrément ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de mobiliser des experts sur la thématique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de valoriser des projets à forte dimension sociale et environnementale via le label Initiative Remarquable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la transition écologique agricole en soutenant les projets d&amp;#039;agriculture biologique, les circuits-courts, la diversification, les technologies agricoles performantes au niveau environnemental...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, pour accélérer la transformation numérique des TPE du territoire, le réseau Initiative France pourra :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à disposition des élus son réseau de partenaires  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer la dimension numérique dans la stratégie de développement des entreprises soutenues par le réseau Initiative France ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser des experts sur les questions numériques pour accompagner les entrepreneurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La capacité d&amp;#039;action du réseau sera conditionnée par les moyens mis à disposition des associations  France, qui pourront être co-construits avec les différents partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir cartographie sur
+ &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer" rel="noopener" target="_blank"&gt;
+  https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a303-accelerer-la-transformation-ecologique-et-num/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>117160</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans le développement de leurs offres de lecture publique</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans le développement d&amp;#039;une offre de lecture publique répondant aux besoins des populations.
+&lt;/p&gt;
+&lt;p&gt;
+ Création, rénovation, aménagement, informatisation de médiathèque, mise en réseau d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Conventions entre le Département et la collectivité pour les aides à la construction ou à l&amp;#039;aménagement dans le cadre de la politique contractuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Conventions entre le Département et la collectivité pour les aides à l&amp;#039;emploi et les aides à projets dans le cadre des Contrats Départementaux Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement gratuit (missions du service de lecture publique départemental).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Diagnostic de territoire co-construit avec les collectivités
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition, avec la collectivité demandeuse, des besoins en matière d&amp;#039;équipement et de services
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la rédaction d&amp;#039;un Projet Culturel, Scientifique, Educatif et Social
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement de la collectivité dans la définition de son projet bâtimentaire (médiathèque, lieu hybride, CDI médiathèque publique, réhabilitation d&amp;#039;un bâtiment existant)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière d&amp;#039;aménagement mobilier
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière de collections documentaires et de services
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière d&amp;#039;informatisation des médiathèques (système de gestion et portail web)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la création d&amp;#039;espaces numériques
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide au montage de projets culturels dans le cadre des Contrats Départementaux Lecture
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils en matière de mise en réseau intercommunal et de mutualisation des services entre médiathèques
+  &lt;/li&gt;
+  &lt;li&gt;
+   Information sur les dispositifs de subventions existants (Etat, Région, Département),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide au montage de dossiers et mise en relation avec les interlocuteurs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ac0-accompagner-les-collectivites-dans-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>116786</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La candidature au label Territoire Numérique Libre est gratuite, et ne nécessite aucune adhésion préalable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://territoire-numerique-libre.org/le-label/" rel="noopener" target="_blank"&gt;
+  Visitez notre site web pour plus d&amp;#039;informations.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  votre collectivité utilise au moins un logiciel libre, dans ses services ou établissements scolaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous avez entrepris d&amp;#039;ouvrir vos données publiques (open data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous favorisez l&amp;#039;utilisation de formats de fichiers ouverts,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les initiatives numériques libres sont encouragées sur votre territoire ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ... alors, vous êtes déjà un Territoire Numérique Libre !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités territoriales françaises de métropole ou d&amp;#039;outre-mer peuvent participer : villes, métropoles, communautés de communes, communautés d&amp;#039;agglomération, départements, régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Il suffit de désigner un·e élu·e référent et un·e personne responsable de la candidature, et de compléter le questionnaire de candidature en ligne. La participation au label est entièrement gratuite, seule la fabrication de la signalétique est à la charge des collectivités lauréates.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez davantage d&amp;#039;informations sur notre page pour
+ &lt;a href="https://territoire-numerique-libre.org/candidat/" rel="noopener" target="_blank"&gt;
+  Être candidat
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://territoire-numerique-libre.org/le-label/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Camille TILLATTE
+ &lt;br /&gt;
+ Chargée de Marketing et Communication à l&amp;#039;ADULLACT
+ &lt;br /&gt;
+ label&amp;#64;territoire-numerique-libre.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>camille.tillatte@adullact.org</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e457-encourager-les-usages-numeriques-libres-ouver/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>117496</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -18831,204 +18519,204 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>117493</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Participer à un appel à projet du Grand Plan d'Investissement</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>France 2030</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L87" s="1" t="inlineStr">
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires gère le mandat du Grand Plan d&amp;#039;Investissement 2018-2022 (GPI) pour le compte de l&amp;#039;État. Doté d&amp;#039;un budget de 57 milliards d&amp;#039;euros, il s&amp;#039;articule autour de 4 actions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Accélérer la transition écologique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le programme GPI intègre un appel à projets pour la Ville de demain. L&amp;#039;objectif de ces projets ? Favoriser le développement d&amp;#039;une nouvelle façon de concevoir, construire et gérer les villes afin qu&amp;#039;elles préservent à la fois la qualité de vie des habitants, la cohésion sociale et l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
@@ -19068,171 +18756,171 @@
  &lt;li&gt;
   les ressources académiques et de recherche.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif ? Développer de nouveaux modèles qui répondent aux enjeux de transition énergétique, écologique, démographique, sociale ou encore numérique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Construire l&amp;#039;État de l&amp;#039;âge numérique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du « Fonds pour la Société Numérique » (FSN), plusieurs appels à projets sont lancés pour soutenir les actions visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer les réseaux à très haut débit ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les services, contenus et usages numériques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Industrie</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/france-2030?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=France_2030_dnat</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa29-participer-a-un-appel-a-projet-du-grand-plan-/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>117484</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
  &lt;br /&gt;
  &lt;br /&gt;
  La mise en place de ce nouvel interlocuteur permet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -19245,90 +18933,90 @@
  &lt;li&gt;
   de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
  &lt;/li&gt;
  &lt;li&gt;
   conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide dans la confection d&amp;#039;un budget
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une analyse financière
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de nouveaux moyens de paiement
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Simulations fiscales
  &lt;/li&gt;
  &lt;li&gt;
   Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la rationalisation des régies
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et gestion des marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la démarche partenariale (CSCF et EP)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19353,4680 +19041,705 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P88" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>21/04/2022</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>117404</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités pour la conservation et la gestion de leurs archives</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Assistance et veille téléphonique
   &lt;/li&gt;
   &lt;li&gt;
    Visites de conseil et/ou diagnostic
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des prescriptions fixées par le Code du patrimoine et dans le prolongement du contrôle scientifique exercé au titre de l&amp;#039;Etat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Technologies numériques et numérisation
 Appui méthodologique
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/014f-conseiller-les-collectivites-pour-la-conserva/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...1096 lines deleted...]
-      <c r="A96" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>97286</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une sauvegarde informatique et d'usage collaboratifs</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Agence technique met en place une
  &lt;strong&gt;
   sauvegarde de vos données
  &lt;/strong&gt;
  conformément aux standards de l&amp;#039;ANSSI
  &lt;strong&gt;
   en 3 supports
  &lt;/strong&gt;
  distincts dont une sauvegarde externalisée avec l&amp;#039;engagement de retrouver vos données sous 72 heures.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, l&amp;#039;ATD16 propose un
  &lt;strong&gt;
   cloud
  &lt;/strong&gt;
  souverain pour un
  &lt;strong&gt;
   usage collaboratif
  &lt;/strong&gt;
  de vos données en
  &lt;strong&gt;
   mode nomade
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sauvegarde 3,2,1
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer des 3 copies de vos données, stockées sur 2 supports différents et une sauvegarde externalisée
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Outils collaboratifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer d&amp;#039;un cloud souverain
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à ses données en synchronisation locale depuis différents appareils
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Equipement public</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale située dans le département de la Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, option Sauvegarde 3,2,1 et usages collaboratifs
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="W96" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://ticket.atd16.fr</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Sébastien Briongos - Responsable du service Matériel Systèmes et Réseaux -
   &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    sbriongos&amp;#64;atd16.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b2fe-copie-13h15-beneficier-dune-assistance-numeri/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>95250</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Dataviz Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le service Dataviz repose sur trois piliers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un centre de ressource
  &lt;/li&gt;
  &lt;li&gt;
   Un recueil d&amp;#039;initiatives
  &lt;/li&gt;
  &lt;li&gt;
   Un outil de diagnostic
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Revitalisation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
   Découvrez le service Dataviz PVD
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...1221 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>94676</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Ardennes
+Ardennes Ingenierie</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...1676 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -24139,1399 +19852,1643 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>94242</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>94241</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'innovation pour la formation professionnelle</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent porter sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
  &lt;/li&gt;
  &lt;li&gt;
   la structuration de l&amp;#039;école de demain
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>92601</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
 &lt;/p&gt;
 &lt;p&gt;
  Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets participant directement ou indirectement à une aide à une entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>92602</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>92609</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
 En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
 Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
 L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme communaux ou intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
  &lt;/li&gt;
  &lt;li&gt;
   A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>92582</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Informatiser la gestion des bibliothèques</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 35</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Informatiser la gestion des bibliothèques dans un souci de plus grande fiabilité et d&amp;#039;automatisation de l&amp;#039;ensemble des tâches de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aide à hauteur de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   35 % pour les communes de moins de 5 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   25 % pour les communes comprises entre 5000 et 15000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Majorée en fonction de critères liés à la nature du projet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#43; 10 % si surface de la bibliothèque « normative » (0.07 m2 par habitant et au moins 100 m2)
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43; 10 % si présence d&amp;#039;un salarié professionnel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Matériel informatique
  &lt;/li&gt;
  &lt;li&gt;
   Logiciel spécifique de gestion (liste fournie à la demande par le S.L.L)
  &lt;/li&gt;
  &lt;li&gt;
   1ère informatisation, renouvellement du matériel et/ou changement de logiciel, mise en réseau des bibliothèques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Les frais de câblage, de maintenance et de formation ne sont pas pris en charge
 &lt;/p&gt;
 &lt;p&gt;
  Conformité avec les normes bibliothéconomiques en vigueur
 &lt;/p&gt;
 &lt;p&gt;
  Respect des spécifications techniques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80ea-informatiser-la-gestion-des-bibliotheques/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>92584</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 20 % du coût total d’investissement</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
 &lt;/p&gt;
 &lt;p&gt;
  Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
  Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>92586</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I120" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25570,3360 +21527,2341 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>92578</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>92101</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Gagner en efficacité opérationnelle grâce à la digitalisation de votre organisme</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Notre service digital de pré-remplissage automatique de vos données (text mining)</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les organismes de logements sociaux dans leur digitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre a pour objectif de faire gagner en efficacité les organismes en facilitant leurs démarches de prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/presentation-service-preremplissage-automatique-donnees-textmining?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_con</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f56-accelerer-la-digitalisation-de-votre-organism/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-[...326 lines deleted...]
-      <c r="G125" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>94793</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la mise en oeuvre du RGPD</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
-[...12 lines deleted...]
-&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;agence vous assiste également dans la mise en œuvre du Règlement Général sur la Protection des Données au sein de votre collectivité et vous accompagne dans le suivi des pratiques.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M125" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
-[...19 lines deleted...]
-Technologies numériques et numérisation
+  Assurer le rôle de Délégué à la Protection des Données (DPO)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer un audit initial de mise en conformité et rédaction d&amp;#039;un registre de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller et accompagner dans la réponse aux demandes émanant des administrés (droit d&amp;#039;accès, droit à l&amp;#039;oubli...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner en cas de fuite ou de perte de données personnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivre et mettre à jour du registre de traitement et des évolutions des pratiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser des élus et agents (réunions, capsules de formation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répondre à toute question concernant la protection des données personnelles
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
 Appui méthodologique
-Animation et mise en réseau
-[...3 lines deleted...]
-      <c r="O125" s="1" t="inlineStr">
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S125" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
-[...12 lines deleted...]
- numerique&amp;#64;agate-territoires.fr
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maëva Sabouraud - Responsable du service juridique et financier
+ -
+  &lt;a rel="noopener" target="_blank"&gt;
+   juriste&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ff7-copie-15h06-beneficier-dune-assistance-juridi/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E126" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>94792</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une maintenance du parc informatique</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champ d&amp;#039;action en matière de numérique et informatique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;ATD16 assiste les collectivités lors de leur projet de territoire en lien avec l&amp;#039;information géographique (PLU, Diagnostiques environnementaux, aménagement espace public...).
-[...3 lines deleted...]
- L&amp;#039;Agence a développé un service de
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur la
  &lt;strong&gt;
-  cartographie
+  maintenance informatique
  &lt;/strong&gt;
- ,
-[...6 lines deleted...]
- Des
+ et vous propose une
  &lt;strong&gt;
-  logiciels métiers de gestion spécifiques
+  centrale d&amp;#039;achat à prix coûtant
  &lt;/strong&gt;
- à un domaine (cimetière, assainissement, droit des sols, DICT...) sont disponibles afin de maîtriser au mieux vos projets communaux ou inter-communaux.
-[...15 lines deleted...]
- &lt;br /&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Accompagnement à la rédaction de documents officiels
+  Maintenance informatique
+  &lt;br /&gt;
  &lt;/strong&gt;
- (CCTP, Préconisations de numérisation...)
-[...4 lines deleted...]
- &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Solution WebSIG permettant la consultation, le requêtage, l&amp;#039;impression et la modification de données cartographiques : données cadastrales, fond de plan IGN, document d&amp;#039;urbanisme, servitudes d&amp;#039;utilité publique, risques, réseaux...[Géo16MAP]
-[...2 lines deleted...]
-  Applications métiers permettant la gestion de différentes thématiques : cimetière, autorisation du droit des sols, contrôle assainissement, DT/DICT, taxes, gestion des remontées terrains...
+  Dépannage et assistance informatique en ligne ou sur place
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Environnements spécifiques à la gestion de données cartographique : recensement et la gestion de l&amp;#039;adressage, la voirie, la signalisation, les espaces verts, le patrimoine communal, etc...
-[...18 lines deleted...]
-  Réalisation de cartes thématiques
+  Centrale d&amp;#039;achat à prix coûtant de matériels et logiciels informatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage, installation et reprise des données lors d&amp;#039;un remplacement de postes, livraison
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;li&gt;
+  Audit informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils à la mise en œuvre de l&amp;#039;infrastructure informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenance et logiciels pour les établissements scolaires (expérimentation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt de matériel informatique
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
-[...210 lines deleted...]
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Equipement public
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale située dans le département de la Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Être adhérent à l&amp;#039;ATD16, au volet numérique
+  Être adhérent à l&amp;#039;ATD16, au volet numérique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="W127" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
         <is>
           <t>https://ticket.atd16.fr</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
-  Yann Bogdanovic - Responsable du service Administration Numérique
+  Sébastien Briongos - Responsable du service Matériel Système et Réseaux
  -
-  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
-   san&amp;#64;atd16.fr
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
   &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Juliette Dufloux - Assistante achat -
+  &lt;a href="mailto:jdufloux&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   jdufloux&amp;#64;atd16.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a2f-copie-14h49-beneficier-dune-assistance-inform/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB127" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...366 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...134 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;AFL
+  ________________________________________________________________________
  &lt;/strong&gt;
- est la seule banque française
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  100% détenue par les collectivités locales françaises
+  &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
- qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
-[...5 lines deleted...]
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...102 lines deleted...]
-Personnes âgées
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+entreprise privée (opérateur, investisseur, exploitant ou société de services
+portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
+entreprise à mission ou corporate venture) et vous développez un projet de
+services relatifs à la santé et au prendre soin ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des Territoires vous permet de
+bénéficier d’un financement adapté à votre projet, de profiter de l’expertise
+d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
+propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
+service lié à la e-santé et au médico-social, comme la transition numérique des
+établissements de santé, l’usage du numérique pour la prévention, les
+technologies innovantes au service des soignants, ou encore un service à impact
+social lié au prendre soin dans la santé, le vieillissement, le handicap, la
+petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
+« tiers de confiance », la Banque des Territoires propose de financer
+les projets portant une logique d’intérêt général sous la forme d’apports en
+capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
+d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
+aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
+la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
+données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
+de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
+sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
+des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
+&lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
+l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
+transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
+et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
-[...2 lines deleted...]
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...2 lines deleted...]
-Formation professionnelle
 Technologies numériques et numérisation
-Tiers-lieux
-[...47 lines deleted...]
-      <c r="O131" s="1" t="inlineStr">
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;adhésion
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
- est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
-[...1 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
  &lt;strong&gt;
-  •	Etude de l&amp;#039;adhésion
+  Cantal Ingénierie &amp;amp; Territoires
  &lt;/strong&gt;
- : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
-[...26 lines deleted...]
- Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>98480</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Consigner des fonds pour garantir ses activités</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Consignations et dépôts spécialisés</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagne les EPL par la consignation de fonds afin de garantir leurs actions dans le cadre d&amp;#039;un Plan de Prévention des Risques Technologiques et des risques environnementaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez souscrire à cette offre dans les cas de figure suivants si vous avez un projet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de protection des riverains à proximité d&amp;#039;installations industrielles à risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour prévenir les risques environnementaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=garantie_actions_epl_psat</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b70-securiser-vos-fonds-et-anticiper-les-risques-/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>98466</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec sa plate-forme Solaere et son pôle E-administration, le GIP RECIA offre un
+ &lt;strong&gt;
+  ensemble de services cohérents et innovants
+ &lt;/strong&gt;
+ couvrant
+ &lt;strong&gt;
+  la chaine de dématérialisation des documents et des échanges
+ &lt;/strong&gt;
+ dans sa globalité, à travers un
+ &lt;strong&gt;
+  portail sécurisé et unifié
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Des outils et des services d&amp;#039;e-administration qui ont pour objectif de
+ &lt;strong&gt;
+  simplifier la communication entre les services, les élus, les administrations et les citoyens
+ &lt;/strong&gt;
+ et de
+ &lt;strong&gt;
+  faciliter les usages et les échanges entre collectivités et les services de l&amp;#039;État
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Un accès à l&amp;#039;ensemble des services
+&lt;/h4&gt;
+&lt;p&gt;
+ Par l&amp;#039;intermédiaire de cette plate-forme, il est possible depuis un accès unique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  viser ou signer électroniquement des documents numériques présentés dans un i-parapheur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre des documents à la Préfecture (délibérations, arretés réglementaires et individuels, documents budgétaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre au comptable public dans un flux signé électroniquement les pièces comptables (bordereaux, titres, mandats) et les pièces justificatives (factures, payes, délibérations, pièces de passation et d&amp;#039;exécution de marchés publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  envoyer des convocations aux élus en mettant tous les documents de séance à leur disposition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale et au regard de certains services sensibles, le contexte d&amp;#039;hébergement qui sera choisi devra fournir des garanties en termes de performance, de disponibilité, de sécurité et de réversibilité du service et des données.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nos outils et services dématérialisés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des flux actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux Helios
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des mails certifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisine par voie électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Facturation Chorus PRO
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  PES Retour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux bons de commandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles :
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.recia.fr/nos-services/e-administration/" rel="noopener" target="_blank"&gt;
+   https://www.recia.fr/nos-services/e-administration/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+   https://www.snc.recia.fr/contactus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X131" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 38 42 24 59
  &lt;em&gt;
-  Contact :
+  (choix 1)
  &lt;/em&gt;
-&lt;/p&gt;
-[...18 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/243a-copie-13h06-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C132" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>98465</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser un responsable des services informatiques</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
-[...325 lines deleted...]
-      <c r="G133" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...13 lines deleted...]
-  &lt;br /&gt;
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le GIP RECIA propose aux collectivités qui le désirent de
+ &lt;strong&gt;
+  mutualiser la direction des services informatiques (DSI)
+ &lt;/strong&gt;
+ afin d&amp;#039;optimiser les ressources numériques et de vous accompagner dans le pilotage de vos prestataires locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service permet aux collectivités territoriales et à leurs groupements de bénéficier des services d&amp;#039;un responsable des services informatiques mutualisé qui pourra
+ &lt;strong&gt;
+  assister les élus et les directions dans la définition d&amp;#039;une stratégie numérique
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une petite collectivité, le responsable des services informatiques mutualisé remplace le service informatique manquant, conseille la collectivité à la fois sur les choix stratégiques mais aussi sur l&amp;#039;accompagnement des services dans l&amp;#039;évolution des pratiques numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une collectivité plus importante, sans se substituer à la DSI en place, le responsable des services informatiques mutualisé apporte sa connaissance et son expertise pour aider la DSI et les services à s&amp;#039;organiser pour réussir leur transition numérique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Les avantages
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement personnalisé de vos besoins en numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une assistance pour piloter les différents prestataires qui interviennent sur votre parc informatique (éditeur, informaticien, prestataire de maintenance...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un assistant à la maitrise d&amp;#039;ouvrage pour les marchés publics dans le domaine du numérique
  &lt;/li&gt;
 &lt;/ul&gt;
-Ces services sont accessibles via une adhésion.
-[...10 lines deleted...]
-      <c r="O133" s="1" t="inlineStr">
+&lt;h4&gt;
+ Les prestations
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement du « Service achat » des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement matériel numérique (stations, serveurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en concurrence au premier €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement stratégique des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et aide à la rédaction de plan pluriannuel d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du schéma directeur et d&amp;#039;orientation des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Urbanisation des systèmes d&amp;#039;information
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans les choix des solutions numériques supports à ses activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans la rationalisation et à l&amp;#039;évolution de son système d&amp;#039;information et de ses infrastructures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PCA (Plan de continuité de l&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PRA (Plan de reprise d&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PSSI (Plan de sécurisation des systèmes d&amp;#039;information)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;a href="https://www.solaere.recia.fr/" rel="noopener" target="_blank"&gt;
+  https://www.solaere.recia.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+  https://www.snc.recia.fr/contactus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Adhésion
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X133" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- INFOCOM&amp;#039;94
-[...9 lines deleted...]
-  &lt;/span&gt;
+ Mail :
+ &lt;a href="mailto:info&amp;#64;recia.solutions" rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
  &lt;/a&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;br /&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 4)
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/786b-copie-12h51-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C134" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...202 lines deleted...]
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>ADICO (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   et Conseil en communication et en graphisme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Audit d&amp;#039;accessibilité de sites publics,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en conformité au RGPD,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de charte graphique, logo...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Départements 60-27-76-95-77</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>http://www.adico.fr</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adico.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>emmanuel.vive@adico.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>19/10/2020</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>64189</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Faciliter le travail en mobilité (travail sur le terrain / multi-sites / télétravail...)</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C111" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATD24 développe des applicatifs de gestion. Disponibles sur smartphone ou tablette, ils permettent de travailler en mobilité  (travail sur le terrain / multi-sites / télétravail...), en permettant l&amp;#039;accès aux informations et saisie en ligne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous déployons aussi les outils collaboratifs de la suite office 365, qui permettent aux équipes de communiquer en continu.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Bureau virtuel, en partenariat avec le Conseil départemental, permet de disposer de l&amp;#039;ensemble de ses outils en tout lieu relié à Internet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous convention
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>http://atd24.fr</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD24
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Gestion des territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 53 06 65 65
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  atd24&amp;#64;atd24.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>d.papon@atd24.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b47-accompagner-les-collectivites-a-la-transforma/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>ATD24</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>14/10/2020</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>63649</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
 numérique quotidien et cherche les solutions innovantes pour faciliter la
 transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
 &lt;/p&gt;
 &lt;p&gt;
  Les 348 collectivités adhérentes au service ont accès aux
 logiciels : Paie, Gestion financière, Élection, Etat-civil.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceuxci sont en lien automatisé avec les différentes plateformes
 nationales, Chorus, Helios, Net-Entreprises, Insee.
 &lt;/p&gt;
 &lt;p&gt;
  Nos missions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fourniture et maintenance des logiciels
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -28932,249 +23870,249 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Paramétrage des comptes utilisateurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Paramétrage des logiciels
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formations initiales et complémentaires
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réunions d&amp;#039;informations
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance quotidienne
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous convention
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>http://atd24.fr</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD24
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Gestion des territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 53 06 65 65
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  atd24&amp;#64;atd24.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>d.papon@atd24.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC137" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>ATD24</t>
         </is>
       </c>
-      <c r="AE137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-      <c r="A138" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>62848</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -29220,890 +24158,1644 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W138" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC138" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE138" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>62579</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus sur le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
   fonctionnement d&amp;#039;un prêt relais
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Espaces verts
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Attractivité économique
 Valorisation d'actions
 Médias et communication</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation définitive de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 50 000 euros.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre:
 &lt;/p&gt;
 &lt;p&gt;
  - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>08/10/2020</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>74200</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un SIG (Système d'Information Géographique) et constituer des données cartographiques</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 assiste les collectivités lors de leur projet de territoire en lien avec l&amp;#039;information géographique (PLU, Diagnostiques environnementaux, aménagement espace public...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence a développé un service de
+ &lt;strong&gt;
+  cartographie
+ &lt;/strong&gt;
+ ,
+ &lt;em&gt;
+  Géo16
+ &lt;/em&gt;
+ , qui vous permet de bénéficier en consultation des données cartographiques nécessaires à la gestion de vos dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Des
+ &lt;strong&gt;
+  logiciels métiers de gestion spécifiques
+ &lt;/strong&gt;
+ à un domaine (cimetière, assainissement, droit des sols, DICT...) sont disponibles afin de maîtriser au mieux vos projets communaux ou inter-communaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Un
+ &lt;strong&gt;
+  outil de création
+ &lt;/strong&gt;
+ vous permet également de créer vous-même vos propres données cartographiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 propose également de vous aider dans la normalisation de l&amp;#039;
+ &lt;strong&gt;
+  adressage
+ &lt;/strong&gt;
+ en cartographier les adresses et se charge de les transmettre sur la Base Adresse Nationale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la rédaction de documents officiels
+ &lt;/strong&gt;
+ (CCTP, Préconisations de numérisation...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Géo16 - solution logiciels de cartographie numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solution WebSIG permettant la consultation, le requêtage, l&amp;#039;impression et la modification de données cartographiques : données cadastrales, fond de plan IGN, document d&amp;#039;urbanisme, servitudes d&amp;#039;utilité publique, risques, réseaux...[Géo16MAP]
+ &lt;/li&gt;
+ &lt;li&gt;
+  Applications métiers permettant la gestion de différentes thématiques : cimetière, autorisation du droit des sols, contrôle assainissement, DT/DICT, taxes, gestion des remontées terrains...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnements spécifiques à la gestion de données cartographique : recensement et la gestion de l&amp;#039;adressage, la voirie, la signalisation, les espaces verts, le patrimoine communal, etc...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Information et formation des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;appuis ponctuels :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de données cartographique, vectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de cartes thématiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16 - option Géo16
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Romain Lacourarie - Responsable du service Cartographie
+ -
+  &lt;a rel="noopener" target="_blank"&gt;
+   sig&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0065-beneficier-dune-assistance-informatique-et-nu/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
+ &lt;strong&gt;
+  logiciels métiers d&amp;#039;administration publique
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
+ &lt;strong&gt;
+  profil acheteur marché publics.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Administration numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission des flux en trésorerie et des actes en préfecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet : Gestion des domaines et création de compte client de messagerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Profil acheteur Marchés Publics [plateforme de dématérialisation]
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage du profil acheteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à mise en ligne et fin de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yann Bogdanovic - Responsable du service Administration Numérique
+ -
+  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   san&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>72750</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>SITIV (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide à la modernisation numérique des collectivités territoriales
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Mise à disposition de plateformes numériques de services
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en conformité RGPD
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  adhésion et/ou conventionnement
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Rhône et Loire</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>http://www.sitiv.fr</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  svangheluwe&amp;#64;sitiv.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>svangheluwe@sitiv.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB140" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>09/12/2020</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-      <c r="A141" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>72749</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
  &lt;/li&gt;
  &lt;li&gt;
   Numérique éducatif (Espace Numérique de Travail, TBI)
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement physique dans Datacenter Tiers 3
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
  &lt;/li&gt;
  &lt;li&gt;
   Sauvegarde de données
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement de sites internet - gestion de domaine
  &lt;/li&gt;
  &lt;li&gt;
   Messagerie collaborative
  &lt;/li&gt;
  &lt;li&gt;
   Bornes wifi
  &lt;/li&gt;
  &lt;li&gt;
   Archivage électronique à valeur probante (SESAM)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
  &lt;/li&gt;
  &lt;li&gt;
   Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
  &lt;/li&gt;
  &lt;li&gt;
   et Conseil en communication et en graphisme.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    &lt;strong&gt;
     Hébergement et formation de la messagerie collaborative de la collectivité
    &lt;/strong&gt;
    : sécurité et fluidité des échanges entre agents/élus.
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Dématérialisation des marchés publics
   &lt;/strong&gt;
   : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Mise à disposition d&amp;#039;outils de communication
   &lt;/strong&gt;
   : nom de domaine, site internet, application mobile
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
    &lt;br /&gt;
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.sommenumerique.fr</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  courrier&amp;#64;sommenumerique.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>l.cartier@sommenumerique.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>09/12/2020</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-      <c r="A142" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>72490</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Assurer la sécurité informatique
  &lt;/li&gt;
  &lt;li&gt;
   Création de sites web
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   DPO mutualisé, stratégie et accompagnement technique surOpen Data
  &lt;/li&gt;
  &lt;li&gt;
   Animateur du réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot)
  &lt;/li&gt;
  &lt;li&gt;
   Registre dématérialisé des enquêtes publiques
  &lt;/li&gt;
  &lt;li&gt;
   Applicatifs métiers des collectivités
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formation initiale et continue des agents publics
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Communication (reportages, images en drone)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à l&amp;#039;ALPI
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.alpi40.fr/</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  direction&amp;#64;alpi40.fr
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;alpi40.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>communication@alpi40.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3760-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>03/12/2020</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-      <c r="A143" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>72405</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C122" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le CDG 47 s&amp;#039;est investi en faveur de l&amp;#039;informatisation des collectivités lot-et-garonnaises au travers d&amp;#039;étapes importantes.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement dans l&amp;#039;usage de progiciels de gestion depuis 1984;
  &lt;/li&gt;
  &lt;li&gt;
   La mise en oeuvre du projet élu rural numérique en 2010 composé de quatre axes (la dématérialisation, la sécurité du système d&amp;#039;information, les services internet, l&amp;#039;information géographique);
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La signature d&amp;#039;un partenariat avec la DDFIP depuis 2013 afin d&amp;#039;avoir un rôle moteur dans le processus de dématérialisation de la chaîne comptable et financière.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Notre objectif constant est de jouer un rôle moteur dans l&amp;#039;optimisation de la gestion publique locale en développant en matière informatique et numérique une gamme d&amp;#039;outils et de services en lien avec les besoins du monde territorial.
 &lt;/p&gt;
 &lt;p&gt;
  Les champs de compétences :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -30128,348 +25820,348 @@
   Convocations électroniques
  &lt;/li&gt;
  &lt;li&gt;
   Communication électronique professionnelle
  &lt;/li&gt;
  &lt;li&gt;
   Délégué à la protection des données
  &lt;/li&gt;
  &lt;li&gt;
   Sites Internet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Système d&amp;#039;Information Géographique
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et organisation
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous convention
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Lot-et-Garonne</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.cdg47.fr/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Tél : 05.53.48.00.70
  &lt;/li&gt;
  &lt;li&gt;
   Courriel :
    contact&amp;#64;cdg47.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>olivier.pommaret@cdg47.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB143" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>01/12/2020</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>72205</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Recruter et accueillir des conseillers numériques</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J144" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
         <is>
           <t>50 000 euros par poste</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L144" s="1" t="inlineStr">
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Gouvernement agit sur trois axes :
  &lt;br /&gt;
  1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
  &lt;br /&gt;
  2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
  &lt;br /&gt;
  3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
 &lt;/p&gt;
 &lt;p&gt;
  Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
  &lt;/strong&gt;
  (donc en charge de porter le contrat de travail)
  &lt;strong&gt;
   et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
  &lt;/strong&gt;
  . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P144" s="1" t="inlineStr">
+      <c r="P123" s="1" t="inlineStr">
         <is>
           <t>17/11/2020</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
 &lt;/p&gt;
 &lt;p&gt;
  La mise à disposition de conseillers numériques à des structures associatives est autorisée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>numerique@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB144" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>27/11/2020</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>71879</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Étendre et améliorer la couverture 4G en Outre-mer</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions dédiées pour résoudre les problèmes de sous-équipement en infrastructures 4G en Outre-mer, notamment en ce qui concerne la couverture et la qualité de service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les principaux axes de transports ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans les zones avec un potentiel économique et démographique important ;
  &lt;/li&gt;
  &lt;li&gt;
   Sur les sites prioritaires : administrations, écoles, hôpitaux et mairies ;
@@ -30484,853 +26176,1289 @@
 &lt;p&gt;
  Pour résorber ces situations et garantir une couverture de qualité, tout en soutenant les chantiers locaux de travaux, la Banque des Territoires propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une prise de participation ;
  &lt;/li&gt;
  &lt;li&gt;
   Un compte courant d&amp;#039;associés ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Outre_Mer_4G_psat</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80f3-resoudre-les-problemes-de-sous-equipement-en-/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>71878</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Financer l'extension de la couverture THD</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des solutions de financement à destination des raccordements complexes en zone d&amp;#039;initiative publique qui présenteraient une économie dégradée, dont le nombre est estimé à 500 000 en France. Il s&amp;#039;agit de projets dont le coût du raccordement est très élevé :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À cause de leur complexité technique ;
  &lt;/li&gt;
  &lt;li&gt;
   En raison de leur localisation (site isolé).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les acteurs souhaitant contribuer au développement de la couverture fixe THD pour de tels raccordements, à condition qu&amp;#039;ils ne soient pas encore financés, la Banque des Territoires propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un compte courant d&amp;#039;associés ;
  &lt;/li&gt;
  &lt;li&gt;
   Une dette mezzanine ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt subordonné ;
  &lt;/li&gt;
  &lt;li&gt;
   Des Prêts au Secteur Public Local (PSPL) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un Crédit d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T146" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Ext_couverture_THD_psat</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
   &lt;strong&gt;
    Nous contacter par mail via notre f
    ormulaire de contact
   &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fecc-trouver-les-moyens-de-favoriser-lachevement-d/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G147" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>70769</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser des services applicatifs en mode Saas</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>INFOCOM'94 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de 40 applicatifs métiers à partir de notre propre Datacenter.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;utilisation des produits, formations et clubs utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Ces services sont accessibles via une adhésion.
+&lt;br /&gt;
+Son coût est basé sur la population et peut être fiscalisé.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ INFOCOM&amp;#039;94
+&lt;/p&gt;
+&lt;p&gt;
+ Ambroise Toin
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  president&amp;#64;infocom94.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 01 48 89 31 79
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>olivier.fouqueau@infocom94.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7eb-mutualisation-de-services-applicatifs-en-mode/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>70231</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets locaux, intercommunaux et public-privé.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique, financier et organisationnel.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la création de tiers-lieux et de Maisons France Services.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...14 lines deleted...]
- Dans ce cadre, la Banque des Territoires accompagne les collectivités locales dans leurs projets de développement numérique.
+ Etre adhérent de Soluris.
+&lt;/p&gt;
+&lt;p&gt;
+ Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime, Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.soluris.fr/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;soluris.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>b.lienard@soluris.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>73837</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Elle soutient l&amp;#039;investissement public local, en cofinançant des projets d&amp;#039;initiatives publiques ou privées.
-[...5 lines deleted...]
-&lt;p&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O147" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>frederic.frances@cdg46.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Agirc-Arrco
+Banque des Territoires
+Caisse nationale d'assurance vieillesse (CNAV)
+France Active
+Mutualité sociale agricole (MSA)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U147" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X147" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...34 lines deleted...]
-      <c r="AA147" s="1" t="inlineStr">
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G148" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>72812</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
-[...21 lines deleted...]
-      <c r="O148" s="1" t="inlineStr">
+ Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X148" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...34 lines deleted...]
-      <c r="AA148" s="1" t="inlineStr">
+ contact&amp;#64;ecollectivites.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>cedric.macaud@ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="E149" s="1" t="inlineStr">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -31373,597 +27501,2059 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des territoires</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>philippe.jeannet@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>77381</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Financement de vos projets de services numériques</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Vous
+portez un projet de services numériques en tant que collectivité locale,
+entreprise publique locale, entreprise ou acteur financier privé, association
+représentative d’élus et de collectivités, société innovante ou bailleur
+social ? Vous êtes à la recherche d’un financement pour un projet lié à la
+souveraineté numérique, à l’accompagnement de territoires intelligents ou
+encore à la transition numérique ? La Banque des Territoires peut investir
+dans le développement de services numériques contribuant au développement
+économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
+d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
+;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
+villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
+souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
+l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
+financement proposé peut se faire sous la forme d’apports en capitaux en fonds
+propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W149" s="1" t="inlineStr">
+      <c r="W134" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G150" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>50277</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les collectivités en Très haut débit</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques : nous investissons à vos côtés</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en février 2013, le Plan France Très haut débit vise à couvrir l&amp;#039;intégralité du territoire en très haut débit, c&amp;#039;est-à-dire proposer un accès à Internet performant à l&amp;#039;ensemble des logements, des entreprises et des administrations.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, la Banque des Territoires accompagne les collectivités locales dans leurs projets de développement numérique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elle soutient l&amp;#039;investissement public local, en cofinançant des projets d&amp;#039;initiatives publiques ou privées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elle investit dans les services numériques et solutions digitales innovantes pour les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=THD_CL_psat</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8a6-equiper-toutes-les-collectivites-en-tres-haut/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>50023</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ses projets de développement territorial</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie territoriale</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous apporter un appui méthodologique pour simplifier la conception et la réalisation des projets ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrypter les évolutions réglementaires et institutionnelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous aider à réfléchir en amont de la concrétisation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie sociale et solidaire
+Paysage</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_projets_dev_territorial_psat</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2511-etre-accompagne-par-des-experts-du-developpem/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>25936</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Trouver la plateforme de crowdfunding la plus adaptée pour faire financer mon projet</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Financement Participatif France</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...17 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques :
-&lt;/p&gt;
+ Le financement participatif (ou crowdfunding) est un outil de collecte de fonds, opéré via une plateforme internet, permettant à un ensemble de contributeurs de choisir collectivement de financer directement et de manière traçable des projets identifiés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités peuvent lancer des campagnes de financement participatif en dons, prêts ou obligations via les plateformes de crowdfunding pour collecter tout ou partie du besoin de financement d&amp;#039;un projet. Outre la collecte de fonds, la campagne va permettre à la collectivité de faire connaître son projet, en tester l&amp;#039;intérêt et l&amp;#039;engouement et fédérer une communauté autour de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Retrouvez la cartographie des plateformes de financement participatif ici : &lt;a href="https://financeparticipative.org/college-du-financement-participatif/" target="_self"&gt;https://financeparticipative.org/college-du-financement-participatif/&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour comprendre le fonctionnement d&amp;#039;une campagne de financement participatif (ou crowdfunding), vous pouvez accéder au
+ &lt;em&gt;
+  &lt;strong&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;a href="https://issuu.com/financementparticipatiffrance/docs/fpf-guide-pratique_dvpt_territoire-"&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    Guide du financement participatif pour le développement des territoires
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://financeparticipative.org/portail-du-crowdfunding/</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://financeparticipative.org/college-du-financement-participatif/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : de Maupeou Florence
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : info&amp;#64;financeparticipative.org&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...10 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau souterraine
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>florence.demaupeou@financeparticipative.org</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d93f-quelle-plateforme-de-crowdfunding-pour-financ/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>23774</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Créer un site internet pour votre commune - Campagnol.fr</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires Ruraux de France - AMRF</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRÉEZ VOTRE SITE COMMUNAL AVEC CAMPAGNOL.FR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Faire du site internet communal, l&amp;#039;entrée vers tous les services au public.&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Campagnol.fr est un service de création de sites internet communaux, conçu par l&amp;#039;Association des Maires Ruraux de France (AMRF), pour répondre aux besoins et contraintes spécifiques des maires ruraux.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancé en juin 2010,  l&amp;#039;AMRF a fait évoluer Campagnol afin de garantir une simplicité d&amp;#039;utilisation en phase avec les enjeux numériques et réglementaires.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2018, l&amp;#039;AMRF s&amp;#039;associe avec le groupe La Poste, spécialiste de la Gestion Relation Citoyen (GRC) et des collectivités, afin de permettre à votre commune de valoriser son action publique, au niveau communal, intercommunal, départemental... et faciliter l&amp;#039;accès à l&amp;#039;information et aux services par vos administrés.
+&lt;/p&gt;
+&lt;h3&gt;
+ CAMPAGNOL.FR EST...
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Simple d&amp;#039;utilisation
+  &lt;/strong&gt;
+  : aucune connaissance spécifique en informatique n&amp;#039;est requise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accessible partout
+  &lt;/strong&gt;
+  : grâce à simple connexion internet, aucun logiciel n&amp;#039;est à installer,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Coût très raisonnable
+  &lt;/strong&gt;
+  : sans surprise (tout est compris), sans présence de publicité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Niveau de sécurité performant :
+  &lt;/strong&gt;
+  hébergement des données en France, sur des serveurs publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un site évolutif :
+  &lt;/strong&gt;
+  des fonctionnalités et des outils régulièrement développés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autonomie de la commune :
+  &lt;/strong&gt;
+  seul maître d&amp;#039;œuvre dans la conception et la gestion de son site,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement sur-mesure illimité :
+  &lt;/strong&gt;
+  formation initiale, assistance téléphonique illimitée, maintenance, conseils...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Un service tout
+   inclus
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   pour 220€ par an
+  &lt;/strong&gt;
+  (tarif adhérent AMRF pour un site en version complète).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://campagnol.fr</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Assistance Campagnol
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : assistance(at)campagnol.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 04 26 78 05 59
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>sophie.cretinon@amrf.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/150a-campagnolfr-une-solution-de-site-internet-pou/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>AMRF</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>23773</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Ouvrir les portes de votre mairie aux télétravailleurs avec RuraConnect</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires Ruraux de France - AMRF</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Travailler à la campagne est une chance, saisissez-la !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  « Imaginez un monde dans lequel chaque professionnel, où qu&amp;#039;il soit en France, puisse trouver et réserver en 3 clics, un bureau ou une salle de réunion communale pour travailler dans de bonnes conditions. »
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Association des maires ruraux de France (AMRF) a créé RuraConnect pour ça !
+ C&amp;#039;est une plateforme de réservation de tiers-lieux dans les communes rurales (mais pas que !) qui vise à faciliter le travail à distance de nombreux actifs et à réduire le temps des trajets domicile/travail.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;&amp;gt;&amp;gt; MAIRIES : VALORISEZ VOTRE IMMOBILIER COMMUNAL &amp;lt;&amp;lt;&amp;lt;
+&lt;/p&gt;
+&lt;p&gt;
+ Engagez-vous
+ en
+ faveur
+ d&amp;#039;une ruralité tournée vers l&amp;#039;avenir en rejoignant la communauté des précurseurs !
+ Vous avez un espace de travail dans votre mairie
+ qui pourrait être loué ? N&amp;#039;attendez plus, r
+ endez-vous sur www.ruraconnect.fr
+ c&amp;#039;est très simple :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Inscrivez sans frais et sans engagement votre commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prenez au moins deux belles photos de l&amp;#039;espace de travail ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créez facilement votre annonce en ligne en 3 minutes.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &amp;gt;&amp;gt;&amp;gt; EN SAVOIR PLUS &amp;lt;&amp;lt;&amp;lt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer au webinaire (durée 30 minutes) et découvrir la plateforme, envoyez un mail aux contacts indiqués ci-dessous. Plusieurs sessions ont lieu chaque mois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
 Technologies numériques et numérisation
-Biodiversité
-[...67 lines deleted...]
-      <c r="AA150" s="1" t="inlineStr">
+Tiers-lieux
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amrf.fr/wp-content/uploads/sites/46/2020/01/Guide-présentation-RuraConnect-BD.pdf</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://ruraconnect.fr</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  E-mail : ruraconnect&amp;#64;amrf.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 04 37 43 39 80
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : PANIER Thibault
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : t.panier(at)base10.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 06 23 41 67 07
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>sophie.cretinon@amrf.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd20-ouvrez-les-portes-de-votre-mairie-aux-teletra/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>AMRF</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
         <v>12477</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>DDT de la Lozère</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   extension d&amp;#039;un parc animalier,
  &lt;/li&gt;
  &lt;li&gt;
   implantation ou extension de sites industriels,
  &lt;/li&gt;
  &lt;li&gt;
   aménagements touristiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P151" s="1" t="inlineStr">
+      <c r="P140" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>Lozère</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction départementale des Territoires de la Lozère
 &lt;/p&gt;
 &lt;p&gt;
  Mission stratégie et connaissance des territoires
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de l&amp;#039;unité connaissance et conseil aux territoires
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>sylvie.pascal@lozere.gouv.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>28/11/2019</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-      <c r="A152" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>10501</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I152" s="1" t="inlineStr">
+      <c r="I141" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J152" s="1" t="inlineStr">
+      <c r="J141" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -31991,279 +29581,279 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P152" s="1" t="inlineStr">
+      <c r="P141" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q152" s="1" t="inlineStr">
+      <c r="Q141" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R152" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T152" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB152" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC152" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>9082</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M153" s="1" t="inlineStr">
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32288,909 +29878,354 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P153" s="1" t="inlineStr">
+      <c r="P142" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>22/10/2019</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-[...194 lines deleted...]
-      <c r="G155" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>8479</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...18 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le financement participatif (ou crowdfunding) est un outil de collecte de fonds, opéré via une plateforme internet, permettant à un ensemble de contributeurs de choisir collectivement de financer directement et de manière traçable des projets identifiés.
-[...19 lines deleted...]
-      <c r="R155" s="1" t="inlineStr">
+ Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la mise en œuvre du SDAGE, notamment au titre des directives européennes (DCE, DCSMM...) et conventions de mers régionales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour la connaissance des fonctionnements hydrologiques, hydrogéologiques et hydrobiologiques des eaux superficielles, souterraines et marines et de leurs interactions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui à l&amp;#039;évaluation de l&amp;#039;état des masses d&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui aux stratégies et à l&amp;#039;action des organismes aidés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Technologies numériques et numérisation
+Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>Les projets doivent apporter une plus-value par rapport à la surveillance existante et se conformer au schéma national des données sur l&amp;#039;eau</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour comprendre le fonctionnement d&amp;#039;une campagne de financement participatif (ou crowdfunding), vous pouvez accéder au
-[...10 lines deleted...]
- &lt;/a&gt;
+ Contactez vos relais locaux pour être accompagné :https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15da-surveillance-environnementale-banques-de-donn/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-[...381 lines deleted...]
-      <c r="A158" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>554</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Portrait socio-démographique
  &lt;/li&gt;
  &lt;li&gt;
   Restructurer l&amp;#039;habitat
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter les mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Servir les citoyens
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -33206,190 +30241,190 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Connaissance de la mobilité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB158" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC158" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE158" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG158" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH158" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="159" spans="1:34" customHeight="0">
-      <c r="A159" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>391</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33417,143 +30452,12918 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W159" s="1" t="inlineStr">
+      <c r="W145" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB159" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>103252</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoines et inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ Tél. : 01 53 85 64 72
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2019</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>166573</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation de la bibliothèque</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation de la bibliothèque</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Opérations d’informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les logiciels de gestion et sites internet des bibliothèques&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;li&gt;Aide à l’expression du besoin et à la définition du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des offres des fournisseurs de logiciels&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation d’une étude de faisabilité financière et technique du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation des opérations, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la sélection du prestataire et au suivi du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/informatisation-de-la-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>166581</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Dématérialisation et téléprocédures.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et les solutions techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Audit des besoins de la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des outils et démonstration sur place ou à distance&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Accompagnement dans la mise en place de la dématérialisation, mise en place des outils :
+&lt;br /&gt;
+– Délivrance de certificat de signature électronique sur site
+&lt;br /&gt;
+– Plateforme de dématérialisation des marchés publics
+&lt;br /&gt;
+– Tiers de Télétransmission vers la préfecture et la trésorerie
+&lt;br /&gt;
+– Dématérialisation des actes réglementaires et budgétaires
+&lt;br /&gt;
+– Dématérialisation des bordereaux comptables
+&lt;br /&gt;
+– Parapheur électronique en ligne avec circuits de validation
+&lt;br /&gt;
+– Service de Correspondant Informatique et Libertés
+&lt;br /&gt;
+– Audits dans le cadre de la loi sur le RGPD&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation des utilisateurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Service d’assistance par nos agents au quotidien&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/e-administration</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>Numérian
+04 75 30 13 13
+&lt;a href="https://www.numerian.fr/"&gt;www.numerian.fr&lt;/a&gt;
+&lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;contact&amp;#64;numerian.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e-administration/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>166582</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Mise à disposition de logiciels de gestion à l’échelle communale et intercommunale.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les enjeux et les solutions techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Audit des besoins de la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des logiciels et démonstration sur place&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Accompagnement dans la mise en place de nouveaux logiciels :
+&lt;br /&gt;
+– Logiciels de gestion (finances/payes/élections/état-civil/cimetière/…)
+&lt;br /&gt;
+– Gestion de fonds bibliothécaire
+&lt;br /&gt;
+– Gestion du périscolaire avec paiement en ligne
+&lt;br /&gt;
+– Calendriers partagés pour le personnel et les ressources
+&lt;br /&gt;
+– Gestion du courrier avec circuits de validation
+&lt;br /&gt;
+– Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+&lt;br /&gt;
+– Logiciel d’aide à la rédaction des marchés publics
+&lt;br /&gt;
+– Logiciel de gestion des Autorisations du Droit du Sol
+&lt;br /&gt;
+– Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+&lt;br /&gt;
+– Liste de diffusion mails
+&lt;br /&gt;
+– Enquêtes en ligne
+&lt;br /&gt;
+– Applications en ligne de gestion du cadastre et autorisations du droit du sol&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation des utilisateurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Service d’assistance par nos agents au quotidien&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>Numérian
+04 75 30 13 13
+&lt;a href="http://www.numerian.fr"&gt;www.numerian.fr&lt;/a&gt;
+&lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;contact&amp;#64;numerian.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>166583</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Installation et maintenance d’équipements, infrastructures associées.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les enjeux et les solutions techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Audit du parc informatique de la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rédaction d’un compte-rendu sur l’existant et les orientations à prendre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Vente et installation de serveurs et ordinateurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, …)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Installation et configuration de kits de visioconférence&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Installation de hotspots wifi publics&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hotline téléphonique technique&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Tests de performances du cablage réseau&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Service de sauvegarde de données externalisée&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réservations et dépôts de noms de domaine&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hébergement de sites web&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Messagerie électronique et calendriers partagés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hébergement de serveurs dédiés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Virtualisation de serveurs métiers pour un travail à distance&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian
+04 75 30 13 13
+&lt;a href="https://www.numerian.fr/"&gt;www.numerian.fr&lt;/a&gt;
+&lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;contact&amp;#64;numerian.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>166584</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Système d’Information Géographique (S.I.G) et Géoservices</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Mise à disposition de données géographiques et de e-services cartographiques&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les Systèmes d’Information Géographique&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Mise à disposition de données IGN (Scan 25 – Scan 100 – BD Forêt – BD Ortho – BD Alti) et données foncières de la DGFIP (Fichiers Majic III) pouvant être utiles aux bureaux d’études (adressage postal, travaux sur les réseaux, urbanisme, aménagement du territoire…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accès à différentes plateformes web cartographiques permettant de consulter des données produites par le département, des données foncières ainsi que des données IGN.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systeme-information-geographique-geoservices</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table&gt;
+&lt;tbody&gt;
+&lt;tr&gt;
+&lt;td&gt;&lt;/td&gt;
+&lt;td width="15px"&gt;&lt;/td&gt;
+&lt;td&gt;Département de la Drôme
+Pôle SIG
+04 75 79 26 90
+&lt;a href="mailto:sig&amp;#64;ladrome.fr"&gt;sig&amp;#64;ladrome.fr&lt;/a&gt;
+&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/td&gt;
+&lt;/tr&gt;
+&lt;/tbody&gt;
+&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/systeme-d-information-geographique-s-i-g-et-geoservices/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD152" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>166262</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Développer une économie plus innovante, plus compétitive, plus attractive pour le territoire</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 2 : Recherche et Innovation, Numérique</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 2 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;un des objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;u&gt;1 :&lt;/u&gt;&lt;u&gt; Recherche et innovation, utilisation des technologies de pointe&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Mettre en réseau les acteurs de la recherche et l&amp;#039;innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien aux projets d’innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien à l’industrie du futur.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;2 : Usages numériques&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des usages numériques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Créer des plateformes de partage de données relatives à l’espace de
+     coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets en lien avec la recherche, l&amp;#039;innovation ou le numérique soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P153" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q153" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2027</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD153" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>166219</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;223,20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: 28,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: environ 7,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: environ 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: environ 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: environ 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: environ 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de batterie de qualité pour les électrodes grâce à un traitement et un raffinage durables des matières premières ou au développement de matériaux d&amp;#039;origine biologique (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Thème coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes visant à améliorer les systèmes d&amp;#039;énergie éolienne, en soutien au plan stratégique pour les technologies énergétiques (SET) dans le domaine de l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Étude des facteurs techniques, sociaux et économiques ayant une incidence sur la performance énergétique des bâtiments intelligents (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible impact pour la rénovation en profondeur de bâtiments à plusieurs étages (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le bilan carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information, les évaluations et la certification des bâtiments (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation des politiques et des modèles économiques pour un logement abordable et durable (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de modernisation thermique dans les processus industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD154" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>166222</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;27 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 27 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Financer des projets susceptibles de déboucher sur des technologies de rupture dans le domaine de la défense : il s&amp;#039;agit de technologies améliorées ou entièrement nouvelles qui entraînent un changement radical, y compris un changement de paradigme dans la conception et la conduite des affaires de défense.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience afin de maîtriser les technologies de défense essentielles, de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou de moyens permettant d&amp;#039;accroître l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;l&lt;u&gt;iste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; non affiliés) issus de deux différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q155" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD155" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>166223</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Encourager le rôle moteur des PME innovantes et des organismes de recherche (OR) dans la promotion de la recherche en matière d&amp;#039;innovation dans le domaine de la défense, notamment en adaptant des technologies issues d&amp;#039;applications civiles ou en s&amp;#039;attaquant aux défis posés par la guerre hybride.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience, notamment la production et l&amp;#039;échange sécurisés de données, à maîtriser les technologies de défense critiques, à renforcer la sécurité d&amp;#039;approvisionnement ou à permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Etre soit une petite ou moyenne entreprise (PME) au sens de la &lt;a title="recommandation 2003/361 de l&amp;#039;UE" href="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri&amp;#61;CELEX:32003H0361" target="_blank" rel="nofollow noopener"&gt;recommandation 2003/361 de l&amp;#039;UE&lt;/a&gt;, soit un organisme de recherche&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; non des entités affiliées) issus de trois pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être une PME.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis-ra-smero_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-RA-SMERO-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q156" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD156" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>166224</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: ne doit pas dépasser les 4,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: ne doit pas dépasser le budget disponible pour ce topic (7 millions d&amp;#039;euros)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection des menaces cachées&lt;/li&gt;    &lt;li&gt;Explorer des solutions combinant des robots intelligents, des drones et des technologies de détection pour une identification et une classification avancées des menaces&lt;/li&gt;    &lt;li&gt;Organiser un défi technologique et mettre en place un environnement de test&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de la Défense (pays associés au FED : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; pas d&amp;#039;entités affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-challenge_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-CHALLENGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P157" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q157" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD157" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>166225</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;110 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 110 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RAMCBRN-DST: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-SENSMSDT: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-CYBERQSTN: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-AIRA4R: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RAPROTMOB-FMLA: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-UWWFUWN: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RASIMTRAIN-MSAI: 16 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RA-SIMTRAIN-MSAI: ne doit pas dépasser 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Pour les autres topics : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité, la sécurité et les contrôles des processus, et réduire la charge de travail manuelle grâce à des systèmes robotiques et autonomes (RAS) dans les processus de décontamination militaire (MDP)&lt;/li&gt;    &lt;li&gt;Poursuivre les recherches visant à démontrer l&amp;#039;efficacité d&amp;#039;un système radar innovant capable de détecter et de suivre les véhicules lourds et les drones&lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;un réseau tactique sécurisé par cryptage quantique à des fins militaires&lt;/li&gt;    &lt;li&gt;Explorer le développement de systèmes de capteurs, analyser les progrès des technologies pertinentes et identifier les défis potentiels&lt;/li&gt;    &lt;li&gt;Développer et valider des modèles avancés de prévision du bruit sous-marin lié aux flux, y compris la génération de données de vérification de haute qualité&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ra_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-RA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q158" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD158" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>166226</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-SIENERENV-NTFE: New turbofan engine: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-SIUWW-CSBI: Layered critical seabed infrastructure protection: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Étudier la possibilité de poursuivre le développement d&amp;#039;un nouveau turboréacteur dans la gamme d&amp;#039;environ 25 à 35 kN&lt;/li&gt;    &lt;li&gt;Intégrer les connaissances, l&amp;#039;étude et la conception, en mettant l&amp;#039;accent sur le domaine sous-marin et sur un environnement réel à l&amp;#039;aide d&amp;#039;un système de systèmes stratifié et évolutif capable d&amp;#039;accomplir les missions critiques de protection des infrastructures sous-marines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires ; entités non affiliées), établies dans 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-si_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-SI&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P159" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q159" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD159" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
       <c r="AE159" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF159" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG159" s="1" t="inlineStr">
         <is>
-          <t>13/09/2018</t>
+          <t>05/04/2026</t>
         </is>
       </c>
       <c r="AH159" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>166228</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions basées sur les coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;422 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 422 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-DA-SENSCEW : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-SPACEPRS : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-HPES : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAENERENV-AWC : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAMATCOMP-SMT : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIR-SPS : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-AIRSTFS : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MRL : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAGROUND-MBT : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DAPROTMOB-DMM : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-DA-NAVALEMSAS : 90 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : une proposition sera financée pour chaque thème et le montant de la subvention ne devra pas dépasser le budget disponible pour chacun d&amp;#039;entre eux.&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 20 % et 100 % du total des coûts éligibles.&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des systèmes de guerre électronique de nouvelle génération capables de contrer efficacement les menaces émergentes et de soutenir les intérêts de l&amp;#039;UE dans le domaine maritime sans dépendre de pays tiers&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine des systèmes énergétiques à haute performance (production, stockage, gestion et distribution)&lt;/li&gt;    &lt;li&gt;Exploiter et faire progresser les technologies existantes jusqu&amp;#039;à un niveau élevé de maturité technologique (TRL) afin de répondre aux besoins urgents et à court terme en matière de restauration des zones civiles et des zones d&amp;#039;entraînement&lt;/li&gt;    &lt;li&gt;Accroître la capacité de survie des aéronefs à voilure fixe et à voilure tournante, de combat ou non, dans des environnements hostiles grâce à des systèmes d&amp;#039;autoprotection (SPS) de nouvelle génération&lt;/li&gt;    &lt;li&gt;Exploiter les connaissances et les solutions développées à des fins civiles et militaires dans l&amp;#039;application de ces technologies&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense, composant tangible ou intangible&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience, y compris la production et l&amp;#039;échange sécurisés de données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établis dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;les pays non membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;les pays de l&amp;#039;EEE et les pays associés au programme FED (pays associés au FED ;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt; liste des pays participants&lt;/a&gt; (EN))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 3 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 3 pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-DA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site webd de la DG (EN) : &lt;a href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-basees-sur-les-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD160" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>166229</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre grâce à des subventions au coût réel (appel accéléré) - 2026</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Poursuivre et compléter les activités précédentes visant à développer un intercepteur endo-atmosphérique en perfectionnant les technologies clés&lt;/li&gt;    &lt;li&gt;Contribuer aux initiatives connexes en cours au niveau de l&amp;#039;UE afin d&amp;#039;atteindre au moins le niveau de maturité technologique 6 (TRL 6) au niveau du système d&amp;#039;ici 2030 pour l&amp;#039;intercepteur&lt;/li&gt;    &lt;li&gt;Contribuer et soutenir une future revue préliminaire de la conception du système d&amp;#039;interception complet&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-da-acc_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-DA-ACC-AIRDEF-EATMI?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q161" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-grace-a-des-subventions-au-cout-reel-appel-accelere-2026/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD161" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>166230</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;29 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer les capacités de détection, de suivi et d&amp;#039;identification sur de vastes zones et avec un temps de latence minimal&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection au-delà de l&amp;#039;horizon (OTH)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes (bénéficiaires ; entités non affiliées) provenant de 2 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-da-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DA-DIS-OTHR?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P162" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q162" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD162" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>166234</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l'IA - 2026</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l&amp;apos;IA - 2026</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 4,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Piloter le déploiement de systèmes d&amp;#039;IA/GenAI basés sur le cloud avec des algorithmes européens d&amp;#039;IA/GenAI entraînés&lt;/li&gt;    &lt;li&gt;Optimiser les ressources dans les services de radiologie afin d&amp;#039;alléger la charge de travail&lt;/li&gt;    &lt;li&gt;Améliorer la hiérarchisation des cas critiques afin d&amp;#039;accélérer la prise de décision&lt;/li&gt;    &lt;li&gt;Soutenir les régions sous-médicalisées en permettant un dépistage à distance de haute qualité sans avoir recours à des spécialistes sur place&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE (à l&amp;#039;exception des thèmes soumis à des restrictions ; voir le document d&amp;#039;appel)  &lt;ul&gt;    &lt;li&gt;Pays répertoriés de l&amp;#039;EEE et pays associés au programme Digital Europe (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 7 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 5 pays éligibles différents et d&amp;#039;au moins un partenaire industriel doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;    &lt;li&gt;Contact : CNECT-A6&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-piloting-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-PILOTING-10-SCREENING?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;DIGITAL-2026-AI-PILOTING-10&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN): &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q163" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026/</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD163" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>166536</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – ERC – Appel à propositions pour la subvention ERC PLUS – 2026</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – ERC – Appel à propositions pour la subvention ERC PLUS – 2026</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;210 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 210 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 7  millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;La subvention ERC Plus soutient des chercheurs principaux exceptionnels qui s&amp;#039;attaquent à un défi scientifique majeur. Les candidatures aux subventions ERC Plus doivent porter sur des projets qui ne pourraient pas être menés à bien avec une subvention ERC classique. Les candidats doivent expliquer en quoi les objectifs du projet proposé vont au-delà de ceux d’un projet ERC classique, par exemple parce qu’ils ont pour ambition de transformer leur domaine ou d’ouvrir un nouveau champ de recherche. Les chercheurs, quel que soit leur stade de carrière, peuvent postuler à une subvention ERC Plus s’ils justifient d’un parcours scientifique exceptionnel à la pointe de leur domaine.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;ERC-2026-PLUS – ERC Plus Grant&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National ERC (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001&amp;amp;functions&amp;#61;45785764" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026/wp_horizon-erc-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERC-2026-PLUS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web du Conseil Européen pour la Recherche (EN) : &lt;a title="Cliquez ici" href="https://erc.europa.eu/homepage" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="Q164" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-erc-appel-a-propositions-pour-la-subvention-erc-plus-2026/</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-erc-appel-a-propositions-pour-la-subvention-erc-plus-2026/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD164" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>166537</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – EIE - Écosystèmes d&amp;apos;innovation interconnectés (2026.3) – 2026</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – EIE - Écosystèmes d&amp;apos;innovation interconnectés (2026.3) – 2026</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;Différentes catégories de projets sont éligibles :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;RIA, Research and Innovation Actions :&lt;/strong&gt; Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;IA, Innovation Actions :&lt;/strong&gt; Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;CSA, Coordination and Support Actions :&lt;/strong&gt; Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC :&lt;/strong&gt; Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIE-2026-03-CONNECT-01 : Du laboratoire au marché : renforcer le rôle des bureaux de transfert de technologie dans la commercialisation des connaissances&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-10-european-innovation-ecosystems_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EIE-2026-03-CONNECT-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de l&amp;#039;Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P165" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="Q165" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eie-ecosystemes-dinnovation-interconnectes-2026-3-2026/</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eie-ecosystemes-d-apos-innovation-interconnectes-2026-3-2026/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD165" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>166538</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Réduire les obstacles à l&amp;#039;entrée dans la conception de puces et les tape-outs&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;attractivité globale du secteur des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Inspirer et donner aux jeunes les moyens de se lancer et de mener une carrière durable dans ce domaine&lt;/li&gt;    &lt;li&gt;Soutenir la reconversion et le perfectionnement des compétences de la main-d&amp;#039;œuvre actuelle afin de répondre aux besoins technologiques émergents&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P166" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q166" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD166" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>166539</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir les initiatives visant à combler la pénurie de talents dans le secteur des semi-conducteurs grâce à une action coordonnée des acteurs publics et privés concernés&lt;/li&gt;    &lt;li&gt;Réduire les obstacles dans ce secteur et rendre ce marché du travail plus attractif&lt;/li&gt;    &lt;li&gt;Donner aux adolescents et aux jeunes adultes les moyens de choisir et de poursuivre un parcours professionnel dans ce domaine&lt;/li&gt;    &lt;li&gt;Recycler et améliorer les compétences de la main-d’œuvre actuelle&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; mise en place du premier réseau européen de prestataires de formation professionnelle à long terme dans le domaine des semi-conducteurs&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; constituer un vivier plus vaste et plus diversifié de techniciens qualifiés&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; renforcer la mobilité intra- et extra-européenne des étudiants et des travailleurs afin de combler les pénuries de compétences dans les sites de production de semi-conducteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Mise en place d&amp;#039;une fédération pilote regroupant des prestataires de formation professionnelle dans le domaine des technologies des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Conception et mise en œuvre de programmes de formation&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P167" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD167" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>166469</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME DU MARCHE UNIQUE - Améliorer les mesures sur le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME DU MARCHE UNIQUE - Soutien de l&amp;apos;UE aux parties prenantes afin d&amp;apos;améliorer les mesures sur le gaspillage alimentaire et de les aider à mettre en œuvre des mesures de prévention du gaspillage alimentaire au sein de leurs activités e</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;SMP - Programme du Marché Unique - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 300 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir la mise en œuvre d’initiatives efficaces de prévention du gaspillage alimentaire&lt;/li&gt;    &lt;li&gt;Transformer, retraiter et valoriser les flux secondaires issus de la production alimentaire ou les excédents en nouveaux produits, en recourant à des méthodes de transformation ou de reconditionnement innovantes, à des outils numériques, etc.&lt;/li&gt;    &lt;li&gt;Développer des solutions susceptibles d’aider les consommateurs à prévenir le gaspillage alimentaire à domicile, par exemple en prolongeant la durée de conservation, en adaptant la taille des emballages, en modifiant les pratiques d’étiquetage, etc.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : aider les parties prenantes de l&amp;#039;UE à mettre en œuvre des initiatives efficaces de prévention du gaspillage alimentaire au sein de leurs activités et de leurs organisations, ou tout au long de la chaîne d&amp;#039;approvisionnement alimentaire, y compris des actions destinées aux consommateurs&lt;/li&gt;    &lt;li&gt;Priorité 2 : favoriser la collaboration entre les différents acteurs de la chaîne d&amp;#039;approvisionnement alimentaire, notamment les producteurs, les transformateurs, les grossistes, les détaillants et les innovateurs, afin d&amp;#039;accélérer l&amp;#039;adoption de pratiques visant à prévenir et à valoriser le gaspillage alimentaire&lt;/li&gt;    &lt;li&gt;Priorité 3 : soutenir les banques alimentaires et autres organismes de redistribution dans le retraitement et/ou la valorisation des surplus alimentaires récupérés auprès des exploitants du secteur alimentaire, ainsi que dans leurs pratiques de redistribution et de stockage&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les demandes peuvent être déposées aussi bien par des bénéficiaires individuels que par des consortiums.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 1 PME représentative doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HADEA-FOOD-GRANTS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/smp/wp-call/2026/call-fiche_smp-food-2026-fw-stakeholders-pj_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/SMP-FOOD-2026-FW-STAKEHOLDERS-PJ?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094502&amp;amp;frameworkProgramme&amp;#61;43252476&amp;amp;callIdentifier&amp;#61;SMP-FOOD-2026-FW-STAKEHOLDERS-PJ" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/smp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/programme-du-marche-unique-soutien-de-lue-aux-parties-prenantes-afin-dameliorer-les-mesures-sur-le-gaspillage-alimentaire-et-de-les-aider-a-mettre-en-oeuvre-des-mesures-de-prevention-du-gaspilla/</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-du-marche-unique-meliorer-les-mesures-sur-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD168" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>166470</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Budget total de l’appel : 350 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T&lt;/li&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport par voies navigables intérieures sur le réseau central du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre le rail et d’autres modes de transport, à savoir la navigation intérieure et le transport maritime&lt;/li&gt;    &lt;li&gt;Modernisation des voies navigables et des infrastructures associées&lt;/li&gt;    &lt;li&gt;Création de nouvelles voies navigables et des infrastructures associées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-coregen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;CEF-T-2026-COREGEN&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P169" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q169" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD169" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>166471</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Moderniser les infrastructures de transport du réseau RTE-T afin de faciliter la circulation des trains et des véhicules routiers aux points de contrôle situés aux frontières extérieures de l&amp;#039;Union sur le réseau RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : modernisation des postes-frontières existants afin de permettre la mise en place de contrôles coordonnés dans les deux sens&lt;/li&gt;    &lt;li&gt;Priorité 2 : projets situés sur les corridors de transport européens du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-safemobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SAFEMOBGEN-EXTBORDER-WORKS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q170" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD170" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>166472</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 260 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 85% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre les rails et les autres modes de transport&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;Dans l&amp;#039;un des États membres éligibles à un financement au titre du Fonds de cohésion&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-corecoen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-CORECOEN-RAIL-WORKS?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-T-2026-CORECOEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P171" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q171" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD171" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>166474</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Actions liées à la mobilité intelligente et interopérable - Généralités : moderniser les infrastructures de transport et renforcer la numérisation du transport routier sur le réseau RTE-T&lt;/li&gt;    &lt;li&gt;Contribuer au déploiement de véhicules hautement automatisés sur la voie publique en conditions réelles d’exploitation, ce qui nécessite des investissements dans les infrastructures afin de garantir le fonctionnement efficace des véhicules autonomes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Mise en place de centres de contrôle&lt;/li&gt;    &lt;li&gt;Déploiement d&amp;#039;une infrastructure numérique permettant de localiser précisément les véhicules et d&amp;#039;assurer la communication avec l&amp;#039;environnement immédiat&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-simobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SIMOBGEN-NEWTECH-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;callIdentifier&amp;#61;CEF-T-2026-SIMOBGEN&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P172" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q172" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD172" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>166475</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – WIDERA - Facilité Hop-on – 2026</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – WIDERA - Facilité Hop-on – 2026</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 200 000 et 600 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-03-WIDENING-01: Facilité Hop-On&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-03-WIDENING-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P173" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2026</t>
+        </is>
+      </c>
+      <c r="Q173" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-hop-on-2026/</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-hop-on-2026/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD173" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>166477</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l'IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux RAISE pour l&amp;apos;IA en science – 2026</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2026-01-03: Réseaux doctoraux RAISE pour l&amp;#039;IA dans les sciences (projet pilote RAISE)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-RAISE-2026-01-03?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;callIdentifier&amp;#61;HORIZON-RAISE-2026-01-MSCA&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P174" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q174" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-raise-pour-lia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-raise-pour-l-ia-en-science-2026/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD174" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>166478</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Réseaux doctoraux MSCA 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 593,03 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2026-DN-01-01: Réseaux doctoraux MSCA 2026&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-DN-01-01" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="Q175" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2026</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-reseaux-doctoraux-msca-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD175" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>166479</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Partenariats du Cluster 2 – 2026</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL2-2026-02-TRANSFO-01: Partenariat européen cofinancé pour les transformations sociales et la résilience&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-5-culture-creativity-and-inclusive-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL2-2026-02-TRANSFO-01" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Emploi</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="Q176" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-du-cluster-2-2026/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD176" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>166480</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKING - HORIZON-JU-GH-EDCTP3-2026-03 – 2026</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – JOINT UNDERTAKING - HORIZON-JU-GH-EDCTP3-2026-03 – 2026</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Horizon Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 33 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-DIGIT-02: 18 million euros&lt;/li&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-SERP-01: 15 million euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 500 000 et 2 250 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer un écosystème de santé numérique solide, propice à une collaboration fluide&lt;/li&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité opérationnelle et la réactivité des cadres éthiques, réglementaires et de pharmacovigilance grâce à l&amp;#039;intégration de technologies basées sur les données et d&amp;#039;infrastructures numériques&lt;/li&gt;    &lt;li&gt;Rassembler les gouvernements nationaux, les institutions régionales, les chercheurs, les prestataires de soins de santé et les partenaires du secteur privé afin de mieux coordonner les efforts, de partager les connaissances et de mettre en place les infrastructures nécessaires pour soutenir des systèmes de santé numériques inclusifs et évolutifs&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS:&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-DIGIT-02: Renforcer l&amp;#039;intégration entre la recherche et les soins de santé en Afrique subsaharienne grâce à l&amp;#039;innovation numérique et à l&amp;#039;intelligence artificielle&lt;/li&gt;    &lt;li&gt;HORIZON-JU-GH-EDCTP3-2026-03-SERP-01: Réseaux de formation et d&amp;#039;innovation pour le renforcement durable des capacités dans les domaines de l&amp;#039;éthique, de la réglementation, de la pharmacovigilance et des plateformes numériques de réglementation associées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.global-health-edctp3.europa.eu/document/download/ac35d806-6ce5-4158-8486-9bfd9ae3275b_en?filename&amp;#61;Global_Health_EDCTP3_Work_Programme_2026.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-JU-GH-EDCTP3-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43108390&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;  Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="Q177" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-joint-undertaking-horizon-ju-gh-edctp3-2026-03-2026/</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-joint-undertaking-horizon-ju-gh-edctp3-2026-03-2026/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD177" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>166540</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Mettre en place des « pôles d’excellence » à long terme pour la formation dans les domaines technologiques liés aux semi-conducteurs&lt;/li&gt;    &lt;li&gt;Soutenir l’innovation, renforcer l’autonomie stratégique et de mieux préparer les professionnels de demain&lt;/li&gt;    &lt;li&gt;Proposer des programmes de haute qualité, complets, structurés et durables, comprenant des cours et des activités de formation adaptés aux besoins de l’industrie&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; conception de puces et outils de conception de puces&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; fabrication de puces, métrologie des équipements et essais&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; chiplets, intégration hétérogène, conditionnement avancé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; technologies pour les composants et systèmes photoniques&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; électronique de puissance et matériaux à large bande interdite&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q178" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>166541</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contribuer à l&amp;#039;intégration hétérogène avancée, notamment dans le domaine du packaging 2.5D et 3D et de la photonique intégrée&lt;/li&gt;    &lt;li&gt;Contribuer à la normalisation des interfaces de chiplets, afin de garantir l&amp;#039;interopérabilité et de favoriser le développement d&amp;#039;un écosystème de chiplets dynamique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Les candidats sont tenus de travailler en étroite collaboration avec des organismes japonais.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SG-JAPAN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q179" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD179" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>166542</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 1 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Aider les concepteurs européens de puces à la pointe de la technologie à présenter des composants électroniques opérationnels prêts à être intégrés dans des infrastructures&lt;/li&gt;    &lt;li&gt;Développer des démonstrateurs fonctionnels de prototypes de puces AI&lt;/li&gt;    &lt;li&gt;Valider des solutions de puces AI sur une plateforme commune d&amp;#039;évaluation européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;30e99545-407c-f111-ab0f-7ced8d75bb2a" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI1-SG" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P180" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q180" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD180" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>166543</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;70 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Établir une plateforme commune d&amp;#039;évaluation européenne pour les puces et racks d&amp;#039;IA, avec des indicateurs clés de performance transparents, des charges de travail et des rapports de référence utilisés pour les décisions de sélection et d&amp;#039;achat de la Chips JU&lt;/li&gt;    &lt;li&gt;Réaliser les premiers déploiements pilotes de systèmes de calcul IA européens validés pour les partitions souveraines européennes de l&amp;#039;infrastructure IA&lt;/li&gt;    &lt;li&gt;Structurer la collaboration entre acheteurs et fournisseurs, en soutenant le déploiement, l&amp;#039;intégration et l&amp;#039;optimisation des solutions de calcul IA européennes&lt;/li&gt;    &lt;li&gt;Accroître la souveraineté technologique de l&amp;#039;UE sur l&amp;#039;ensemble de la pile de calcul IA pour les centres de données européens&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de plusieurs entités, établies dans au moins 3 différents États membres de l’UE ou pays de l&amp;#039;EEE doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI-GFP"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q181" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD181" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>166524</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME JUSTICE – Appel à propositions pour des subventions d&amp;apos;action destinées à soutenir des projets transnationaux dans les domaines de la justice en ligne, des droits des victimes et des droits procéduraux – 2026</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>PROGRAMME JUSTICE – Appel à propositions pour des subventions d&amp;apos;action destinées à soutenir des projets transnationaux dans les domaines de la justice en ligne, des droits des victimes et des droits procéduraux – 2026</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;JUST - Programme Justice -2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9,4 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 9,4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 800 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 90% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Faciliter un accès effectif et non discriminatoire à la justice pour tous, ainsi qu&amp;#039;un recours effectif, y compris par voie électronique (e-Justice), en promouvant des procédures civiles et pénales efficaces, et en promouvant et soutenant les droits de toutes les victimes d&amp;#039;infractions pénales ainsi que les droits procéduraux des suspects et des personnes poursuivies dans le cadre de procédures pénales.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : e-Justice&lt;/li&gt;    &lt;li&gt;Priorité 2 : droits des victimes et droits procéduraux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Travaux d&amp;#039;analyse, de réflexion conceptuelle, de conception et d&amp;#039;élaboration&lt;/li&gt;    &lt;li&gt;Développement de logiciels informatiques&lt;/li&gt;    &lt;li&gt;Apprentissage mutuel, renforcement des capacités, échange de bonnes pratiques&lt;/li&gt;    &lt;li&gt;Élaboration de normes, d&amp;#039;outils d&amp;#039;information ou pédagogiques&lt;/li&gt;    &lt;li&gt;Formation...&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer et à l&amp;#039;exception du Danemark)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au Programme Justice ou les pays avec lesquels des négociations sont en cours en vue de la conclusion d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/guidance/list-3rd-country-participation_just_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé  &lt;ul&gt;    &lt;li&gt;de minimum 2 entités, qui remplissent différentes conditions (voir détails sur le &lt;a title="document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d&amp;#039;appel&lt;/a&gt;) doit être constitué (Priorité 1)&lt;/li&gt;    &lt;li&gt;de minimum 2 entités, qui remplissent différentes conditions (voir détails sur le &lt;a title="document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d&amp;#039;appel&lt;/a&gt;) doit être constitué (Priorité 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et approuvées par voie d&amp;#039;avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EC-JUSTICE-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/just/wp-call/2026-2027/call-fiche_just-2027-jacc-ejustice_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;frameworkProgramme&amp;#61;43252386&amp;amp;callIdentifier&amp;#61;JUST-2027-JACC-EJUSTICE" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/justice-and-consumers_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/just2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Appui méthodologique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="Q182" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/programme-justice-appel-a-propositions-pour-des-subventions-daction-destinees-a-soutenir-des-projets-transnationaux-dans-les-domaines-de-la-justice-en-ligne-des-droits-des-victimes-et-des/</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-justice-appel-a-propositions-pour-des-subventions-d-apos-action-destinees-a-soutenir-des-projets-transnationaux-dans-les-domaines-de-la-justice-en-ligne-des-droits-des-victimes-et-des-droits-proceduraux-2026/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD182" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>166525</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Mécanisme de surveillance intégré : Hubs régionaux de câbles – 2026</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Mécanisme de surveillance intégré : Hubs régionaux de câbles – 2026</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;3 940 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 3 940 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Déterminer, par des travaux analytiques et des activités pilotes ciblées dans des contextes non opérationnels, comment les données situationnelles du secteur privé pertinentes pour la sécurité des câbles sous-marins pourraient soutenir le fonctionnement des Regional Cable Hubs.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Cartographie du paysage des données situationnelles&lt;/li&gt;    &lt;li&gt;Évaluation de la faisabilité de l&amp;#039;accès à ces données et de leur intégration&lt;/li&gt;    &lt;li&gt;Analyse des défis d&amp;#039;interopérabilité et de fusion de données&lt;/li&gt;    &lt;li&gt;Évaluation de la qualité et des limites de la connaissance situationnelle&lt;/li&gt;    &lt;li&gt;Conception et réalisation de démonstrations pilotes ou de preuves de concept&lt;/li&gt;    &lt;li&gt;Production d&amp;#039;une évaluation consolidée des modèles de partenariat réalisables&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Ne pas être directement ou indirectement contrôlée par un pays qui n&amp;#039;est pas un pays éligible (toutes les entités doivent soumettre une déclaration sur la propriété et le contrôle)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;Pays de l&amp;#039;EEE (Norvège, Islande, Liechtenstein)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 États membres, représentés par des autorités publiques compétentes telles que des ministères, des agences ou d&amp;#039;autres entités publiques responsables de la sécurité des câbles, de la sécurité maritime, de la résilience ou de la protection des infrastructures critiques, doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : 18 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;D&amp;#039;autres durées ne sont pas exclues. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-PPPA-2026-REGIONAL-SUBMARINE-ISM&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-regional-submarine-ism_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-REGIONAL-SUBMARINE-ISM-CABLE-HUBS"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Transports collectifs et optimisation des trafics routiers
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2026</t>
+        </is>
+      </c>
+      <c r="Q183" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-mecanisme-de-surveillance-integre-hubs-regionaux-de-cables-2026/</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-mecanisme-de-surveillance-integre-hubs-regionaux-de-cables-2026/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD183" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>166526</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 480 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 480 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 1 480 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Concevoir et tester, par co-création avec la participation des jeunes, une plateforme de médias sociaux basée sur le Fediverse / le protocole AT (Authenticated Transfer), ciblant spécifiquement les jeunes citoyens de l&amp;#039;UE et axée sur le bien-être des utilisateurs, et adapter une stratégie de déploiement fondée sur une étude de marché et une consultation des parties prenantes.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; impliquer de jeunes citoyens issus de milieux très variés et d&amp;#039;au moins huit États membres, y compris des jeunes en situation de handicap ou présentant des troubles du neurodéveloppement, dans la conceptualisation des aspects clés de la plateforme,&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; sur la base des résultats du processus de participation des jeunes et de recherches approfondies, analyser les conditions de marché pour des services de médias sociaux alternatifs et inclusifs dans un écosystème décentralisé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 : &lt;/strong&gt;créer au moins un prototype fonctionnel ou améliorer au moins deux services existants pour une plateforme de médias sociaux basée sur les protocoles ActivityPub ou AT, en intégrant des enseignements visant à minimiser les risques pour la santé mentale&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; tester et affiner le prototype&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; promouvoir le prototype dans les pays de l&amp;#039;UE auprès des publics d&amp;#039;utilisateurs potentiels identifiés ainsi qu&amp;#039;auprès de communautés de parties prenantes clés&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Processus de co-création et de consultation avec les jeunes&lt;/li&gt;    &lt;li&gt;Développement logiciel&lt;/li&gt;    &lt;li&gt;Études de marché et analyses économiques&lt;/li&gt;    &lt;li&gt;Recensement et mobilisation des parties prenantes&lt;/li&gt;    &lt;li&gt;Actions de sensibilisation et de diffusion&lt;/li&gt;    &lt;li&gt;Activités visant à générer du trafic et à engager les utilisateurs&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 4 entités indépendantes provenant d&amp;#039;au moins 3 pays éligibles différents doit être constitué, comprenant :  &lt;ul&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en matière d&amp;#039;engagement des jeunes&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en développement logiciel&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée dans le soutien à la montée en échelle d&amp;#039;entreprises ou d&amp;#039;organisations à but non lucratif&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 12 et 24 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : cnect-i4&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-youth-social-media_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-YOUTH-SOCIAL-MEDIA-DESIGN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2026</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD184" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>166529</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Capacités de réparation des câbles sous-marins - 2026</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>MIE - Capacités de réparation des câbles sous-marins - 2026</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;40 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 20 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer les capacités d&amp;#039;intervention d&amp;#039;urgence et la résilience des infrastructures des réseaux dorsaux en soutenant le développement et le déploiement de modules de réparation adaptables permettant des opérations de réparation d&amp;#039;urgence rapides&lt;/li&gt;    &lt;li&gt;Développer des modules de réparation adaptables pouvant être déployés sur des navires existants, ainsi que les capacités opérationnelles associées nécessaires&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Cet appel à projets finance l&amp;#039;acquisition d&amp;#039;équipements modulaires destinés à la réparation des câbles sous-marins de télécommunications et s&amp;#039;adresse aux entités publiques chargées d&amp;#039;intervenir en cas d&amp;#039;urgence.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Conception, construction et acquisition de modules de réparation&lt;/li&gt;    &lt;li&gt;Travaux préparatoires nécessaires au fonctionnement des modules&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organismes publics ou d&amp;#039;intérêt public)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, à condition qu&amp;#039;elles soient dûment justifiées et qu&amp;#039;elles fassent l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : HADEA-CEF-DIGITAL-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-dig-2026-cable-repair-capacities_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-DIG-2026-CABLE-REPAIR-CAPACITIES-WORKS" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Bâtiments et construction
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="Q185" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-capacites-de-reparation-des-cables-sous-marins-2026/</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-capacites-de-reparation-des-cables-sous-marins-2026/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD185" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>166530</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – MSCA Échanges de personnel 2027 – 2027</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;95.04 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 95.04 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MSCA-2027-SE01-01: MSCA Échanges de personnel 2027&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-2-marie-sklodowska-curie-actions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2027-SE-01-01"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site de la DG (EN) : &lt;a title="Cliquez ici" href="https://commission.europa.eu/about/departments-and-executive-agencies/education-youth-sport-and-culture_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://marie-sklodowska-curie-actions.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q186" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2027</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-msca-echanges-de-personnel-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD186" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>166532</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-SNS-2026-FEM – 2026</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-SNS-2026-FEM – 2026</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;14 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 90% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Concevoir un modèle FEM FR3 à faible coût et économe en énergie pour la 6G, capable de relever les défis technologiques, opérationnels et liés aux cas d’utilisation mentionnés ci-dessus, tout en ouvrant la voie à la création d’un écosystème européen dans le domaine de la microélectronique pour les télécommunications, capable de consolider l’offre européenne en matière de systèmes radio avancés et de contribuer clairement à renforcer la souveraineté européenne dans ce domaine.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-SNS-2026-FEM-STREAM-B-02 : Microélectronique – Module frontal (FEM)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://smart-networks.europa.eu/wp-content/uploads/2026/04/sns_ri_wp2026_amended-fem_2calls_final.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://smart-networks.europa.eu/wp-content/uploads/2026/04/sns_ri_wp2026_amended-fem_2calls_final.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-SNS-2026-FEM-STREAM-B-02" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-sns-2026-fem-2026/</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-sns-2026-fem-2026/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD187" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>166533</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT3-IA – 2026</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT3-IA – 2026</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer la prestation des soins de santé, soutenir la recherche scientifique de pointe et contribuer à l&amp;#039;élaboration des stratégies et des politiques futures en matière de santé&lt;/li&gt;    &lt;li&gt;Encourager la collaboration entre les différentes parties prenantes des écosystèmes de l&amp;#039;électronique et de la santé&lt;/li&gt;    &lt;li&gt;Mettre en œuvre des solutions innovantes dans le domaine de la santé qui mettent l&amp;#039;accent sur la recherche et le développement médicaux, la prévention, le rétablissement rapide et les traitements personnalisés, en incarnant l&amp;#039;approche holistique de la médecine P4&lt;/li&gt;    &lt;li&gt;Proposer des solutions ciblées et efficaces pour l&amp;#039;ensemble du parcours de soins en tirant parti des composants électroniques, des logiciels, des systèmes et des solutions complètes&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/strong&gt;   Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-FT3-IA : « IA Resilience » renforce la position de l&amp;#039;Europe dans le domaine de la santé&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (PCN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-FT3-IA" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P188" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q188" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-ft3-ia-2026/</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-ft3-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD188" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>166534</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT2-IA – 2026</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-FT2-IA – 2026</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir la montée en puissance industrielle des technologies photoniques de pointe&lt;/li&gt;    &lt;li&gt;Réaliser des démonstrateurs de niveau industriel issus des technologies photoniques de pointe, représentatifs des futurs produits commercialisés, démontrant leur évolutivité, leur fiabilité et leur aptitude à l&amp;#039;intégration aux niveaux TRL 7-8&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-FT2-IA : « IA Resilience » renforce la position de l&amp;#039;Europe dans le domaine de la photonique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-FT2-IA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q189" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-ft2-ia-2026/</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-ft2-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD189" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>166535</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-2-RIA – 2026</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – HORIZON-JU-CHIPS-2026-2-RIA – 2026</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 25% et 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Aborder les principaux modules constitutifs d&amp;#039;un FEM intégré, intégrant d&amp;#039;ores et déjà des technologies hétérogènes au niveau des sous-systèmes, ouvrant ainsi la voie à une future validation complète du système.&lt;/li&gt;    &lt;li&gt;Conception/spécification et mise en œuvre/tests des modules microélectroniques clés d&amp;#039;un FEM FR3, ouvrant ainsi la voie à leur future intégration dans un système FEM intégré complet.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Topics&lt;/u&gt;&lt;/h3&gt;  Ouvert  &lt;ul&gt;    &lt;li&gt;HORIZON-JU-CHIPS-2026-2-RIA : « RIA Resilience » renforce la position de l&amp;#039;Europe dans le domaine des systèmes de radiocommunication 6G&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;99092b93-2555-f111-bec7-000d3a27d474" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-JU-CHIPS-2026-2-RIA" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/Call-Details/?id&amp;#61;8fc5feaf-d070-f111-ab0e-000d3ab6c0a4" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q190" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-horizon-ju-chips-2026-2-ria-2026/</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-horizon-ju-chips-2026-2-ria-2026/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD190" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>166403</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l'IA</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l&amp;apos;IA – 2026</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 8,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les projets visant à tester des solutions numériques pour la transmission d&amp;#039;informations pertinentes au regard du respect de la législation européenne&lt;/li&gt;    &lt;li&gt;Tirer parti des technologies de pointe afin de garantir la sécurité et la confidentialité des données, ainsi que la conformité réglementaire&lt;/li&gt;    &lt;li&gt;Identifier les secteurs soumis à une charge administrative importante, tels que l&amp;#039;agriculture, l&amp;#039;environnement, l&amp;#039;industrie manufacturière, la santé et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires, pas d&amp;#039;entités affiliées) établies dans au moins 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-data-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-DATA-10-COMPLIANCE" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q191" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD191" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>166404</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Renforcer les compétences numériques avancées</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;12,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 7,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : maximum 3,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : maximum 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : maximum 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 50% du total des coûts éligibles  &lt;ul&gt;    &lt;li&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 100% du total des coûts éligibles&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Élargir l&amp;#039;offre de formation en intelligence artificielle dans le domaine de la santé, conçue conjointement par les établissements d&amp;#039;enseignement supérieur et de formation, les organismes de recherche et le secteur privé&lt;/li&gt;    &lt;li&gt;Mettre en place de nouvelles coalitions nationales pour les compétences et les emplois numériques ainsi que des plateformes nationales dans les États membres et les pays associés au programme DIGITAL qui n&amp;#039;en disposent pas encore&lt;/li&gt;    &lt;li&gt;Aider les start-ups et les PME européennes du secteur des technologies éducatives à transformer leurs concepts de solutions pédagogiques en applications et solutions abouties et pleinement testées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Développement web&lt;/li&gt;    &lt;li&gt;Services, contenu et activités liées à la communauté&lt;/li&gt;    &lt;li&gt;Post-édition et localisation de contenu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : de minimum 5 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents dont au moins 4 candidats doivent être des coalitions nationales financées au titre des appels CEF-TC-2019-2, CEF-TC-2020-2 ou DIGITAL-2024-ADVANCED-DIGITAL-06-SKILLS, doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P192" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q192" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-competences-numeriques-avancees-2026/</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD192" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>166405</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Soutenir le programme Europe numérique</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Actions de soutien au programme - 2026</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,8 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,8 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 1,8 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Maximiser l&amp;#039;impact du programme Europe numérique et l&amp;#039;adoption de ses résultats par le biais d&amp;#039;un cadre opérationnel de diffusion et d&amp;#039;exploitation&lt;/li&gt;    &lt;li&gt;Tirer parti des efforts de diffusion et d&amp;#039;exploitation déjà mis en place au niveau du programme et les renforcer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://europa.eu/european-union/contact/write-to-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-support-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-SUPPORT-10-DISSEMINATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P193" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q193" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-actions-de-soutien-au-programme-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-actions-de-soutien-au-programme-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD193" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>166406</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l'utilisation optimale de la technologie</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Accélérer l&amp;apos;utilisation optimale de la technologie - 2026</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 1 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Garantir que les EDIC aient accès à un soutien juridique, opérationnel, de coordination et d&amp;#039;accompagnement complet&lt;/li&gt;    &lt;li&gt;Contribuer à la consolidation et à la durabilité à long terme des EDIC&lt;/li&gt;    &lt;li&gt;Améliorer la transparence, la sensibilisation et l&amp;#039;accès à des informations consolidées sur les EDIC, renforcer les liens avec la société, l&amp;#039;économie et la compétitivité européenne&lt;/li&gt;    &lt;li&gt;Soutenir la Commission et les États membres dans la création d&amp;#039;un pipeline stable de nouvelles initiatives EDIC&lt;/li&gt;    &lt;li&gt;Recueillir et générer des preuves pour soutenir l&amp;#039;analyse informant le développement stratégique futur d&amp;#039;un écosystème EDIC cohérent et résilient aligné sur les objectifs de la politique numérique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les propositions doivent être soumises par :  &lt;ul&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures numériques déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures de recherche déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium comprenant au moins un consortium européen d&amp;#039;infrastructures numériques déjà établi ou au moins un consortium européen d&amp;#039;infrastructures de recherche déjà établi. Le consortium peut inclure d&amp;#039;autres organisations privées et publiques concernées contribuant à la mise en œuvre de projets multinationaux.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-MCP-ACCELERATOR&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-bestuse-mcp-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-BESTUSE-MCP-10-HUB" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-accelerer-lutilisation-optimale-de-la-technologie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-accelerer-l-utilisation-optimale-de-la-technologie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD194" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>166382</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>LIFE – Transition énergétique propre – 2026</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;LIFE - Programme pour l’environnement et l’action pour le climat - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 85,5 millions d’euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;LIFE-2026-CET-HEATCOOLPLAN : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-POLICY : 4,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-RENEWHC : 6,5 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BETTERRENO : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-INDUSTRY : 7 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-BUILDSKILLS : 3 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-DIGITAL : 10 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PRIVAFIN : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-OSS : 9 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-PDA : 8 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-EMPOWER : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERPOV : 6 millions d’euros&lt;/li&gt;    &lt;li&gt;LIFE-2026-CET-ENERCOM : 7 millions d’euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 95% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des solutions en matière d&amp;#039;énergies renouvelables et améliorer l&amp;#039;efficacité énergétique&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;élaboration, la mise en œuvre, le suivi et l&amp;#039;application de la législation et des politiques de l&amp;#039;Union relatives à une transition énergétique propre, durable et juste&lt;/li&gt;    &lt;li&gt;Faciliter la transition vers une économie économe en énergie, fondée sur les énergies renouvelables, neutre sur le plan climatique et résiliente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : mettre en place un cadre politique national, régional et local favorisant la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 2 : accélérer le déploiement des technologies, la numérisation, la mise en place de nouveaux services et modèles économiques, ainsi que le renforcement des compétences professionnelles requises sur le marché pour la transition vers les énergies propres&lt;/li&gt;    &lt;li&gt;Priorité 3 : attirer les financements privés en faveur des énergies durables&lt;/li&gt;    &lt;li&gt;Priorité 4 : soutenir le développement de projets d&amp;#039;investissement locaux et régionaux&lt;/li&gt;    &lt;li&gt;Priorité 5 : impliquer et responsabiliser les citoyens dans la transition vers les énergies propres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme LIFE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/guidance/list-3rd-country-participation_life_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et entités affiliées doivent s’enregistrer au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur candidature.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être établi dans un des pays éligibles.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;d’au moins 3 entités (bénéficiaires, pas d’entités affiliée) établies dans au moins 3 pays éligibles différents doit être constitué (LIFE-2026-CET-HEATCOOLPLAN, LIFE-2026-CET-POLICY, LIFE-2026-CETRENEWHC, LIFE-2026-CET-BETTERRENO, LIFE-2026-CET-INDUSTRY, LIFE-2026-CET-DIGITAL, LIFE-2026-CET-EMPOWER, LIFE-2026-CET-ENERPOV, LIFE-2026-CET-ENERCOM)&lt;/li&gt;    &lt;li&gt;d’au moins 1 entité établie dans un pays éligible doit être constitué (LIFE-2026-CET-BUILDSKILLS, LIFE-2026-CET-PRIVAFIN, LIFE-2026-CET-OSS, LIFE-2026-CET-PDA)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-LIFE-CET&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/life/wp-call/2026/call-fiche_life-2026-cet_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;LIFE-2026-CET&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/life2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P195" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q195" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/life-transition-energetique-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD195" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>166391</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 2a</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 2a – 2026</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations des acteurs de l&amp;#039;innovation issus des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;intégration des acteurs de l&amp;#039;innovation issus des régions moins développées et des régions en transition dans les chaînes de valeur en développement de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 entités indépendantes, établies dans 3 régions différentes de 2 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 1 entité établie dans une région plus développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv2a_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV2a" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P196" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q196" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-2a-2026/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD196" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>166392</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d'Innovation Interrégionale Volet 1</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>INSTRUMENT I3 – Investissements d&amp;apos;Innovation Interrégionale Volet 1 – 2026</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;I3 - Investissements interrégionaux dans l’innovation - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 28,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Amener les innovations issues des acteurs de l&amp;#039;innovation des écosystèmes de la quadruple hélice à un stade de maturité leur permettant d&amp;#039;être déployées à grande échelle et commercialisées&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité et la résilience des chaînes de valeur de l&amp;#039;UE grâce à la coopération interrégionale et à des domaines de spécialisation intelligente communs&lt;/li&gt;    &lt;li&gt;Réduire la fracture en matière d&amp;#039;innovation en Europe en mettant fortement l&amp;#039;accent, dans le cadre de la politique de cohésion, sur l&amp;#039;intégration de toutes les régions, et en particulier des régions les moins développées, dans les chaînes de valeur européennes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : transition numérique&lt;/li&gt;    &lt;li&gt;Priorité 2 : transition écologique&lt;/li&gt;    &lt;li&gt;Priorité 3 : fabrication intelligente&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés à l&amp;#039;instrument I3 (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/guidance/list-3rd-country-participation_i3_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 5 entités indépendantes, établies dans 5 régions différentes de 3 pays éligibles doit être constitué.&lt;/li&gt;    &lt;li&gt;Le consortium doit compter au moins 2 entités établies dans une région moins développée.&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être :  &lt;ul&gt;    &lt;li&gt;un organisme public ou&lt;/li&gt;    &lt;li&gt;une organisation à but non lucratif ou&lt;/li&gt;    &lt;li&gt;une entité chargée par les autorités nationales ou régionales de concevoir ou de mettre en œuvre des actions d&amp;#039;innovation et d&amp;#039;investissement en faveur des PME&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 18 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : EISMEA-I3-INSTRUMENT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/i3/wp-call/2026/call-fiche_i3-2026-inv1_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/I3-2026-INV1" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/i3" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P197" s="1" t="inlineStr">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="Q197" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2026</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/instrument-i3-investissements-dinnovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/instrument-i3-investissements-d-apos-innovation-interregionale-volet-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD197" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>166394</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – Appel conjoint entre la Mission Sol et la Mission Adaptation au changement climatique – 2026</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-06-CLIMA-SOIL : Présentation conjointe de solutions visant à renforcer la résilience des sols face aux phénomènes météorologiques extrêmes et à soutenir la sécurité alimentaire&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MISS-2026-06-CLIMA-SOIL" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P198" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q198" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-mission-sol-et-la-mission-adaptation-au-changement-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD198" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>166395</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC - EIC Transition 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;100 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN: 100 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par projet : entre 500 000 euros et 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d’un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS:&lt;/u&gt;&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-TRANSITIONOPEN : EIC Transition Open&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EIC-2026-TRANSITIONOPEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://eismea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P199" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="Q199" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2026</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-eic-transition-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD199" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>166215</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en oeuvre de la Mission Restaurer notre océan et nos eaux - 2026</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;115,3 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 115,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : 31 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : 2,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : 19,4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 500 000 et 7 750 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100%  du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-01 : Démonstration à grande échelle pour cartographier la distribution et l&amp;#039;état des habitats marins afin de mettre en œuvre le règlement sur la restauration de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-02 : Lutter contre la pollution aquatique et la perte de biodiversité grâce à des solutions positives pour la nature de la source à la mer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-03 : Par les pêcheurs, pour les pêcheurs : cogestion des écosystèmes et ressources marins et d&amp;#039;eau douce&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-04 : Vers un réseau européen de sites d&amp;#039;essais de technologies océaniques&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-03-OCEAN-05 : Composantes régionales (bassins maritimes) du jumeau numérique océanique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/eu-missions-horizon-europe/restore-our-ocean-and-waters_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P200" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q200" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-restaurer-notre-ocean-et-nos-eaux-2026/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD200" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>166481</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : 28,30 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D2-04 : 9,40 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D3-03 : 93 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-01 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-02 : 28 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-03 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-04 : 15 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-08 : 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 000 000 et 93 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de qualité batterie pour électrodes par traitement et raffinage durables de matières premières ou développement de matériaux biosourcés (Partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Sujet coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie éolienne soutenant le plan technologique stratégique énergétique (SET) sur l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Recherche sur les facteurs techniques, sociaux et économiques impactant la performance énergétique des bâtiments intelligents (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible perturbation pour la rénovation profonde de bâtiments multi-étages (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information du bâtiment, les évaluations et la certification (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation de politiques et de modèles économiques pour un logement abordable et durable (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de valorisation thermique dans les procédés industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P201" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q201" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD201" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>166483</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d'approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) – 2ème appel à propositions pour des actions d&amp;apos;approvisionnement commun dans le cadre du Programme – 2027</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 150 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-AMDS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-GNPS: 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDIP-P-2027-FNLC-CPA-C5ISRS: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur des systèmes intégrés et multicouches de défense aérienne et antimissile, ou sur des éléments de ces systèmes, y compris les capteurs, les effecteurs cinétiques ou non cinétiques, ainsi que les systèmes de commandement et de contrôle&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur un large éventail de capacités ou de systèmes destinés aux plateformes terrestres et navales, ou sur des éléments de ces plateformes&lt;/li&gt;    &lt;li&gt;Soutenir les marchés publics communs portant sur les capacités et systèmes C5ISR ou d’autres capacités et systèmes de défense liés à l’espace&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être un pouvoir adjudicateur, une organisation internationale, une SEAP ou l&amp;#039;AED au sens des articles 11, 27, paragraphe 1, et 42 du règlement EDIP&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidats individuels ne peuvent présenter leur candidature que s’ils sont une SEAP.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins 3 pouvoirs adjudicateurs issus de 3 États membres de l’UE ou pays associés à l’EDIP différents, dont au moins 2 doivent être des pouvoirs adjudicateurs issus de 2 États membres de l’UE (seuls les bénéficiaires sont pris en compte ; les entités affiliées ne le sont pas), doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-fnlc-cpa_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2027-FNLC-CPA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-dapprovisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-d-approvisionnement-commun-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD202" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>166484</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2ème appel à propositions pour des actions de renforcement industriel dans le cadre de l&amp;apos;Instrument de soutien à l'Ukraine - 2027</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2ème appel à propositions pour des actions de renforcement industriel dans le cadre de l&amp;apos;Instrument de soutien à l&amp;apos;Ukraine - 2027</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 82 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la réactivité face aux (contre-)UxSs et disposer d&amp;#039;une base de composants UxSs souveraine&lt;/li&gt;    &lt;li&gt;Permettre le renforcement industriel rapide des États membres et de l&amp;#039;Ukraine pour les chaînes de production de produits clés de défense (y compris les sous-composants)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : démontrer le caractère essentiel du produit de défense concerné&lt;/li&gt;    &lt;li&gt;Priorité 2 : justifier l&amp;#039;urgence de renforcer la disponibilité et la sécurité d&amp;#039;approvisionnement du produit de défense grâce aux mesures de renforcement industriel proposées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : Ukraine, à l&amp;#039;exception des personnes morales établies dans les zones de l&amp;#039;Ukraine non contrôlées par le gouvernement&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;une structure de direction établie dans les pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures individuelles ou les consortiums sont acceptés:  &lt;ul&gt;    &lt;li&gt;S&amp;#039;il s&amp;#039;agit d&amp;#039;un candidat individuel, celui-ci doit être une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction&lt;/li&gt;    &lt;li&gt;Les consortiums doivent compter au 1 une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 60 mois&lt;/li&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-usi-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-EDIP-USI-2027-LS-IRA-CUXS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;callIdentifier&amp;#61;EDF-EDIP-USI-2027-LS-IRA&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-linstrument-de-soutien-a-lukraine-2027/</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2eme-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-l-instrument-de-soutien-a-l-ukraine-2027/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD203" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>166485</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2e appel à propositions pour des actions de renforcement industriel dans le cadre du programme - 2027</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 2e appel à propositions pour des actions de renforcement industriel dans le cadre du programme - 2027</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-EDIP-P-2027-LS-IRA-KEC: 122,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-EDIP-P-2027-LS-IRA-PE: 152,75 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 20 000 000 et 30 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 35% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Vous pouvez demander un taux de co-financement plus élevé (42,5 % ou 50 %) si votre projet relève d’une « action prioritaire » (voir les détails dans le &lt;a title="document d’appel à projets" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;document d’appel à projets&lt;/a&gt;).&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la compétitivité, la réactivité et la capacité de l’EDTIB à consolider les capacités de production industrielle de l’UE pour les composants électroniques clés qui constituent des goulots d’étranglement critiques pour les produits de défense essentiels&lt;/li&gt;    &lt;li&gt;Renforcer la compétitivité, la réactivité et la capacité de l&amp;#039;EDTIB à consolider les capacités de production industrielle de l&amp;#039;UE pour les plateformes et les produits finis clés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : démontrer le caractère essentiel des capacités de défense ciblées et des capacités de production associées&lt;/li&gt;    &lt;li&gt;Priorité 2 : justifier l&amp;#039;urgence de renforcer la disponibilité et la sécurité d&amp;#039;approvisionnement grâce aux mesures de renforcement industriel proposées&lt;/li&gt;    &lt;li&gt;Priorité 3 : élaborer un plan de renforcement industriel s&amp;#039;appuyant sur une approche de gestion des risques qui tienne compte des risques identifiés et des mesures visant à garantir la disponibilité et la sécurité d&amp;#039;approvisionnement&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme EDIP (« pays associés à EDIP » ; &lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Disposer d’une structure de direction établie dans les pays éligibles.&lt;/li&gt;    &lt;li&gt;Ne pas être sous le contrôle d’un pays tiers non associé ou d’une entité d’un pays tiers non associé.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s’inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures individuelles ou les consortiums sont acceptés.&lt;/li&gt;    &lt;li&gt;Les consortiums ne doivent pas compter plus de 15 entités juridiques.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 60 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2027/call-fiche_edf-edip-p-2027-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-EDIP-P-2027-LS-IRA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;44181033&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2027</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-2e-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-2e-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-du-programme-2027/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD204" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>166486</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 1er appel à propositions pour des actions de renforcement industriel dans le cadre de l'Instrument de soutien à l'Ukraine - 2026</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - 1er appel à propositions pour des actions de renforcement industriel dans le cadre de l&amp;apos;Instrument de soutien à l&amp;apos;Ukraine - 2026</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 184,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Renforcer la disponibilité opérationnelle des missiles, des munitions et des bombes, ainsi que la souveraineté de leur base de composants&lt;/li&gt;    &lt;li&gt;Permettre un renforcement industriel rapide des États membres et de l&amp;#039;Ukraine pour les chaînes de production de produits de défense essentiels (y compris les sous-composants)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : démontrer le caractère essentiel du produit de défense concerné&lt;/li&gt;    &lt;li&gt;Priorité 2 : justifier l&amp;#039;urgence de renforcer la disponibilité et la sécurité d&amp;#039;approvisionnement du produit de défense grâce aux mesures de renforcement industriel proposées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : Ukraine, à l&amp;#039;exception des personnes morales établies dans les zones de l&amp;#039;Ukraine non contrôlées par le gouvernement&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;une structure de direction établie dans les pays éligibles.&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les candidatures individuelles ou les consortiums sont acceptés:  &lt;ul&gt;    &lt;li&gt;S&amp;#039;il s&amp;#039;agit d&amp;#039;un candidat individuel, celui-ci doit être une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction&lt;/li&gt;    &lt;li&gt;Les consortiums doivent compter au 1 une personne morale établie en Ukraine et y disposant d&amp;#039;une structure de direction.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 36 et 60 mois&lt;/li&gt;    &lt;li&gt;Contact : DEFIS-EDIP-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-edip-usi-2026-ls-ira_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-EDIP-USI-2026-LS-IRA-MAB" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Industrie
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-linstrument-de-soutien-a-lukraine-2026/</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-1er-appel-a-propositions-pour-des-actions-de-renforcement-industriel-dans-le-cadre-de-l-instrument-de-soutien-a-l-ukraine-2026/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD205" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>165814</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I206" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J206" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.2_DESTINATIONS_approuve_2026.pdf&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la Région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être définis, notamment dans le cadre d’une 
+amélioration de la notoriété du territoire du GAL et de ses destinations. Dans ce cadre, le présent appel 
+à projets vise à permettre au GAL de soutenir des projets visant à structurer ses destinations. 
+Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Faciliter l’accueil des visiteurs par une communication simple et claire  &lt;/p&gt;&lt;p&gt;− Donner envie de visiter les destinations par une promotion qui correspond à l’offre  &lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;− Sensibiliser les visiteurs et usagers&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’objectif du GAL dans le cadre du présent appel à projets est de soutenir la structuration et la 
+promotion des 3 destinations identifiées que sont :&lt;/p&gt;&lt;p&gt;− Le Forez&lt;/p&gt;&lt;p&gt;− Le Pilat&lt;/p&gt;&lt;p&gt;− Le Roannais&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les opérations soumises à cet AAP devront s’inscrire au moins à l’une de ces échelles ou couvrir un 
+territoire plus large.&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets innovants suivants :&lt;/p&gt;&lt;p&gt;− Accompagner les professionnels et prestataires touristiques dans leur engagement dans des 
+démarches de tourisme durable ;&lt;/p&gt;&lt;p&gt;− Développer des produits touristiques correspondant aux attentes de la clientèle et la 
+commercialisation des offres touristiques locales ;&lt;/p&gt;&lt;p&gt;− Structurer et cibler la communication et la promotion des destinations identifiées.&lt;/p&gt;&lt;p&gt;Les projets innovants et de tourisme durable s’apprécieront au regard de la grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Mobilité active : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_self"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets devront se déployer au minimum à l’échelle de l’une des 3 destinations citées dans 
+la partie descriptif du présent appel à projets. Un argumentaire devra être fourni par le porteur 
+de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets de développement des produits touristiques devront répondre aux attentes de la 
+clientèle. Un argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » :&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques)) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T206" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-les-destinations-touristiques-ligeriennes-pour-ameliorer-leur-notoriete-2/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>165759</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - deux étapes (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;28 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02-twostage: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01-two-stage: Déployer des solutions systémiques circulaires grâce à des laboratoires vivants dans les villes et les régions (thème de l&amp;#039;initiative « Villes et régions circulaires »)  HORIZON-CL6-2027-01-CIRCBIO-02-two-stage : Thème ouvert : Utiliser l&amp;#039;initiative « Villes et régions circulaires » pour renforcer la fabrication urbaine à l&amp;#039;appui du pacte industriel propre&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q207" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD207" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>165761</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l'ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Action gérée indirectement par l&amp;apos;ECCC - 2027</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;71,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 71,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : 24,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : 19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : 4 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-01 : Intelligence artificielle pour les applications de cybersécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-02 : Continuum informatique sécurisé (IoT, périphérie, cloud, espaces de données)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-03 : Mises en œuvre sécurisées de la cryptographie post-quantique, cryptanalyse et confiance numérique post-quantique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-02-CS-ECCC-04 : Nouvelles primitives et nouveaux protocoles pour les fonctionnalités des futurs réseaux hybrides classiques-hybrides et quantiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2027</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-leccc-2027/</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-l-eccc-2027/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD208" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>165763</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE -  Action gérée indirectement par la CETC (2026) - 2026</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;56,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 56,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: 21,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC01: Approches et outils pour la sécurité dans le développement et l&amp;#039;évaluation des logiciels et du matériel informatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC02: Renforcer la sécurité, la confidentialité et la robustesse des modèles et systèmes d&amp;#039;IA (SecureAI)&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-02-CS-ECCC03: Systèmes cryptographiques avancés et implémentations cryptographiques hautement sécurisées à grande vitesse&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Clqiuez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-02-CS-ECCC&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-action-geree-indirectement-par-la-cetc-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD209" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>165764</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;227,60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 227,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : 18,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : 37,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : 43 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4,5 millions d&amp;#039;euros et 43 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : Amélioration de l&amp;#039;adaptabilité, de la flexibilité et de l&amp;#039;efficacité des processus de recyclage existants (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : Techniques de production durables et compétitives pour les batteries lithium-ion et sodium-ion (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : Cofinancement du plan stratégique pour les technologies énergétiques (SET) des chaînes de valeur des carburants renouvelables aux niveaux européen, national, régional et local&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie houlomotrice et marémotrice&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : Vallées d&amp;#039;énergie renouvelable en Afrique pour accroître la sécurité énergétique et l&amp;#039;accès à l&amp;#039;énergie en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : Technologies de production pour le solaire photovoltaïque au-delà de l&amp;#039;état de l&amp;#039;art (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : Validation opérationnelle à grande échelle et mise à l&amp;#039;échelle des outils et modèles d&amp;#039;IA (génératifs) de pointe alimentant un système énergétique numérique de nouvelle génération&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : Progrès dans le domaine du captage direct de l&amp;#039;air&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : Soutien à la mise en œuvre d&amp;#039;un cadre politique européen pour les infrastructures de transport et de stockage du CO2&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD210" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>165720</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Cancer » - 2026</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;124,19 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 124,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01: 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03: 22,19 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07: 25 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-01 : Modèles de jumeaux humains virtuels (VHT) pour la recherche sur le cancer&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-02 : Microbiome pour la prédiction précoce du cancer avant l&amp;#039;apparition de la maladie&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-03 : Essais cliniques pragmatiques visant à optimiser les interventions immunothérapeutiques pour les patients atteints de cancers réfractaires&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-04 : Soins palliatifs plus précoces et plus précis&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-05 : Améliorer la santé mentale des jeunes survivants du cancer grâce au Centre numérique européen pour les patients atteints de cancer (ECPDC)&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-06 : Développement d&amp;#039;un programme de renforcement des capacités de recherche sur le cancer avec et pour l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-02-CANCER-07 : Améliorer la qualité de vie des patients âgés atteints d&amp;#039;un cancer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P211" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q211" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-cancer-2026/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD211" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>165721</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;94,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l’appel : 94,8 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-two-stage: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-two-stage: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-two-stage: 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-two-stage: 12.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-two-stage: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;&lt;span&gt;Montant de la subvention&lt;/span&gt; &lt;span&gt;: entre 5,5 millions et 12 millions d&amp;#039;euros&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-01-deux étapes : Laboratoires vivants pour améliorer la santé des sols dans les régions biogéographiques continentale, de la mer Noire, pannonienne et steppique&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-02-deux étapes : Laboratoires vivants pour co-créer des solutions visant à réduire l&amp;#039;eutrophisation due à l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-03-deux étapes : L&amp;#039;agroforesterie pour la santé des sols à l&amp;#039;échelle du paysage&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-04-deux étapes : Recherche participative sur la santé des communautés en contact avec des sols pollués&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-05-deux étapes : Biotechnologies innovantes pour restaurer la santé des sols et améliorer la compétitivité et la résilience agricoles&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-05-SOIL-06-deux étapes : Facteurs et conséquences à long terme de la dégradation des sols : tirer les leçons du passé pour améliorer la santé future des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-05-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P212" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2027</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2027</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2027/</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD212" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>165722</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Accord sur les sols pour l&amp;apos;Europe » - 2026</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 33 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03: 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04: 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-01 : Surveillance de la santé des sols dans la pratique : donner aux parties prenantes les moyens d&amp;#039;échantillonner, d&amp;#039;analyser et d&amp;#039;interpréter les indicateurs de santé des sols&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-02 : Résistance aux antimicrobiens et biosynthèse des antibiotiques dans les sols : développer une compréhension approfondie et des stratégies de lutte à l&amp;#039;aide d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-03 : Favoriser les initiatives d&amp;#039;innovation ouvertes et centrées sur l&amp;#039;utilisateur afin d&amp;#039;améliorer la santé des sols en Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-05-SOIL-04 : Tirer parti des expériences de terrain à long terme et d&amp;#039;autres ensembles de données pour développer des systèmes d&amp;#039;aide à la décision basés sur l&amp;#039;IA pour une gestion durable des sols&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-05&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P213" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q213" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-leurope-2026/</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-accord-sur-les-sols-pour-l-apos-europe-2026/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD213" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>165724</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;275 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2026-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2026-01-02 : 150 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-01 : R&amp;amp;I en faveur du pacte industriel propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-02 : Recherche et innovation au service du pacte industriel propre : technologies propres pour l&amp;#039;action climatique&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Bâtiments et construction
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P214" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD214" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>165725</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - R&amp;amp;I en faveur du pacte pour une industrie propre - 2027</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;265 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 265 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : 140 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 millions et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2027-01-01 : R&amp;amp;I en faveur du pacte pour une industrie propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2027-01-02 : R&amp;amp;I en faveur du pacte pour une industrie propre : technologies propres pour l&amp;#039;action climatique&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-1-general-introduction_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P215" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2027</t>
+        </is>
+      </c>
+      <c r="Q215" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ri-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-r-amp-i-en-faveur-du-pacte-pour-une-industrie-propre-2027/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD215" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>165727</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P216" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q216" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD216" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>165731</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE - 2027</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;224 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 224 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : 49 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 et 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-22 : Matériaux avancés innovants et nouveaux procédés de production – réduire la dépendance vis-à-vis des matières premières critiques et stratégiques (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-02 : Fabrication avancée pour les produits clés (IA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-03 : Procédés industriels et automatisation pour la déconstruction et la refabrication (RIA) (partenariat Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-06 : Matériaux avancés circulaires innovants : faciliter la transition de la conception à la commercialisation (RIA) (partenariats « Matériaux avancés innovants pour l&amp;#039;UE » et « Made in Europe »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-08 : Circularité textile grâce à des technologies de traitement et de fabrication avancées et à des approches systémiques (IA) (partenariat Textiles for the Future)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-42 : Libérer le potentiel des actifs intellectuels universitaires pour l&amp;#039;industrie, les PME et les start-ups (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-47 : Programmes pilotes d&amp;#039;accès aux infrastructures technologiques pour les start-ups, les scale-ups et les PME innovantes européennes (CSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-49 : « Preuve de marché » pour améliorer la valorisation et la commercialisation des résultats de R&amp;amp;I générés par Horizon (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-16 : Technologies pour le traitement innovant des matières premières (IA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-17 : Réseau d&amp;#039;experts sur les matières premières critiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-01-MAT-PROD-49?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-CL4-2027-01&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N217" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P217" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q217" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S217" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U217" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V217" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="Y217" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z217" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-2027/</t>
+        </is>
+      </c>
+      <c r="AA217" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD217" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>165734</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;179 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 179 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27: 22.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11: 17 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11 : Démonstration de technologies hydroélectriques pour une rénovation efficace et tournée vers l&amp;#039;avenir des centrales hydroélectriques existantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16 : Procédés et équipements industriels pour des technologies tandem innovantes, fiables et évolutives (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17 : Électrification de l&amp;#039;économie grâce au photovoltaïque : conception et optimisation de systèmes photovoltaïques soutenant l&amp;#039;électrification industrielle et favorisant la participation aux marchés de l&amp;#039;électricité&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25 : Salles de contrôle avancées pour les GRT afin d&amp;#039;améliorer l&amp;#039;observabilité, la stabilité et la résilience du réseau&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26 : Systèmes avancés de gestion de la distribution (ADSM) pour des réseaux de distribution plus efficaces et plus flexibles&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27 : Approches intégrées pour la modernisation des infrastructures à l&amp;#039;aide de technologies innovantes de stockage d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28 : Communauté de pratique - Prise de décision fondée sur les données dans le domaine de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32 : Mise en place de clusters industriels CCUS – Projet pilote sur la préparation de la société&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P218" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD218" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>165735</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P219" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="Q219" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S219" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD219" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>165736</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EIC STEP Scale Up - 2026</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 3 - Europe innovante - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;300 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 300 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 10 millions d&amp;#039;euros et 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Échange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EIC-2026-STEP : EIC STEP Scale Up&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre point de contact national (PCN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://eic.ec.europa.eu/document/download/52598755-1351-4b54-b46b-e2682d0a3aec_en?filename&amp;#61;EIC-Work-Programme-2026.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2026-step" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web l’Agence exécutive : &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/european-innovation-council-and-small-and-medium-sized-enterprises-executive-agency_en?etransnolive&amp;#61;1" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://www.horizon-europe.gouv.fr/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Industrie</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P220" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+      <c r="Q220" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2026</t>
+        </is>
+      </c>
+      <c r="S220" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-eic-step-scale-up-2026/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD220" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>165746</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Bourses ERA - 2027</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 100 000 et 500 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2027-03-WIDENING-01 : Bourses ERA&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2027-03-WIDENING-01?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;HORIZON-WIDERA-2027-03&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P221" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2027</t>
+        </is>
+      </c>
+      <c r="Q221" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2027</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-bourses-era-2027/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD221" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>165747</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q222" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD222" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>165748</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;263 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 263 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions d&amp;#039;euros et 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : Production intégrée et développement de produits pour les batteries au lithium de nouvelle génération destinées à la mobilité (partenariats BATT4EU et Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : Projet pilote phare : démonstrations à grande échelle du CCAM (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : Concurrence géopolitique et résilience socio-économique dans le domaine du CCAM : une feuille de route en matière d&amp;#039;innovation et de politique pour le leadership de l&amp;#039;UE (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : IA générative pour un CCAM plus intelligent : amélioration de la perception, de la prise de décision et de la validation (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : Accroître la compétitivité et la résilience du transport multimodal de marchandises et de la logistique pour des chaînes d&amp;#039;approvisionnement compétitives&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : Soutenir une mobilité urbaine durable et intelligente en Europe (CIVITAS)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : Sécurité routière et résilience des zones rurales&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : Renforcement de la résilience dans le transport multimodal de passagers grâce aux technologies numériques et à l&amp;#039;IA générative et discriminative&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P223" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q223" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD223" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
+        <v>165751</v>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 04 - une seule étape - 2026</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;23 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : entre 70 % et 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-04-GOVERNANCE-01: Activités supplémentaires pour le Partenariat européen pour l&amp;#039;agriculture des données&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL6-2026-04-GOVERNANCE-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N224" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O224" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P224" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+      <c r="Q224" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2026</t>
+        </is>
+      </c>
+      <c r="S224" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U224" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V224" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y224" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z224" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-04-une-seule-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA224" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD224" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>165754</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 02 - une étape (2027) - 2027</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;182,85 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 182,85 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: 11,80 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: 15,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: 7,80 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: 6.,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: 22 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions d&amp;#039;euros et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-01: Renforcer la résilience de l&amp;#039;agriculture dans les environnements pauvres en eau et en nutriments grâce aux innovations numériques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-02: Réduction accrue des émissions de GES et amélioration de l&amp;#039;efficacité alimentaire grâce aux additifs alimentaires&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-03: Microbiome pour la durabilité et la santé du bétail terrestre dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-04: Améliorer la compréhension de la contribution du secteur de l&amp;#039;agriculture biologique à la durabilité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-05: Améliorer la rentabilité et la résilience des agriculteurs grâce à des innovations visant à diversifier les cultures et les chaînes de valeur&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-06: Libérer le potentiel de la production alimentaire aquacole durable à petite échelle et de la pêche récréative pour la prospérité des communautés locales&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-07: Vers la commercialisation de solutions basées sur le microbiome alimentaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-08: Caractérisation alimentaire basée sur l&amp;#039;IA&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-FARM2FORK-09: Partenariat Union africaine-Union européenne pour la sécurité alimentaire et nutritionnelle et l&amp;#039;agriculture durable (FNSSA)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-01: Gouvernance, développement durable et politique internationale d&amp;#039;un Arctique sans glace à l&amp;#039;avenir&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-02: Renforcer les politiques fondées sur des données probantes pour la résilience de l&amp;#039;agriculture et de la sylviculture européennes et des chaînes d&amp;#039;approvisionnement connexes face aux crises et aux risques systémiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-03: Innovation et développement à grande échelle dans le domaine de l&amp;#039;agriculture carbone&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-CLIMATE-04: Créer un espace d&amp;#039;exploitation sûr pour l&amp;#039;Antarctique et l&amp;#039;océan Austral&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 01: Renforcer la résilience des communautés rurales face aux chocs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-02-COMMUNITIES 02: Renforcer l&amp;#039;entrepreneuriat et l&amp;#039;innovation dans les systèmes alimentaires urbains locaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="Q225" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2027</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-02-une-etape-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD225" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>165757</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une seule étape - 2027</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;261,8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 261,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04: 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05: 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-01: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02: 9.8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03: 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04: 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-01 : Intégration de la télédétection et des observations in situ de la biodiversité, vers un cadre d&amp;#039;observation et de données pleinement interopérable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-02 : Soutien scientifique et politique à la mise en œuvre des politiques et stratégies de l&amp;#039;UE et mondiales en matière de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-03 : Innovation technique pour protéger les écosystèmes et intensifier leur restauration&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-04 : Laboratoires vivants pour l&amp;#039;éradication et/ou la gestion des espèces exotiques envahissantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-05 : Accélérer la transition vers une économie positive pour la nature : intégrer la biodiversité dans le secteur privé&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-06 : Laboratoires vivants favorisant un changement transformateur grâce à l&amp;#039;intégration des connaissances et à une gouvernance inclusive&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-07 : Santé des écosystèmes et des espèces sauvages, prévisions et impacts sur la santé humaine, face aux facteurs de stress existants et émergents, dans le cadre d&amp;#039;une approche « One Health »&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-08 : Favoriser les oiseaux et les mammifères communs des terres agricoles pour des systèmes de production alimentaire résilients&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-BIODIV-09 : Renforcer la compétitivité de la sélection des cultures biologiques : accent sur les variétés adaptées à la culture intercalaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-01 : Améliorer l&amp;#039;écoconception et la circularité des produits électroniques grand public&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-02 : Améliorer l&amp;#039;écoconception et la circularité des produits de construction&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-03 : Développement de nouvelles technologies de recyclage pour les matériaux plastiques complexes à l&amp;#039;aide de solutions biotechnologiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-04 : Renforcement des capacités pour prolonger le cycle de vie des produits grâce à la réparation et à la remise à neuf&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-05 : Solutions circulaires innovantes pour les chaussures en fin de vie grâce à la collecte, au tri et au recyclage&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-06 : Vers une Europe des lieux de bioéconomie&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-07 : Amélioration des flux de biomasse pour une bioéconomie durable et circulaire&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-08 : Application de la biotechnologie pour le CCU&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-09 : Accroître la circularité du secteur bio : surcyclage et recyclage pour une valeur ajoutée et des avantages environnementaux accrus&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-CIRCBIO-10 : Renforcer la recherche forestière pour soutenir l&amp;#039;Ukraine&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01- ZEROPOLLUTION-01 : Remplacement des substances dangereuses dans les produits biocides&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-02 : Élaboration de stratégies efficaces de planification de la qualité de l&amp;#039;air grâce à une modélisation innovante à plusieurs échelles&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-03 : Améliorer la capacité à surveiller et à réduire la pollution atmosphérique provenant de l&amp;#039;agriculture&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2027-01-ZEROPOLLUTION-04 : Système européen d&amp;#039;analyse comparative environnementale des secteurs industriels de la bioéconomie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P226" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2027</t>
+        </is>
+      </c>
+      <c r="Q226" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-seule-etape-2027/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD226" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>165758</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel 01 - une étape - 2026</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;210 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 210 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-01 : Comprendre et lutter contre le déclin des insectes&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-02 : Développer des méthodes pour évaluer la présence, les fonctions et la sensibilité des écosystèmes souterrains&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-03 : Repousser les limites des connaissances et des mesures de conservation des écosystèmes des grands fonds marins&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-04 : Garantir l&amp;#039;efficacité continue des zones protégées dans la conservation des habitats et des espèces face à l&amp;#039;intensification des facteurs de perte de biodiversité&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-05 : Faire progresser les scénarios intégrés et les modèles de prévision pour éclairer la transition vers une société respectueuse de la nature&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-BIODIV-06 : Stimuler l&amp;#039;agrobiodiversité pour la sécurité alimentaire et la compétitivité durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-01 : Améliorer la circularité des emballages alimentaires flexibles multicouches en plastique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-02 : Faire progresser les technologies de recyclage des déchets textiles post-consommation mixtes provenant de produits composites&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-03 : Récupération avancée des matières premières critiques issues des déchets d&amp;#039;équipements électriques et électroniques (DEEE)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-04 : Démonstration et déploiement de systèmes innovants de collecte, de tri en vue du réemploi et de réparation des textiles au niveau des villes/régions (Thème de l&amp;#039;initiative « Villes et régions circulaires »)&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-05 : Comprendre les flux de biomasse en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-06 : Centre de soutien aux politiques bioéconomiques pour les États membres, les régions et les secteurs&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-07 : Faire progresser l&amp;#039;innovation bio-sourcée européenne grâce aux concepts de biotechnologie et de biofabrication&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-08 : Soutenir la recherche prénormative pour la normalisation des produits biosourcés&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-09 : Équilibrer les objectifs de sécurité alimentaire, de bioéconomie, de climat et de biodiversité pour débloquer des chaînes de valeur durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-10 : Innovation bio-sourcée dans la société : soutenir un mode de vie durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-CIRCBIO-11 : Exploiter les propriétés uniques des organismes marins pour fournir des produits bio-sourcés bleus durables&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-01 : Vers une évaluation complète de la perturbation des écosystèmes marins par le bruit sous-marin anthropique&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-02 : Bioremédiation des écosystèmes ukrainiens contaminés par les conflits&lt;/li&gt;    &lt;li&gt;HORIZON-CL6-2026-01-ZEROPOLLUTION-03 : Développement de techniques de recharge artificielle des aquifères (MAR) dans un contexte rural&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2026-2027_en.pdf" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL6-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" rel="nofollow"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P227" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="Q227" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2026</t>
+        </is>
+      </c>
+      <c r="S227" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-01-une-etape-2026/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD227" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>166110</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2027</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H228" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;92,32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 92,32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : 22,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : 26,82 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 et 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-01 : Micro-réseaux innovants pour une meilleure intégration et une plus grande efficacité des systèmes énergétiques en milieu urbain&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-02 : Villes à hydrogène&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-03 : Pôles multimodaux de transport de passagers inclusifs et résilients au changement climatique, favorisant le transfert modal vers des transports durables et la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-CCRI-04 : Promouvoir des solutions logistiques circulaires dans les villes&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2027-04-CIT-05 : Stimuler la transformation vers des villes neutres sur le plan climatique, une économie à zéro émission nette et une autonomie stratégique ouverte grâce aux achats publics avant commercialisation (PCP)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2027-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P228" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2027</t>
+        </is>
+      </c>
+      <c r="Q228" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2027</t>
+        </is>
+      </c>
+      <c r="S228" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2027/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD228" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>166111</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Soutenir la mise en œuvre de la mission « Villes intelligentes et neutres sur le plan climatique » - 2026</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;85,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 85,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : 47,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % des coûts totaux éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-01 : Transports publics urbains et suburbains économes en énergie, complétés par la mobilité partagée&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-02 : Transition vers des solutions de chauffage à basse température dans les immeubles collectifs&lt;/li&gt;    &lt;li&gt;HORIZON-MISS-2026-04-CIT-NEB-B4PCCRI-03 : Introduction de modèles d&amp;#039;économie circulaire dans le secteur de la construction, des bâtiments à l&amp;#039;échelle de la ville&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Informations complémentaires&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;span&gt;&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-12-missions_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l’appel (EN) : &lt;/span&gt;&lt;span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-MISS-2026-04&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN)  : &lt;/span&gt;&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d’informations (EN) : &lt;/span&gt;&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P229" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="Q229" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-soutenir-la-mise-en-oeuvre-de-la-mission-villes-intelligentes-et-neutres-sur-le-plan-climatique-2026/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD229" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>166112</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H230" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;129,50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 129,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01 : 7,83 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01 : 7,67 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01 : 4,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03 : 5,83 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 et 7,833 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-01: Outils de détection et d’investigation des préjudices en ligne utilisant un modèle de cycle de développement court&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-02: Police de proximité dans des sociétés européennes diversifiées&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-03: Sujet ouvert sur le renforcement de la prévention, de la détection et de la dissuasion des problématiques sociétales liées aux différentes formes de criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-04: Sujet ouvert sur le renforcement de la sécurité des citoyens face au terrorisme, y compris dans les espaces publics&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-FCT-05: Réponses efficaces et fondées sur des preuves face à la disponibilité et à l’usage accrus de drogues synthétiques et de stimulants en Europe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-01: Sujet ouvert sur la recherche et l’innovation pour une gestion efficace des frontières extérieures de l’UE, favorisant les droits fondamentaux et les valeurs de l’Union&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-02: Titres de voyage numériques futurs fiables, sécurisés et de haute qualité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-BM-03: Détection et caractérisation des menaces ou des marchandises illégales / de contrebande dans le fret&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-01: Renforcement de la protection physique des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-INFRA-02: Impact de l’utilisation malveillante du renseignement en sources ouvertes (OSINT) sur la continuité des activités des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-01: Sujet ouvert sur des équipements de protection avancés optimisés pour les environnements CBRN-E (chimiques, biologiques, radiologiques, nucléaires et explosifs) et une nouvelle génération d’équipements de protection intelligents pour les intervenants en situation de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-02: Résilience sociétale, engagement des jeunes générations et innovation numérique pour la résilience face aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-03: Amélioration des systèmes d’aide à la décision pour les crises de catastrophe : exploitation des technologies émergentes pour une meilleure préparation civile et une gestion de crise renforcée&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-DRS-04: Renforcement de la préparation aux catastrophes transfrontalières de grande ampleur&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-01: Accélération de l’adoption par des propositions ouvertes en faveur de l’innovation avancée des PME&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-02: Bases ouvertes pour de futurs marchés publics avant commercialisation de technologies de sécurité innovantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2027-01-SSRI-03: Innovation en matière de sécurité tirée par la demande&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN): &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N230" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P230" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q230" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2027</t>
+        </is>
+      </c>
+      <c r="S230" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U230" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y230" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z230" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA230" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD230" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>166113</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Sécurité civile pour la société - 2026</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H231" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-01 : 12 millions euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : 1 330 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-03 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 4.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : 9 670 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : 3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : 5 830 000 euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,33 millions et 5,83 millions&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-01 : Amélioration des capacités des forces de l&amp;#039;ordre à relever les défis liés au climat&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-02 : Thème ouvert sur la prévention et la lutte contre l&amp;#039;utilisation abusive des technologies émergentes à des fins criminelles, y compris les questions liées à l&amp;#039;accès légal aux données&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-03 : Personnes disparues : prévention et enquête&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-04 : Approches de prévention de la criminalité, en ligne et hors ligne, visant à lutter contre le lien entre les addictions et la criminalité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-05 : Renforcement de la sécurité des citoyens contre le terrorisme et la violence d&amp;#039;actes isolés dans des espaces confinés tels que les écoles&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-FCT-06 : Prévention et atténuation de l&amp;#039;utilisation abusive de la biologie synthétique à des fins de bioterrorisme  HORIZON-CL3-2026-01-BM-01 : Surveillance avancée des frontières et connaissance de la situation&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-02 : Facilitation des déplacements accessible et disponible&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-BM-03 : Fiabilité des méthodes d&amp;#039;évaluation de l&amp;#039;âge dans le contexte de la sécurité et de la gestion des frontières&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-01 : Outils et processus pour soutenir les tests de résistance des infrastructures critiques&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-02 : Défis sécuritaires de la transition verte dans les zones urbaines et périurbaines&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-INFRA-03 : Capacités innovantes ciblées pour la résilience des entités critiques face aux catastrophes naturelles et d&amp;#039;origine humaine, y compris les scénarios hybrides&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-01 : Concevoir de nouveaux moyens de sensibilisation aux risques et d&amp;#039;amélioration de la préparation aux catastrophes&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-02 : Approche multirisques et impacts cumulatifs/en cascade  HORIZON-CL3-2026-01-DRS-03 : Développement d&amp;#039;outils, de processus, d&amp;#039;équipements et de technologies innovants grâce à des interventions en cas de catastrophes et d&amp;#039;urgences pour la recherche et le sauvetage dans des conditions dangereuses&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-04 : Thème ouvert sur la promotion de l&amp;#039;adoption d&amp;#039;innovations en matière de solutions de gestion des risques de catastrophe&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-DRS-05 : Sécurité climatique et préparation civile – nouvelles façons d&amp;#039;élaborer des scénarios liés au changement climatique avant et après une crise pour une Europe plus résiliente&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-01 : Thème ouvert sur le soutien aux innovations technologiques de rupture pour la sécurité civile&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-02 : Innovation axée sur la demande en matière de sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-03 : Marchés publics d&amp;#039;innovation pour la sécurité&lt;/li&gt;    &lt;li&gt;HORIZON-CL3-2026-01-SSRI-04 : Développement d&amp;#039;un écosystème et de capacités de nouvelle génération pour un système européen de communication critique sécurisé dans le domaine de la sécurité civile&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-6-civil-security-for-society_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL3-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations :&lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P231" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="Q231" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+      <c r="S231" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-securite-civile-pour-la-societe-2026/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD231" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
+        <v>166116</v>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H232" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;339.50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l&amp;#039;appel : 339.50 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures : 20 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures : 29.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership) : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership) : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains : 105 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-01: Testing and optimising models of cocreation of advanced research infrastructure technologies : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-02: Pioneering Destination Earth for a Sustainable Future: Large-Scale Pilots and Demonstrators : 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services&lt;/li&gt;    &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N232" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P232" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q232" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2027</t>
+        </is>
+      </c>
+      <c r="S232" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U232" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y232" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z232" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA232" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD232" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>166117</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE deux étapes - 2027</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H233" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;82,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 82,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget partopic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: 52,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions et 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-02-MAT-PROD-32- two-stage: Apport énergétique efficace à partir de sources renouvelables et gestion de l&amp;#039;énergie dans les industries de transformation (IA) (Processes4Planet et Innovative Advanced Materials for the EU partnerships)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-02-DIGITAL-EMERGING-52-two-stage: Nouvelles approches pour la collaboration entre l&amp;#039;homme et l&amp;#039;IA pour la main-d&amp;#039;œuvre de demain (RIA) (partenariats Made in Europe et AI, Data and Robotics)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P233" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q233" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-deux-etapes-2027/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD233" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:34" customHeight="0">
+      <c r="A234" s="1">
+        <v>166118</v>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - IA dans la Science - 2027</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H234" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K234" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;32 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA) : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot) : 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-01: Automated Scientific Discovery (RAISE pilot) (RIA)&lt;/li&gt;    &lt;li&gt;HORIZON-RAISE-2027-01-02: Automated Scientific Discovery – Food (RAISE pilot)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre Point de Contact National (NCP) : &lt;/span&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN)&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-RAISE-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;&lt;span&gt;: &lt;/span&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations: &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N234" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P234" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q234" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S234" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U234" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V234" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="Y234" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z234" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-ia-dans-la-science-2027/</t>
+        </is>
+      </c>
+      <c r="AA234" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD234" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF234" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG234" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH234" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:34" customHeight="0">
+      <c r="A235" s="1">
+        <v>166120</v>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2027</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H235" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;66,16 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 66,16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : 0,98 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : 0,49 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : 29,20 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 0,25 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-12 : Solutions numériques pour l&amp;#039;autonomie des systèmes de transport spatial, outils de conception et de simulation - Facilitateurs numériques et éléments constitutifs (Partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-21 : Essai au sol intégré de la mission pilote ISOS4I et consolidation des solutions USI compatibles avec l&amp;#039;espace&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-33 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-34 : Préparation de missions de démonstration pour l&amp;#039;observation collaborative de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-83 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-84 : Équipements critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-SPACE-03-71 : Thème de la gravimétrie spatiale quantique&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N235" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P235" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q235" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2027</t>
+        </is>
+      </c>
+      <c r="S235" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U235" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V235" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="Y235" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z235" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2027/</t>
+        </is>
+      </c>
+      <c r="AA235" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD235" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG235" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH235" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:34" customHeight="0">
+      <c r="A236" s="1">
+        <v>166121</v>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ESPACE - 2026</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H236" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;90,97 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 90,97 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : 22,59 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : 26 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : 3,92 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : 12,74 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : 6,86&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : 3,92&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : 2,94 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1,5 million et 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-11 : Renforcer l&amp;#039;accès autonome de l&amp;#039;UE à l&amp;#039;espace grâce à des ports spatiaux basés dans l&amp;#039;UE&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-31 : Facilitateurs numériques et éléments constitutifs pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-32 : Préparation de missions de démonstration pour l&amp;#039;observation de la Terre et les télécommunications par satellite pour les solutions spatiales (partenariat spatial)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-61 : Analyse scientifique et exploitation des données spatiales&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-81 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – FPGA résistant aux rayonnements sur 7 nm&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-82 : Composants EEE critiques pour l&amp;#039;espace pour l&amp;#039;indépendance de l&amp;#039;UE – MMIC GaN mm-Wave Fondements (phase A) : développement et industrialisation des capacités des substrats SiC semi-isolants&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-85 : Installations critiques au service des composants EEE spatiaux pour l&amp;#039;indépendance de l&amp;#039;UE – Installation d&amp;#039;essais d&amp;#039;irradiation à haute et très haute énergie Déploiement sur le marché&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2026-SPACE-03-86 : Équipements spatiaux critiques pour l&amp;#039;indépendance de l&amp;#039;UE – Interface de ravitaillement spatial&lt;/li&gt;  &lt;/ul&gt;      &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N236" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P236" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q236" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S236" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U236" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V236" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="Y236" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z236" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-espace-2026/</t>
+        </is>
+      </c>
+      <c r="AA236" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD236" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG236" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH236" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:34" customHeight="0">
+      <c r="A237" s="1">
+        <v>166122</v>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Des quartiers beaux, inclusifs et durables pour les communautés - 2026</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H237" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;101,10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 101,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : 12,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : 10,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3,50 et 6,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;div role="heading"&gt;  &lt;div&gt;&lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION01 : Lutter contre le sans-abrisme grâce à des approches axées sur le logement, conformes au nouveau Bauhaus européen&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION02 : Approches innovantes pour l&amp;#039;aménagement spatial des quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-PARTICIPATION03 : Comprendre l&amp;#039;expérience des habitants des quartiers afin de favoriser leur santé et leur bien-être&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-01 : Solutions durables, inclusives, abordables et esthétiques pour le confort thermique dans les bâtiments&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-02 : Faire progresser les mesures d&amp;#039;entretien et de réparation durables pour les bâtiments existants&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-REGEN-03 : Solutions innovantes pour une utilisation durable et esthétique de l&amp;#039;espace vertical&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-01 : Lutter structurellement contre le sans-abrisme grâce à des infrastructures et des services sociaux coordonnés dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-02 : Comprendre la dynamique des marchés financiers pour accroître les investissements dans les projets du nouveau Bauhaus européen dans les quartiers&lt;/li&gt;    &lt;li&gt;HORIZON-NEB-2026-01-BUSINESS-03 : Approches pour réutiliser les espaces vacants, obsolètes ou sous-utilisés&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-NEB-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N237" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P237" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q237" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S237" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U237" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V237" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="Y237" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z237" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-des-quartiers-beaux-inclusifs-et-durables-pour-les-communautes-2026/</t>
+        </is>
+      </c>
+      <c r="AA237" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD237" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG237" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH237" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:34" customHeight="0">
+      <c r="A238" s="1">
+        <v>166125</v>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Appel conjoint entre la nouvelle facilité « Bauhaus européen » et la mission « Pacte pour les sols en Europe » - 2027</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H238" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7,50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-NEB-2027-02-NEB-SOIL-01 : Réduire l&amp;#039;imperméabilisation des sols grâce à une conception urbaine et territoriale durable dans le cadre du nouveau Bauhaus européen&lt;/div&gt;  &lt;/div&gt;  &lt;div&gt;&lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N238" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+International
+Appui méthodologique
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O238" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P238" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2027</t>
+        </is>
+      </c>
+      <c r="Q238" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2027</t>
+        </is>
+      </c>
+      <c r="S238" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U238" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V238" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="Y238" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z238" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-appel-conjoint-entre-la-nouvelle-facilite-bauhaus-europeen-et-la-mission-pacte-pour-les-sols-en-europe-2027/</t>
+        </is>
+      </c>
+      <c r="AA238" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD238" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG238" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH238" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:34" customHeight="0">
+      <c r="A239" s="1">
+        <v>165614</v>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d'excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d&amp;apos;excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H239" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K239" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Erasmus&amp;#43; - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;68 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel: 68 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 4 millions d&amp;#039;euros par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;La subvention sera versée sous forme de somme forfaitaire.&lt;/em&gt;  &lt;ul&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Établir et développer des réseaux de collaboration transnationaux réunissant les acteurs locaux et régionaux de l&amp;#039;EFP au sein de partenariats public-privé solides et étendus&lt;/li&gt;    &lt;li&gt;Garantir des compétences de haut niveau grâce à des dispositifs d&amp;#039;EFP flexibles et centrés sur l&amp;#039;apprenant, menant à des emplois de qualité et à des perspectives de carrière à long terme&lt;/li&gt;    &lt;li&gt;Soutenir et impulser le développement local et régional, l&amp;#039;innovation et l&amp;#039;inclusion sociale&lt;/li&gt;    &lt;li&gt;Contribuer à une convergence vers l&amp;#039;excellence en matière d&amp;#039;EFP, afin d&amp;#039;améliorer la qualité de l&amp;#039;EFP au niveau systémique dans un nombre croissant de pays&lt;/li&gt;    &lt;li&gt;Veiller à ce que les résultats obtenus soient mis en œuvre et aient un impact au-delà des organisations partenaires et de la durée du projet&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles, c&amp;#039;est-à-dire un État membre de l&amp;#039;UE ou un pays tiers associé au programme&lt;/li&gt;    &lt;li&gt;Être investie dans le domaine de l&amp;#039;enseignement et de la formation professionnels ou dans le monde du travail&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 8 candidats originaires d&amp;#039;au moins 4 États membres de l&amp;#039;UE ou pays tiers associés au Programme.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d’un avenant à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: eacea-eplus-vet&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://erasmus-plus.ec.europa.eu/sites/default/files/2025-11/programme-guide-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERASMUS-EDU-2026-PEX-COVE?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;ERASMUS-EDU-2026-PEX-COVE&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a title="Click here" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Click here" href="https://erasmus-plus.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N239" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Emploi
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P239" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="Q239" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S239" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U239" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V239" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/erasmus-centres-dexcellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="Y239" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z239" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-centres-d-excellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="AA239" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD239" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF239" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG239" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH239" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:34" customHeight="0">
+      <c r="A240" s="1">
+        <v>165602</v>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - INDUSTRIE-FTRI - 2027</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H240" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K240" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.       &lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;      &lt;u&gt;TOPICS&lt;/u&gt; :   A venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-61 : Voie rapide vers la recherche et l&amp;#039;innovation pour des avancées décisives dans les technologies industrielles (action de recherche et d&amp;#039;innovation)&lt;/li&gt;    &lt;li&gt;HORIZON-CL4-2027-01-MAT-PROD-62 : Voie rapide vers l&amp;#039;innovation pour des avancées décisives dans le plan d&amp;#039;action pour l&amp;#039;industrie chimique (action de recherche et d&amp;#039;innovation)&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;      &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL4-2027-06&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N240" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P240" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2026</t>
+        </is>
+      </c>
+      <c r="Q240" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2027</t>
+        </is>
+      </c>
+      <c r="S240" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U240" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V240" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="Y240" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z240" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-industrie-ftri-2027/</t>
+        </is>
+      </c>
+      <c r="AA240" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD240" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF240" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG240" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH240" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:34" customHeight="0">
+      <c r="A241" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H241" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I241" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N241" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P241" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q241" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S241" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T241" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U241" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V241" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y241" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z241" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA241" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC241" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG241" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH241" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:34" customHeight="0">
+      <c r="A242" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H242" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I242" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K242" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N242" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O242" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S242" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T242" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U242" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V242" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W242" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y242" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z242" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA242" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC242" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE242" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF242" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG242" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH242" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>