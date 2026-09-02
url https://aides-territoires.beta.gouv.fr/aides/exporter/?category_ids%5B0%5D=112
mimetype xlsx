--- v2 (2026-07-17)
+++ v3 (2026-09-02)
@@ -263,1117 +263,718 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166274</v>
+        <v>163959</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...397 lines deleted...]
-      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agences de l'eau
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...5 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163896</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-[...8 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163142</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
 mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
 territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
 au profit des collectivités seine-et-marnaises pour un accompagnement dans la
 mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
 orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
 un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
 Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
 potentialités offertes pour poursuivre son développement, tout en conservant
 ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
 réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
 l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
 initiatrice de la demande, puis auprès des communes volontaires si elles en
 estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
 pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
 leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
 collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
@@ -1382,365 +983,365 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163011</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162982</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1783,571 +1384,2473 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>155568</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la végétalisation et l'aménagement des cimetières existants</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION ET AMÉNAGEMENT DES CIMETIÈRES EXISTANTS</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans l&amp;#039;évolution des pratiques de gestion et d&amp;#039;entretien des cimetières existants afin de faciliter, sur ces espaces, l&amp;#039;arrêt d&amp;#039;utilisation de produits phytosanitaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Equipement public
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements (études préalables et travaux), sur tout ou partie des cimetières existants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Végétalisation (ex : plantations, semis...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de paillage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rejointoiement des espaces inter-tombes...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Pour les projets de végétalisation des cimetières, les espèces  végétales devront être préalablement validées par les services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Création, agrandissement de cimetières, mise en accessibilité, travaux horticoles ponctuels, renouvellement des plantations, entretien...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 30.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-et-amenagement-des-cimetieres-existants/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef3c-modele/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>155559</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la mise en accessibilité des bâtiments publics et des cimetières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux de mise en accessibilité portant sur les seuls bâtiments publics dédiés à une activité de service public et/ou à un usage public et classés Établissements recevant du public (ERP), à l&amp;#039;exception des édifices cultuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de mise en accessibilité des cimetières publics, à l&amp;#039;intérieur ou à leurs abords immédiats.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les diagnostics, travaux de désamiantage ou autres effectués à l&amp;#039;occasion de la mise en accessibilité et accompagnés de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux et équipements nécessaires à l&amp;#039;accessibilité extérieure et intérieure du bâtiment, hors mobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux et les solutions techniques amovibles aux abords immédiats des bâtiments permettant de les rendre accessibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les places de parking signalées PMR, les aménagements et les cheminements directement liés à l&amp;#039;usage ou à l&amp;#039;accès du bâtiment ou du cimetière et aux abords immédiats de ces derniers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signalétique au sol, verticale, extérieure ou intérieure, ou autre, ainsi que l&amp;#039;éclairage public lié aux places de parkings et aux cheminements concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Lorsque les travaux et dépenses de mise en accessibilité sont communs à un édifice cultuel et à un cimetière, ils sont pris en compte au titre de ce dernier. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ces travaux doivent avoir fait l’objet d’un dépôt au titre de
+l’agenda d’accessibilité programmée (Ad’Ap) ou d’un avis favorable de la
+commission compétente*&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+*la sous-commission départementale d’accessibilité (SCDA) donne un avis
+concernant les dispositions relatives à l&amp;#039;accessibilité aux personnes
+handicapées des établissements et installations recevant du public et les
+dérogations à ces dispositions&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les commerces ou « cases commerciales »,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mobiliers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les abribus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments abritant La Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les édifices cultuels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Condition d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ Les travaux doivent être prévus et inscrits dans l&amp;#039;Agenda d&amp;#039;accessibilité programmée (Ad&amp;#039;AP) transmis par la commune ou le groupement de communes à la Préfecture et faire l‘objet d&amp;#039;un avis de récépissé de dépôt à la Préfecture (Le terme de « projet » désigne les travaux prévus dans un Ad&amp;#039;AP pour un bâtiment)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond
+  de dépenses
+  par projet
+  (travaux prévus
+ dans un Ad&amp;#039;AP pour un bâtiment) :
+ &lt;/strong&gt;
+ 50.000€ HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
-          <t>CC des Coëvrons</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
-          <t>https://www.coevrons.fr/article/programme-leader</t>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-accessibilite-des-batiments-et-des-cimetieres/</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
-          <t>njoly@coevrons.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b6a-modele/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
-          <t>Communauté de communes des Coëvrons</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>27/06/2024</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>162642</v>
+        <v>155108</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Etude de faisabilité / opportunité</t>
+          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale Aveyron Ingénierie</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Plan d&amp;#039;aménagement détaillé
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitée
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements directement liés au projet :
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 1) le terrassement : grattage, décaissement, ...et aménagement d&amp;#039;allées perméables
+&lt;/p&gt;
+&lt;p&gt;
+ 2) les travaux relatifs à la gestion des eaux
+&lt;/p&gt;
+&lt;p&gt;
+ 3) les travaux d&amp;#039;aménagements de l&amp;#039;ossuaire et du jardin du souvenir
+&lt;/p&gt;
+&lt;p&gt;
+ 4) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 5) les travaux de restauration du petit patrimoine bâti et/ou funéraire
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la signalétique dans l&amp;#039;enclos : valorisation du patrimoine, accessibilité, communication sur le projet
+&lt;/p&gt;
+&lt;p&gt;
+ 7) les murs d&amp;#039;enceinte (excepté les grillages) et le portail
+&lt;/p&gt;
+&lt;p&gt;
+ 8) le mobilier urbain : bancs, barrières, abris vélo...
+&lt;/p&gt;
+&lt;p&gt;
+ 9) le parking perméable de l&amp;#039;enclos ou du cimetière
+&lt;/p&gt;
+&lt;p&gt;
+ 10) le préau d&amp;#039;accueil
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le mobilier funéraire (cavurnes, colombarium, ...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>159891</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière juridique et administrative</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>conseil juridique et administratif</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines juridiques et administratifs pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil juridique : rédaction de notes ou avis sur une situation juridique donnée ou des problématiques de gestion locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil, assistance et aide à la rédaction de documents dans le cadre de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès gratuit à une plateforme de dématérialisation en matière de marchés publics et accompagnement dans la création d&amp;#039;un profil acheteur des collectivités gardoises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de modèles de documents, relecture et vérification des projets de documents (contrats, conventions, arrêtés, délibérations, cahiers des charges de marchés publics)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil juridique en matière de domanialité, d&amp;#039;urbanisme, de gestion de service public, de relations avec les usagers
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8799-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>159890</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil technique et financement</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets, diagnostics des besoins et aide à la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162245</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Se former à la gestion des procédures de reprise de sépultures</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Manque de places ? Place aux reprises.&lt;/span&gt;&lt;/p&gt;Les problématiques de places se multiplient dans les cimetières, et la
+question de la reprise des sépultures devient de plus en plus prégnante. La formation
+sera axée sur les différentes procédures de reprises, et permettra aux
+stagiaires d’appréhender la rédaction des actes et documents nécessaires.&lt;p&gt;CONTENU (Progression pédagogique)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contexte et enjeux&lt;/li&gt;&lt;li&gt;Cadres juridiques applicables aux reprises :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;reprise terrain commun&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;reprise concessions échues non renouvelées&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;reprise des concessions en état d’abandon&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;Rédaction des actes et documents :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;rédaction des actes et documents pour reprise
+terrain commun et concessions échues&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;rédaction des actes et documents pour reprise des concessions en état
+d’abandon (avec séquence collective de travail sur rédaction des procès -
+verbaux)&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;Sort des biens et des restes&lt;/li&gt;&lt;li&gt;Débriefing&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier les différentes procédures
+existantes&lt;/li&gt;&lt;li&gt;Sélectionner la procédure adéquate selon la
+situation&lt;/li&gt;&lt;li&gt;Préparer les actes nécessaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Points forts :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Formation animée par un
+spécialiste des collectivités locales, œuvrant depuis plus de 10 ans au service
+des élus locaux, et titulaire d&amp;#039;une certification Cegos sur la préparation et
+l&amp;#039;animation de formations&lt;/li&gt;&lt;li&gt;A l&amp;#039;issue, les stagiaires disposeront des actes et documents
+nécessaires pour mener à bien les différentes procédures&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal en fonction à la date de la formation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-gerer-les-procedures-de-reprise-de-sepultures/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162242</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Se former à comment subventionner ses projets</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Avec la hausse des coûts et la non-indexation des recettes sur
+l’inflation, investir devient de plus en plus compliqué. Malgré les nombreux
+dispositifs d’aides à l’ingénierie et de financements recensés sur la
+plateforme &lt;/span&gt;&lt;a href="https://aides-territoires.beta.gouv.fr/%20%20"&gt;https://aides-territoires.beta.gouv.fr/ &lt;/a&gt;&lt;span&gt; à l’heure de monter son projet
+communal, il est difficile de s’y retrouver.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Venez avec vos projets. Cette formation ne fera pas de vous un
+spécialiste des cofinancements, mais vous apportera une vision plus claire de
+la méthodologie à suivre afin de trouver des sources de financements.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bien définir son projet, un préambule à la
+recherche de subvention&lt;/li&gt;&lt;li&gt;Les différents types de cofinancements&lt;/li&gt;&lt;li&gt;Comment monter un dossier de subvention&lt;/li&gt;&lt;li&gt;Conseil et stratégie de cofinancement&lt;/li&gt;&lt;li&gt;Exercice pratique à partir des projets proposés par les stagiaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;OBJECTIFS PEDAGOGIQUES&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquérir une méthodologie simple de recherche
+de cofinancement&lt;/li&gt;&lt;li&gt;Monter un dossier de financement&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;Points forts :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthodologie pour trouver sa subvention&lt;/li&gt;&lt;li&gt;Mise en situation de recherche de subvention applicable au
+territoire du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les délais d&amp;#039;inscription&lt;/li&gt;&lt;li&gt;Être maire, adjoint, conseiller municipal,
+Président, vice-président, conseiller communautaire en fonction à la date de la
+formation&lt;/li&gt;&lt;li&gt;Il est conseillé de venir avec son ordinateur
+portable et la liste de ses projets à financer&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-comment-subventionner-ses-projets/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162635</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162563</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -2386,2367 +3889,465 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>156147</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Aider à l’édification ou à la restauration de monuments commémoratifs</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>ÉDIFICATION ET RESTAURATION DE MONUMENTS COMMÉMORATIFS</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;édification ou à la restauration d&amp;#039;un monument commémorant un évènement ou un personnage important du département (célébrité, guerre, catastrophe, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Chaque dossier fait l&amp;#039;objet d&amp;#039;un examen particulier au vu de l&amp;#039;intérêt de la commémoration.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque la maîtrise d&amp;#039;ouvrage de l&amp;#039;édification ou de la restauration d&amp;#039;un monument propriété d&amp;#039;une collectivité publique est assurée par une association, la subvention est sollicitée par cette collectivité publique qui en sera l&amp;#039;attributaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses exclues :
  &lt;/strong&gt;
  Les travaux d&amp;#039;entretien et de maintenance
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher
   des dépenses
   subventionnables :
  &lt;/strong&gt;
  300 € HT &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond
   des dépenses
   subventionnables : &lt;/strong&gt;5 000 € HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/edification-et-restauration-de-monuments-commemoratifs/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7297-modele/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1518 lines deleted...]
-      </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>159891</v>
+        <v>152463</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les communes et les intercommunalités en matière juridique et administrative</t>
+          <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>conseil juridique et administratif</t>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale du Gard</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
-        <is>
-[...390 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -4891,407 +4492,407 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>151703</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>DDT de Mayenne</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
  &lt;/li&gt;
  &lt;li&gt;
   la prévention des risques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;habitat, le logement social et la rénovation urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts et plus d&amp;#039;informations:
  &lt;strong&gt;
   vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Alimentation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités et autres acteurs situés en Mayenne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse du service territorial (Référents territoriaux)
  :
  &lt;strong&gt;
   &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
    ddt-st&amp;#64;mayenne.gouv.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>DDT Mayenne</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>150687</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -5332,738 +4933,2556 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>150225</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Entretenir les monuments aux morts</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aide dans le cadre du souvenir patriotique</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>20% maximum du montant HT des travaux plafonnée à 2.000€, limitée à un projet tous les 5 ans</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute dépense de fonctionnement qui concourt à la restauration des monuments aux morts :
  &lt;strong&gt;
   petites réparations
  &lt;/strong&gt;
  de type nettoyage, lettrage, sablage, traitement.
 &lt;/p&gt;
 &lt;p&gt;
  Calcul de l&amp;#039;aide : 20% maximum du montant HT des travaux plafonnée à 2.000€, limitée à un projet tous les 5 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute dépense de fonctionnement qui concourt à la réalisation du projet objet de la demande de subvention :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration des monuments aux morts : petites réparations (nettoyage, lettrage, sablage, traitement)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépenses exclues :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    dépenses d&amp;#039;investissement : travaux de déplacement, resoclage, bétonnage...
   &lt;/li&gt;
   &lt;li&gt;
    installation d&amp;#039;échafaudage
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.somme.fr/services/culture-et-patrimoine/les-aides-culturelles/aide-au-souvenir-patriotique/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil départemental de la Somme
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la culture et des patrimoines
 &lt;/p&gt;
 &lt;p&gt;
  03 22 71 82 51
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>emileclercq@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d82-entretenir-les-monuments-aux-morts/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>131820</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils juridiques</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil juridique</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  C
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  onseiller les maires et présidents de communautés
+ &lt;/strong&gt;
+ sur les questionnements juridiques précis qu&amp;#039;ils se posent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réglementation applicable
+ &lt;/li&gt;
+ &lt;li&gt;
+  régularité juridique d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  résolution non-contentieuse des différends
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, toute interrogation portant sur la gestion des collectivités peut être adressée à l&amp;#039;Association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les domaines d&amp;#039;intervention du service juridique de l&amp;#039;AMV 88 sont très variés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement du conseil municipal / pouvoirs de police du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  statut de l&amp;#039;élu / élections
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion du domaine / fonction publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  marchés publics / urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  voirie / habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  animaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation de &amp;#34;fiches réflexes&amp;#34; :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Très synthétiques, ces fiches font un focus sur un point très précis de la réglementation. Dernières publications :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le déneigement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain
+ &lt;/li&gt;
+ &lt;li&gt;
+  La taxe d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accueil des électeurs dans les bureaux de vote
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêtés municipaux (arrêtés de police du maire à caractère réglementaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion d&amp;#039;une occupation illicite de terrain par les gens du voyage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les attestations délivrées par le maire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Edition d&amp;#039;une Compil&amp;#039;JURIDIQUE
+ &lt;/strong&gt;
+ qui recense les principales questions posées dans l&amp;#039;année au service juridique et classées par thématique. Ces analyses, sous forme de questions/réponses, sont sélectionnées avec attention pour leur caractère général ou leur fréquence, tout en étant présentées de façon anonyme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Publication régulière d&amp;#039;actualités juridiques
+ &lt;/strong&gt;
+ sur le site internet de l&amp;#039;Association.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion d&amp;#039;une base documentaire juridique accessible en ligne
+ &lt;/strong&gt;
+ sur le site internet de l&amp;#039;Association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Forêts
+Espace public
+Friche
+Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à l&amp;#039;Association
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/service-juridique</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En raison de l&amp;#039;évolution perpétuelle du droit, toute question juridique, même si elle semble rapide à traiter, nécessite recherches et réflexion des juristes.
+ &lt;br /&gt;
+ C&amp;#039;est pourquoi,
+ &lt;strong&gt;
+  les questions juridiques se font obligatoirement par saisine écrite
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+ Il est important de détailler au maximum la question posée et d&amp;#039;apporter tous les éléments nécessaires à son meilleur traitement (historique, pièces annexes, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient donc de saisir le service juridique de l&amp;#039;AMV 88 soit par mail à
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ soit par courrier au 8 rue de la Préfecture, 88088 EPINAL Cedex 9.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois le dossier enregistré par le service juridique, un accusé réception est adressé au demandeur.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e39-demander-un-conseil-juridique/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>131819</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de formations pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Formation des élus</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 est
+ &lt;strong&gt;
+  organisme agréé
+ &lt;/strong&gt;
+ depuis 1994 par le ministère chargé des collectivités territoriales pour la formation des élus. L&amp;#039;Association conçoit chaque année une
+ &lt;strong&gt;
+  offre d&amp;#039;actions animées par des intervenants reconnus
+ &lt;/strong&gt;
+ pour leur maîtrise du sujet et leur connaissance du rôle des élus et de leur quotidien.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les formations sont destinées aux maires et présidents d&amp;#039;intercommunalité, adjoints et vice-présidents ainsi qu&amp;#039;aux conseillers municipaux et communautaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les réunions d&amp;#039;informations sont ouvertes aux agents des collectivités.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour répondre aux attentes des élus, l&amp;#039;AMV 88 propose un large choix de formations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La fiscalité de l&amp;#039;intercommunalité et son incidence sur les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place du budget et les nouvelles dispositions de la loi finances 2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  La recherche de cofinancement pour vos projets communaux et intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  La taxe d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire employeur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire et la médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;inventaire et la gestion du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des archives municipales
+ &lt;/li&gt;
+ &lt;li&gt;
+  La déclaration de revenus des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion du scolaire : acteurs, fonctionnement et financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police en matière d&amp;#039;immeubles (insalubrité, péril...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements communaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les obligations funéraires du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La voirie communale et les chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les relations entre les collectivités et les associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autorisations d&amp;#039;urbanisme (permis de construire, certificats d&amp;#039;urbanisme...)
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des formations concernant le développement personnel :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réussir sa prise de parole en public
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des conflits
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des visites thématiques ou réunions d&amp;#039;information :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Transfert des compétences eau et assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides : environnement et urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite d&amp;#039;une unité de méthanisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Route Vosgienne de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à l&amp;#039;Association
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/formation-et-information-des-elus</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver les
+ &lt;strong&gt;
+  programmes détaillés et bulletins d&amp;#039;inscription
+ &lt;/strong&gt;
+ des formations ou réunions d&amp;#039;information sur le site de l&amp;#039;AMV 88.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
-          <t>emileclercq@somme.fr</t>
+          <t>amv88@vosges.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6d82-entretenir-les-monuments-aux-morts/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9fda-former-et-informer-les-elus/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
-          <t>Somme</t>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>19/09/2023</t>
+          <t>17/03/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>131013</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Grand Est
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nassera Deroueche
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 61 66 91
+&lt;/p&gt;
+&lt;p&gt;
+ nassera.deroueche&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Office français de la biodiversité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ David Monnier
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 62 86 07
+&lt;/p&gt;
+&lt;p&gt;
+ david.monnier&amp;#64;ofb.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>131012</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Union régionale des Centres permanents d'Initiative pour l'Environnement - Hauts-de-France (CPIE)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/hauts-de-france</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation régionale du dispositif par l&amp;#039;URCPIE Hauts-de-France :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr" target="_self"&gt;
+  animation-ten&amp;#64;cpie-hautsdefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3266-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>131009</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Virely
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale de la biodiversité Centre-Val de Loire
+&lt;/p&gt;
+&lt;p&gt;
+ 09 70 72 40 12
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df17-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>131004</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bretagne</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne-Hélène LE DU
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable du Pôle ingénierie de projets
+&lt;/p&gt;
+&lt;p&gt;
+ 06 02 19 65 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  annehelene.ledu&amp;#64;biodiversite.bzh
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4e3-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>131003</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bruno Dorbani
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef du service TerritoireChef du service Territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  bruno.dorbani&amp;#64;arb-bfc.fr
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>131002</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature" - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Stéphanie GARRIDO / Thomas FOUREST
+&lt;/p&gt;
+&lt;p&gt;
+ ARBE
+&lt;/p&gt;
+&lt;p&gt;
+ 04.42.90.90.60-54 / 04.42.90.90.66
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a target="_self"&gt;
+   ville-nature&amp;#64;arbe-regionsud.org
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a9-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>148615</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>L'École du terrain</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
 &lt;/p&gt;
 &lt;p&gt;
  Elle
 réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
 &lt;/p&gt;
 &lt;p&gt;
  Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
  &lt;br /&gt;
  &lt;br /&gt;
  En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site en accès libre et gratuit
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://lecoleduterrain.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;lecoleduterrain.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>caroline.niemant@lapreuvepar7.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>La Preuve par 7 / l'École du terrain</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>31/08/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>144998</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Assiter les collectivités en ingénierie technique et administrative</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Assistance à maîtrise d'ouvrage et à maîtrise d'oeuvre</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Nièvre Ingénierie</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nièvre Ingénierie propose aux collectivités de la Nièvre une assistance dans la définition de leur projet dans les domaines de l&amp;#039;eau potable, de l&amp;#039;assainissement et de l&amp;#039;aménagement d&amp;#039;espaces extérieurs (voirie particulièrement). Ses agents ont également les compétences techniques et administratives pour effectuer de la maîtrise d&amp;#039;oeuvre. Dans ce cas, Nièvre Ingénierie accompagne la collectivité de la définition du projet à la réception des travaux, en passant par la rédaction des pièces du marché public et le suivi des travaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   remplacement de canalisations fuyardes
  &lt;/li&gt;
  &lt;li&gt;
   réhabilitation/création de réservoirs
  &lt;/li&gt;
  &lt;li&gt;
   remplacement de réseau d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de Délégation de Service Public
  &lt;/li&gt;
  &lt;li&gt;
   entretien de voirie
  &lt;/li&gt;
  &lt;li&gt;
   aménagements de sécurisation routière
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de bourg
  &lt;/li&gt;
  &lt;li&gt;
   réhabilitation de place (centre-bourg)
  &lt;/li&gt;
  &lt;li&gt;
   renforcement de routes forestières
  &lt;/li&gt;
  &lt;li&gt;
   agrandissement de cimetières
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Il est nécessaire d&amp;#039;adhérer à Nièvre Ingénierie. Cette adhésion est calculée en fonction du nombre d&amp;#039;habitants et de la compétence choisie. Elle permet également aux adhérents de choisir Nièvre Ingénierie sans procédures de mise en concurrence. Les prestations sont ensuite rémunérées selon les tarifs en vigueur. Toutes les collectivités, EPCO, syndicats peuvent devenir adhérent de Nièvre Ingénierie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Nièvre</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.nievreingenierie.com/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Directeur: Richard DOUCET -  richard.doucet&amp;#64;nievre.fr - 03 86 61 87 47
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat: Christine LAVOLLEE - christine.lavollee&amp;#64;nievre.fr - 03 58 57 05 32
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>richard.doucet@nievre.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/367b-assiter-les-collectivites-en-ingenierie-techn/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Nièvre Ingénierie</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>05/07/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>144547</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6106,4402 +7525,3457 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Subvention</t>
-[...12 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
- &lt;br /&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
-[...11 lines deleted...]
-  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
-[...23 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
 Espaces verts
 Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
- &lt;br /&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T30" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>133058</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour réaliser un inventaire des zones d'activités économiques (ZAE)</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un contexte de rareté du foncier, les zones d&amp;#039;activités économiques (ZAE) représentent une part importante de foncier artificialisé dont les usages sont à repenser en raison de leur perte d&amp;#039;attractivité. Sont considérés comme zone d&amp;#039;activité : « les zones d&amp;#039;activités industrielle, commerciale, tertiaire, artisanale, touristique, portuaire ou aéroportuaire ».  Pour améliorer la connaissance sur les ZAE et réfléchir sur leurs potentiels de requalification, la loi impose aux collectivités de réaliser un inventaire de leurs zones d&amp;#039;activités économiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être établit par l&amp;#039;EPCI qui est l&amp;#039;autorité compétente en matière de création, d&amp;#039;aménagement et de gestion des zones d&amp;#039;activités. L&amp;#039;inventaire doit contenir trois étapes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un état parcellaire des unités foncières de la zone d&amp;#039;activité économique (qui identifie la surface de chaque unité foncière et le propriétaire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des occupants de la zone d&amp;#039;activité économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification du taux de vacance de la zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La vacance est définie selon trois critères :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une absence d&amp;#039;affectation de l&amp;#039;unité foncière à « une activité assujettie à la cotisation foncière des entreprises (CFE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une durée de vacance supérieure ou égale à 2 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inoccupation au cours de la même période
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La dernière étape est celle de la consultation des propriétaires et des occupants des ZAE par l&amp;#039;EPCI compétent pendant une période de trente jours avant l&amp;#039;arrêt de l&amp;#039;inventaire qui doit ensuite être adressé autorités compétentes en matière de SCoT, PLU et PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être réalisé dans un délai d&amp;#039;un an à compter de la promulgation de la loi climat et finalisé dans un délai de deux ans. Il devra être actualisé tous les 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Certaines agences d&amp;#039;urbanisme ont été missionnées pour la réalisation d&amp;#039;inventaires des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
+  &lt;a href="https://www.audelor.com/observatoires-et-etudes/zones-d-activites/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agape, l&amp;#039;agence d&amp;#039;urbanisme et de développement durable Lorraine Nord a créé un outil de connaissance web cartographique de suivi des zones d&amp;#039;activités économiques.
+  &lt;a href="https://www.agape-lorrainenord.eu/les-ressources/les-produits-de-donnees/actualite/occaze.html" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>133057</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+  &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
+  &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>120584</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
+ &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
+  www.miqcp.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place des démarches de programmation ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Agence de la Ruralité du Département de l&amp;#039;Eure
+ Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
- &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
-  agencedelaruralite&amp;#64;eure.fr
+ &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  mireille.guignard&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 27 34 02 27
- &lt;br /&gt;
+ Téléphones : 01 40 81 23 72 / 07 64 80 10 67
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
-[...29 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>127467</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q43" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>126877</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   LES OUTILS DE PLANIFICATION TERRITORIALE
  &lt;/strong&gt;
  &lt;br /&gt;
  Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
   les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
    Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
    OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
    Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
    PLUi Le Havre Seine Métropole
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   Consulter la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>20/01/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>120058</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Former les élus du Jura</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Former les maires, les présidents d&amp;#039;intercommunalités et leurs équipes sur tous les sujets en lien avec l&amp;#039;exercice de leur mandat ou les compétences de leur collectivité. L&amp;#039;AMJ dispose d&amp;#039;un agrément du Ministère de l&amp;#039;Intérieur pour la formation des élus locaux.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  C
+  Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
- &lt;strong&gt;
-[...3 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  réglementation applicable
-[...5 lines deleted...]
-  résolution non-contentieuse des différends
+  Formations collectives : un programme est proposé par l&amp;#039;AMJ chaque semestre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations personnalisées : définition du besoin de formation avec le/les élus, proposition d&amp;#039;un programme personnalisé et organisation de la session en lien avec notre réseau de formateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montage et suivi du dossier de financement de la formation via le droit DIF élu auprès de la Caisse des dépôts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour répondre aux des attentes des élus, l&amp;#039;AMJ propose un large choix de formations :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les pouvoirs de police administrative du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Législation funéraire : les bases
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voiries et chemins ruraux : bases juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les fondamentaux de l&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment réaliser des économies budgétaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- De façon générale, toute interrogation portant sur la gestion des collectivités peut être adressée à l&amp;#039;Association.
+ Une thématique particulière ? L&amp;#039;AMJ propose aux Maires et Présidents d&amp;#039;intercommunalité du Jura adhérents de sélectionner une formation parmi les 100 proposées et d&amp;#039;inviter les élus de leur secteur à s&amp;#039;inscrire. D&amp;#039;autres thématiques sur demande.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Santé
+Appui méthodologique
+Médias et communication
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...78 lines deleted...]
- sur le site internet de l&amp;#039;Association.
+ Adhérer à l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc7-former-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>120056</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un conseil juridique</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;AMV 88 est
+ Conseiller les élus en leur proposant un accompagnement juridique personnalisé et une aide à la décision sur les domaines en lien avec l&amp;#039;exercice de leurs missions ou les compétences de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  organisme agréé
+  Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
- depuis 1994 par le ministère chargé des collectivités territoriales pour la formation des élus. L&amp;#039;Association conçoit chaque année une
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux interrogations posées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documentation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse écrite détaillée à l&amp;#039;interrogation posée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de modèles de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déplacement dans la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  offre d&amp;#039;actions animées par des intervenants reconnus
+  Thématiques rencontrées :
  &lt;/strong&gt;
- pour leur maîtrise du sujet et leur connaissance du rôle des élus et de leur quotidien.
-[...5 lines deleted...]
- &amp;gt; Les réunions d&amp;#039;informations sont ouvertes aux agents des collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appel d&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  bail rural, bail commerciale, bail logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  débit de boisson,
+ &lt;/li&gt;
+ &lt;li&gt;
+  délaissé de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  domaine public, domaine privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de passage
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de préemption
+ &lt;/li&gt;
+ &lt;li&gt;
+  délégation
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau potable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éolien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  forêt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores,
+ &lt;/li&gt;
+ &lt;li&gt;
+  habitat indigne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  lotissement, numérique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  parking,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  raccordement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réseaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  servitude de passage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  voirie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  trottoir,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Forêts
+Montagne
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Revitalisation
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Appui méthodologique
+Inclusion numérique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
-[...127 lines deleted...]
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...1547 lines deleted...]
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X41" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/377f-obtenir-un-conseil-juridique/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
-[...16 lines deleted...]
- qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
-[...164 lines deleted...]
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
-[...10 lines deleted...]
-  &lt;/a&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
-[...220 lines deleted...]
-          <t>Espaces verts
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Appui méthodologique
-[...1 lines deleted...]
-Valorisation d'actions
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Réduction de l'empreinte carbone
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...9 lines deleted...]
-      <c r="U43" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X43" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
-[...1 lines deleted...]
-  la carte pour identifier celle, la plus proche de votre territoire
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- .
-[...12 lines deleted...]
- qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
-[...126 lines deleted...]
- La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
-[...22 lines deleted...]
-          <t>Forêts
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
 Risques naturels
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
 Accessibilité
-Milieux humides
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
 Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O44" s="1" t="inlineStr">
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T44" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
-[...651 lines deleted...]
-Construction d’une école
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
 Construction d’un gymnase
-Création d’une voie douce / piste cyclable
-Développer les infrastructures de covoiturage
+Création d’un terrain de football
+Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
-Rénovation de l’éclairage public
-[...26 lines deleted...]
-          <t>06/07/2026</t>
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>121006</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -10522,2409 +10996,1301 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...204 lines deleted...]
-      </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>120058</v>
+        <v>117406</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Former les élus du Jura</t>
+          <t>Accompagner les collectivités à la communication environnementale</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
-        <is>
-[...800 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Faciliter la communication de la collectivité sur les actions environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rédaction d&amp;#039;articles, réalisation de plaquettes thématiques, aide à la communication, proposition de modèle prêt à l&amp;#039;emploi
  &lt;/li&gt;
  &lt;li&gt;
   Convention de partenariat
  &lt;/li&gt;
  &lt;li&gt;
   Document contractuel (conventions type ..)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7119-accompagner-les-collectivites-a-la-communicat/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>117411</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Santé
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>117415</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Aider au montage administratif et financier des projets inscrits dans la politique contractuelle départementale</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseiller et accompagner les collectivités locales dans l&amp;#039;élaboration administrative et technique de leur dossier de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Permettre aux collectivités de connaître les différents dispositifs mis à leur disposition et d&amp;#039;avoir une bonne lisibilité des étapes d&amp;#039;élaboration de leur dossier/projet.
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Définition des besoins
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Présentation détaillée du dispositif le plus approprié
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Établissement des dossiers nécessaires (administratif - technique)
+&lt;/p&gt;
+&lt;p&gt;
+ 4. Suivi technique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de service public par les services départementaux (DADT/SDT).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5400-aider-au-montage-administratif-et-financier-d/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>117373</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
  &lt;br /&gt;
  d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement/Conseil amont (à un PLU par exemple)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;ateliers thématiques à la demande
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
  &lt;/li&gt;
  &lt;li&gt;
   Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
  id77&amp;#64;departement77.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
-[...96 lines deleted...]
-Voirie et réseaux
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
 Réhabilitation
-Architecture
-Paysage
 Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sylvie ROGNON, Directrice du G.I.P. ID77
-[...4 lines deleted...]
-  id77&amp;#64;departement77.fr
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Téléphone : 01 64 14 73 56
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>128232</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Replacer la nature au cœur des aménagements</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Ma Commune Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver la biodiversité, les rivières et les zones humides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Type de projet 1 : Végétalisation et renaturation des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://agencedelaruralite-eure.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de la Ruralité du Département de l&amp;#039;Eure
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
+  agencedelaruralite&amp;#64;eure.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 27 34 02 27
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y55" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>deera@eure.fr</t>
         </is>
       </c>
       <c r="Z55" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
         </is>
       </c>
       <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB55" s="1" t="inlineStr">
         <is>
-          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+          <t>Création de jardins partagés
 Gestion d'une base nautique
+Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC55" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>CD27</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
-          <t>07/04/2022</t>
+          <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>117550</v>
+        <v>111710</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+          <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+          <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
-        <is>
-[...620 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -12942,66 +12308,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -13138,276 +12504,276 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>105015</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Soutenir les partenaires du Département</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Soutien aux partenaires du Département</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention est attribué en fonction de la nature de la demande.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Milieux humides
 Cimetières et funéraire
 Protection animale</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les demandes portant sur un projet ou une action clairement définis
  &lt;/li&gt;
  &lt;li&gt;
   les demandes portant sur les frais de fonctionnement de la structure
  &lt;/li&gt;
  &lt;li&gt;
   les projets ayant une résonnance sur le territoire charentais
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -13448,79 +12814,79 @@
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
  &lt;/li&gt;
  &lt;li&gt;
   investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -13531,219 +12897,536 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 octobre
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des services ; Tél. : 05 16 09 74 24
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 75 45
 &lt;/p&gt;
 &lt;p&gt;
  Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>23/11/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>112001</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Interreg - Fonds européens
 EUROPE - Interreg Europe</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Projet de coopération territoriale Interreg Europe</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
   https://www.interregeurope.eu/discover-projects/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider le développement de la mobilité électrique au niveau régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir et développer une activité commerciale essentielle en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les émissions de CO2 en ville liées au domaine de la construction
  &lt;/li&gt;
  &lt;li&gt;
   Développer et favoriser en ville les voies cyclables et piétonnières
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la pollution lumineuse en milieu urbain
  &lt;/li&gt;
  &lt;li&gt;
   Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13788,202 +13471,202 @@
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures éligibles sont les structures publiques ou privées à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Point de contact national Nord de la France
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Caroline Gauthier &amp;#43;33 (0) 374 274 056
 &lt;/p&gt;
 &lt;p&gt;
  caroline.gauthier&amp;#64;hautsdefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Patricia Di Biase &amp;#43;33 (0) 491 575 606
 &lt;/p&gt;
 &lt;p&gt;
  pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>caroline.gauthier@hautsdefrance.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Interreg Europe</t>
         </is>
       </c>
-      <c r="AD61" s="1" t="inlineStr">
+      <c r="AD59" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>111757</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -14020,82 +13703,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14141,556 +13824,239 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...317 lines deleted...]
-      <c r="A64" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>117170</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>FREDON  Occitanie</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
  Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
  &lt;br /&gt;
  Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
  &lt;br /&gt;
  Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
  &lt;br /&gt;
  Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  &lt;strong&gt;
   NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/h1&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;blockquote&gt;
  &lt;p&gt;
   &lt;em&gt;
    Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
   &lt;/em&gt;
  &lt;/p&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
  &lt;br /&gt;
  L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
 &lt;/p&gt;
 &lt;h1&gt;
  &lt;strong&gt;
@@ -14804,229 +14170,229 @@
   L&amp;#039;EXPERTISE SANITAIRE
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LE DIAGNOSTIC
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  LES FORMATIONS
 &lt;/h2&gt;
 &lt;p&gt;
  Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Recyclage et valorisation des déchets
 Santé
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle est également membre du réseau FREDON FRANCE.
 &lt;/p&gt;
 &lt;p&gt;
  Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.fredonoccitanie.com/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FREDON Occitanie
  &lt;br /&gt;
  &lt;br /&gt;
  Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
  &lt;br /&gt;
  Téléphone : 04 67 75 64 48
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
   contact&amp;#64;fredon-occitanie.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
   https://www.fredonoccitanie.com/nous-contacter/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contact@fredon-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>31/03/2022</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>117159</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -15064,377 +14430,377 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>117146</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunion de travail
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un diagnostic territorial sous format numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>117148</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -15495,1443 +14861,1551 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>116785</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Déleguer l'instruction des Autorisations du Droit du Sol (ADS)</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service urbanisme a pour mission principale d&amp;#039;instruire les demandes d&amp;#039;autorisation d&amp;#039;urbanisme des communes de la Gironde qui la lui confient. Organisé à la maille départementale, il permet d&amp;#039;offrir un service public de qualité à un coût mesuré et s&amp;#039;inscrit dans une démarche de mutualisation des moyens humains, logistiques et financiers des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Le maire demeure l&amp;#039;autorité décisionnelle en matière de délivrance des actes d&amp;#039;urbanisme. Le Syndicat agit alors dans le cadre d&amp;#039;une convention de prestation de service d&amp;#039;une durée de trois ans, pour le compte des communes ayant délibéré en ce sens en conseil municipal. L&amp;#039;instruction est facturée à l&amp;#039;acte et la transmission des ADS (autorisations du droit du sol) se fait à la carte par la collectivité qui peut continuer à instruire une partie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Adhésion au Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Signature de la Convention de prestation de service
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/urbanisme/instruction-des-autorisations/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quentin MITROPE
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 13 27
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   urbanisme&amp;#64;sdeeg33.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf56-autorisation-du-droit-du-sol-instruction/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>08/03/2022</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>97354</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la mise en valeur du patrimoine mobilier décoratif et funéraire</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration et mise en valeur du patrimoine mobilier, décoratif et funéraire (PMDF)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...14 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 75</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
-[...10 lines deleted...]
- Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+ Le présent dispositif vise à soutenir la restauration et la mise en valeur du patrimoine mobilier, décoratif et funéraire sur tout le territoire de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale est plafonnée à 35 000 € par an pour un même projet. Elle intervient dans la limite d&amp;#039;un montant total des subventions publiques de 80 % du montant des dépenses subventionnables.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Mobilier
+ &lt;/strong&gt;
+ : 35 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Orgues à tuyaux
+ &lt;/strong&gt;
+ : 20 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Valorisation, trésors
+ &lt;/strong&gt;
+ : 50 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * H.T. pour les associations récupérant la T.V.A.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pourra atteindre alors 60 % pour le mobilier, 45 % pour les orgues à tuyaux et 75 % pour la valorisation et trésors.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  des schémas de principe,
-[...8 lines deleted...]
- Intervention à travers :
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble du patrimoine mobilier, décoratif et funéraire protégé ou non et situé dans des lieux publics ou privés, sur proposition circonstanciée du conservateur des antiquités et objets d&amp;#039;art de la Vendée justifiant d&amp;#039;un intérêt patrimonial pour la Vendée, est éligible à une subvention du Conseil Départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ En ce qui concerne la restauration et la mise en valeur du patrimoine maritime, l&amp;#039;aide départementale se limite aux seuls bateaux 
+dont les propriétaires s&amp;#039;engagent, après leur restauration, à les rendre accessibles au public dans le cadre de projets touristiques et/ou pédagogiques préalablement définis.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine et Archéologie
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch
+85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.63
+&lt;/p&gt;
+&lt;p&gt;
+ E.Mail :
+ &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  sophie.boudaud&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>celine.belzic@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/850f-soutenir-la-restauration-et-la-mise-en-valeur/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse des budgets des collectivités,
-[...7 lines deleted...]
- Rédaction :
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
-[...5 lines deleted...]
-  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Sports et loisirs
-Tourisme
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...3 lines deleted...]
-Revitalisation
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
 Attractivité économique
 Appui méthodologique
-Artisanat
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Bibliothèques et livres
+Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Peuvent solliciter l&amp;#039;ADAC 37 :
-[...41 lines deleted...]
- M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y69" s="1" t="inlineStr">
         <is>
-          <t>administration@adac37.fr</t>
+          <t>fnau@fnau.org</t>
         </is>
       </c>
       <c r="Z69" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB69" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...30 lines deleted...]
-Végétalisation du cimetière</t>
+          <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
-          <t>ADAC 37</t>
+          <t>FNAU</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
-          <t>01/09/2021</t>
+          <t>26/04/2021</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
-        <v>98473</v>
+        <v>92604</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné en tant qu'acteur majeur du programme Cœur de Ville</t>
-[...9 lines deleted...]
-          <t>L'offre bancaire pour financer les EPL du programme Coeur de Ville</t>
+          <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>Prêt</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  ________________________________________________________________________
+  Ce dispositif vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la mise en cohérence départementale de ces démarches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &lt;span&gt;🚩&lt;/span&gt;
+  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+  Cette aide est ciblée sur les études :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Révision des PLUi
+ &lt;/li&gt;
+&lt;/ul&gt;
+Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
+&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
-[...577 lines deleted...]
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communauté d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Communauté de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Syndicat Intercommunal
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide départementale est conditionnée à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
  &lt;/li&gt;
  &lt;li&gt;
   La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès du Département à la base de données produite 
 Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
  &lt;/li&gt;
  &lt;li&gt;
   La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>92586</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16970,170 +16444,170 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>92350</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -17164,225 +16638,225 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>92349</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -17409,3728 +16883,1111 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>94791</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...16 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...80 lines deleted...]
-  Expérimentation (résidence, atelier, ...)
+  AMO travaux d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de schéma directeur eau potable, suivi de DSP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites des ponts et conseils en matière de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche et à la mobilisation des financements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
-[...2 lines deleted...]
-Sols
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
 Espaces verts
 Espace public
-Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...5 lines deleted...]
-Biodiversité
 Equipement public
-Bâtiments et construction
-Réhabilitation
 Logement et habitat
-Architecture
-[...8 lines deleted...]
-Réduction de l'empreinte carbone
+Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X77" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Meurthe-et-Moselle</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.mmd54.org/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
-[...1 lines deleted...]
-  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ Mail :
+ &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
+  mmd54&amp;#64;mmd54.org
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
+&lt;/p&gt;
+&lt;p&gt;
+ Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>ccalin@mmd54.org</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...28 lines deleted...]
- &lt;br /&gt;
+Département</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...8 lines deleted...]
- Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...17 lines deleted...]
- - et des membres associés intéressés par les enjeux territoriaux.
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...18 lines deleted...]
- La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Sols
-[...294 lines deleted...]
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...6 lines deleted...]
-Education et renforcement des compétences
 Commerces et services
 Tiers-lieux
-Economie circulaire
-[...1 lines deleted...]
-Agriculture et agroalimentaire
 Revitalisation
-Innovation, créativité et recherche
-[...2 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
 Attractivité économique
 Appui méthodologique
-Animation et mise en réseau
-[...1 lines deleted...]
-Prévention des risques
 Artisanat
-Mobilité partagée
-[...2 lines deleted...]
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...6 lines deleted...]
-      <c r="O79" s="1" t="inlineStr">
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T79" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X79" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts de vos URCAUE sont disponibles dans les fiches locales.
-[...69 lines deleted...]
- &lt;/a&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
-[...1525 lines deleted...]
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
-Construction d’un éclairage public
 Construction d’une école
-Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
-Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...124 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>98473</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en tant qu'acteur majeur du programme Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>L'offre bancaire pour financer les EPL du programme Coeur de Ville</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+  ________________________________________________________________________
  &lt;/strong&gt;
- &lt;br /&gt;
-[...2 lines deleted...]
- Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+  &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  La palette de leurs interventions est multiple :
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
- &lt;br /&gt;
-[...67 lines deleted...]
-          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Actions locales accompagnées liées aux politiques publiques relatives à :
+  _______________________________________________________________________
  &lt;/strong&gt;
- &lt;br /&gt;
-[...23 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les EPL en tant qu&amp;#039;acteurs majeurs du programme Coeur de Ville. Cette offre propose des services bancaires personnalisables dans le cadre d&amp;#039;un besoin temporaire de trésorerie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
-[...484 lines deleted...]
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
+Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
-[...8 lines deleted...]
-  &lt;br /&gt;
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/loffre-bancaire-pour-financer-les-epl-du-programme-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_epl_acv_psat</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
-[...27 lines deleted...]
-  Ronan Mévellec - Directeur
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6768-decouvrir-loffre-bancaire-de-la-banque-des-te/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>98469</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir un besoin ponctuel de trésorerie et de financer vos opérations</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Prêts bancaires Court et Moyen terme</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des offres de financements adaptées aux besoins bancaires des EPL, pour les aider dans :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le démarrage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le portage foncier ou l&amp;#039;acquisition foncière/immobilière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
- &lt;br /&gt;
+ Pour en savoir plus, contactez-nous.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
-[...111 lines deleted...]
-Espaces verts
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...8 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Attractivité économique
-[...3 lines deleted...]
-Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="X85" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/pret-epl-entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_ponctuel_e</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction Départementale des Territoires et de la Mer du Finistère.
-[...17 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7fef-couvrir-un-besoin-ponctuel-de-tresorerie-et-d/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>62848</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21176,193 +18033,806 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE du Pas-de-Calais
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de Mayotte
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE des Hautes-Alpes
+CAUE des Landes
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>72810</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -21399,79 +18869,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21514,497 +18984,2384 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...27 lines deleted...]
-Département
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...13 lines deleted...]
- Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
 Artisanat
-Information voyageur, billettique multimodale
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-[...2 lines deleted...]
-Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-Sécurité
 Cimetières et funéraire
-Mobilité et véhicules autonomes
-[...3 lines deleted...]
-      <c r="O88" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X88" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques européennes
-[...3 lines deleted...]
- Contactez votre GAL référent.
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Île-de-la-Réunion
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>74156</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 est
+ &lt;strong&gt;
+  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ &lt;/strong&gt;
+ . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
+ &lt;strong&gt;
+  faisabilité
+ &lt;/strong&gt;
+ du projet, une
+ &lt;strong&gt;
+  estimation
+ &lt;/strong&gt;
+ des coûts prévisionnels et les dispositifs de
+ &lt;strong&gt;
+  financements activables
+ &lt;/strong&gt;
+ (subventions, FCTVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
+ &lt;strong&gt;
+  rédaction de vos documents de consultation
+ &lt;/strong&gt;
+ et en vous assistant pour l&amp;#039;analyse des offres.
+ L&amp;#039;agence peut aller au-delà en faisant un
+ &lt;strong&gt;
+  suivi d&amp;#039;opérations
+ &lt;/strong&gt;
+ de votre maîtrise d&amp;#039;œuvre recrutée.
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
+ &lt;strong&gt;
+  entretien de voirie communale
+ &lt;/strong&gt;
+ ainsi que des priorités à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de bourg
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur route départementale et mobilité douce
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une ancienne mairie en logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une maison de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un espace France Service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une salle des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique de bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>52290</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -22080,96 +21437,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22212,351 +21569,994 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>377</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Soutenir les communes de l'ouest de la Guyane</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistances aux collectivités dans l&amp;#039;Ouest de la Guyane par l&amp;#039;intermédiaire d&amp;#039;une unité « appui aux collectivités – aménagements »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>Communes de l&amp;#039;Ouest de la Guyane</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>http://www.guyane.developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / prénom : Miguel BELNY- Jean Louis COPPRY
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : miguel.belny&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0594 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dfe-appui-aux-territoires/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD88" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y90" s="1" t="inlineStr">
         <is>
-          <t>adele.bommier@developpement-durable.gouv.fr</t>
+          <t>bettina.leblanc@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z90" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4dfe-appui-aux-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
         </is>
       </c>
       <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB90" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC90" s="1" t="inlineStr">
         <is>
-          <t>DGTM Guyane</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
-          <t>16/08/2018</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>